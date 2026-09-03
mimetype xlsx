--- v0 (2026-06-13)
+++ v1 (2026-09-03)
@@ -1,75 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8056229489fa45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0835fd578be64fcdb14a1c038b0b005d.psmdcp" Id="R0edf8868d8be4125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ed5cec77894158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/345b169bd0754c8f86c4043f33b1f4a9.psmdcp" Id="Rd5ff3604274d4140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="新聞列表" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>標題</x:t>
   </x:si>
   <x:si>
     <x:t>學校</x:t>
   </x:si>
   <x:si>
     <x:t>日期</x:t>
   </x:si>
   <x:si>
     <x:t>內容</x:t>
   </x:si>
   <x:si>
+    <x:t>大手牽小手—一起用雙手打造乾淨的校園</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茄苳國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>新學期新希望，每一年的九月都會敞開大門迎接學生的到來，尤其是學校的新生命「一年級」。作為學校的新同學，對於學校的所有事物都是新鮮的，從同學，到教室，最後是學校；也有許許多多要學習的知識與技能，知識可以從課本上學習，然而技能卻是要由哥哥姊姊們去傳承。作為六年的的哥哥姊姊利用課程－大手牽小手，手把手的教導弟弟妹妹們如何使用掃具，看似簡單的掃地，卻有許多要注意的細節。一年級小小的手掌能不能拿起大大的掃具，小小的雙手能不能揮動長長的掃把，小小的手臂能不能舉起笨重的畚箕。掃地看似簡單，說起來卻很複雜，如何拿掃把？如何揮動掃把？如何集中垃圾？簡單的事情，卻有許多要學習的地方。六年級，在學校的最後一年，將豐富的經驗，傳承給學校的新希望。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>食農教育/營養教育/截切水果</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茄苳國小營養教育/食農教育，農場耕作學習到水果的產地與產期，飲食知識與健康飲食理念。
+營養教育的重要性
+隨著社會生活方式的改變，營養教育已成為現代學校必須重視的課題。良好的飲食習慣不僅能幫助學生們建立健康體魄，更能培養他們對於飲食和身心健康的正確觀念。學校將繼續秉持營養教育的理念，透過各種活動和課程來培育學生的健康飲食習慣。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>聽見孩子的小小心聲　茄苳陪伴小一新生走好第一步</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>「上小學，我可以交到好朋友嗎？」「功課好多，我做不完怎麼辦？」對孩子而言，踏入一年級是人生中一段全新的旅程。為陪伴親子順利迎接小學生活，開學日當天辦理親職教育講座「聽小一新生的心聲──親子同行新旅程」，帶領家長從孩子的角度出發，理解小一新生在學習與生活適應上的需要。講座中，特別聚焦於孩子的學習專注力，讓家長了解專注並非要求孩子「坐好、不要動」就能做到，而是需要透過規律作息、適度休息及循序漸進的練習慢慢培養。家長可以從孩子的興趣開始，將學習時間切成適當的小任務，給予明確指令與正向鼓勵，陪孩子建立屬於自己的學習節奏。面對剛進入小學的孩子，生活中也可能出現哭鬧、拖延、容易生氣、抗拒上學或不願完成作業等情緒與行為困難。講座提醒家長，這些行為背後往往藏著孩子「我還不會」「我好累」或「我需要幫忙」的小小心聲。與其急著責備，不如先理解情緒，再陪孩子找方法。此外，家長也學習設限的觀念與方法：規範要清楚、一致且可執行，先說明「可以做什麼」，再讓孩子知道行為的自然結果。設限不是控制孩子，而是幫助孩子建立安全感與責任感，在愛與規範之間找到平衡。期盼透過親職教育，讓家長少一點焦慮、多一點理解；孩子少一點害怕、多一點勇氣。小一不是孩子一個人的新旅程，而是親子一起學習、一起成長的開始。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>走讀「茄」鄉看見土地的故事</x:t>
+  </x:si>
+  <x:si>
+    <x:t>教育不只發生在教室裡，也可以從腳下的土地開始。開學前辦理環境教育研習-走讀「茄」鄉，帶領教師走出校園、走進茄苳社區，透過實地踏查認識在地環境、人文與產業，從熟悉的生活場域中，看見家鄉豐富而珍貴的故事。夥伴們走進友善農場，藉由一郎大哥的，更了解友善土地的耕作方式，以及農業與環境永續之間的連結。從一塊田、一株植物，看見農友對土地的珍惜，也思考如何將這份對環境的尊重帶回校園，轉化為孩子能理解、能實踐的生活教育。走訪客家步道，認識社區發展的歷程。沿途不僅看見自然景觀，更感受到居民長期投入社區營造、守護文化與關懷鄰里的心意。一條步道，串起的不只是風景，更是一代又一代居民共同累積的情感與記憶。透過這次的走讀讓教師成為家鄉的探索者，從認識社區開始，將在地文化、環境永續與社區關懷融入教學。走過家鄉，才能真正認識家鄉；看見土地，才能學會珍惜土地。未來學校也將持續與社區攜手，讓教育扎根土地，讓孩子從自己的家鄉出發，看見更大的世界。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>顧自己，也照亮孩子　SEL研習溫暖開學心</x:t>
+  </x:si>
+  <x:si>
+    <x:t>新學期展開之際，茄苳國小辦理教師SEL研習，以SEL五大主軸為核心，從認識自己、照顧自己開始，陪伴教師在繁忙的教育工作中整理心情、累積能量，以更穩定的步伐迎接新學期。「自我照顧」引導教師覺察自己的情緒與身心狀態，思考如何在工作與生活之間找到適合自己的平衡。活動中，老師們也分享暑假生活，有人安排旅行放鬆身心，有人陪伴家人享受家庭時光，也有人利用假期充實自己。透過真誠交流，老師們重新看見生活中的美好，也從彼此的分享中獲得支持與力量。除了分享與交流，研習也將SEL理念融入新學期的增能備課。老師們整理教材、規劃課程，思考如何將SEL自然融入日常教學，讓孩子不只是學習知識，也能學會認識情緒、理解自己、與人相處，逐步培養面對生活的能力。教師是陪伴孩子成長的重要夥伴，而教師自身的情緒穩定與自我照顧，更是推動SEL的重要基礎。透過研習，讓老師在「充電」之餘，也為新學期的教學重新找到方向。先照顧好自己，才有餘裕陪伴孩子；先讓自己充滿能量，才能把溫暖帶進教室。茄苳國小從教師SEL出發，為新學期注入一股溫柔而堅定的力量。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>維護師生飲水安全！本校順利完成年度校園水塔全面清洗</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為確保全校師生的飲水安全與健康，本校總務處於本週安排校園水塔全面清洗作業，確保下週一上課飲水無虞。本次清洗過程中，工友用心刷洗水塔壁及高壓沖洗，將積沈的淤泥與雜質徹底清除。總務主任表示，學校定期派員巡檢給水設備，並委託合格廠商檢驗水質，從源頭為校園飲用水安全嚴格把關。乾淨的水質是健康校園的基礎，看見清洗後乾淨透亮的水塔，讓大家在學校裝水、洗手時都感到無比安心。學校未來將持續落實定期清洗與水質檢測，打造一個讓家長放心、師生安心的健康安全校園環境。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>打造無塵健康校園！開學前夕茄苳啟動「高空除塵計畫」 為學子築起抗敏防護網</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為了迎接即將到來的開學，給學生一個安心、乾淨的學習環境，茄苳展開環境清消、整理大作戰。然而，教室裡常被忽略的吊扇與燈罩，往往成了高空中的「過敏原炸彈」。校方與護理師共同呼籲，班級進行全面大掃除時，必須落實正確的高處清潔，避免灰塵滿天飛影響師生呼吸道健康。學校總務處於開學前特別聘用專業清潔團隊，針對教室的吊扇及吊燈大掃除，讓教室迅速恢復明亮照明。從源頭阻絕高處過敏原，不僅能大幅降低學生在校氣喘、過敏的機率，更能營造專注學習的健康校園。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114-2有品課程分享</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>適逢母親節前夕，結合有品茄苳課程舉辦了「感恩護蛋體驗活動」。為了讓學生深刻體會到父母與長輩撫育照顧的辛苦，一早發給每位學生一顆雞蛋，讓學生扮演照顧者的角色，全天悉心照料屬於自己的「蛋寶寶」。活動過程中，平日活潑好動的孩子頓時變得細心又謹慎。無論是課堂學習時，還是下課自由活動，大家都用雙手小心翼翼地捧著雞蛋緩慢移動，深怕一不留神就讓蛋寶寶受傷破裂。許多孩子在護蛋過程中直喊累，老師藉機引導孩子思考平時家人照料自己是否也十分辛勞呢？放學後，老師安排了延伸學習作業，請學生向家人口述分享當天照顧蛋寶寶的過程與心得，並親自向平日辛勞付出照顧他們的父母與長輩表達感謝。透過這場特別的體驗活動，孩子不僅學會了細心與責任，更體會到家人的愛與辛苦，將感恩之心切實融入日常生活中。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114-2蝶舞生態課程分享</x:t>
+  </x:si>
+  <x:si>
+    <x:t>生態老師課程中會帶領學生進行生態觀察與紀錄，延伸課程語文軸則培養低年級學生的閱讀素養與生態觀察力。運用電子版《國語日報週刊》，帶領孩子善用數位工具，並以校園中真實觀察到的生態為主題，讓閱讀走出課本、貼近校園生活。這次的課程開始先教導學生認識報章雜誌的版面特徵與閱讀方式，並讓每位學生使用平板電腦瀏覽電子週刊。透過自主學習模式，孩子們能依據個人的閱讀節奏仔細閱讀文章內容，並在完成閱讀後回答相關問題，逐步建立獨立閱讀與理解能力。另一堂課則以全班共讀的形式進行，主題特別挑選了孩子們先前生態課程時在校園裡發現的「橙帶藍尺蛾」。透過文章與圖片的引導，學生不僅複習了校園觀察的經驗，更進一步認識橙帶藍尺蛾的生態習性與生存祕密。此次延伸課程將數位科技、語文閱讀與校園生態緊密結合，不僅提升了學生對閱讀的興趣，也引導他們用更細緻的心觀察身邊的自然世界。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>毛茸茸客人來啦！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>今天的教室來了一群特別的「小客人」！吸引了孩子們一雙雙好奇的大眼睛。流浪動物協會講師帶著貓咪、狗狗和兔子走進校園，和孩子們一起上一堂充滿溫度的生命教育課。活動中，講師分享流浪動物的故事，帶領孩子認識動物的生活與需要。孩子們看著貓咪優雅地走來走去、狗狗搖著尾巴和大家打招呼、兔子安靜地探索周圍環境，也學習如何用正確的方法與動物相處。面對這些特別的朋友，孩子們收起了平常的活潑腳步，學會輕聲說話、溫柔觸摸，並留意動物的反應。原來，愛牠們不只是覺得牠們可愛，更要懂得尊重牠們的感受，給牠們安全和安心的生活。透過這次「與毛孩子相遇」的體驗，孩子們發現，每一個生命都有自己的模樣與故事。小小的陪伴、大大的關心，都能成為守護生命的一份力量。這一天，教室裡除了多了幾位特別的朋友，也多了一群學會溫柔對待生命的小小守護者。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114-2交通安全課程分享</x:t>
+  </x:si>
+  <x:si>
+    <x:t>上學期學生在交通安全課程中學習機車與小型汽車的乘車安全課程後，這學期將交通安全教育延伸至「大客車」。學生年齡增長，逐漸增加搭乘公車與參加校外教學的機會，引導孩子從小型汽車的乘客，進階成為懂得自我保護的大眾運輸小乘客。課程開頭透過影片與情境討論，讓學生認識遊覽車(公車)的特色裝置及乘車禮儀。為了讓孩子快速記住關鍵的安全設備，提供口訣「12345」——包含1條安全帶、2支滅火器、3支車窗擊破器、擊破車窗4個角落以及5個逃生出口。透過圖示與說明，幫助學生迅速掌握了車內設備的位置與操作方式。同時也在課堂中進行模擬演練，設定車輛急煞或車內突發狀況等情境，讓學生練習緊握扶手保護自己，並尋找最近的逃生動線。從上學期的汽機車乘車安全，到這學期的大客車體驗，一年級孩子建立起更完整的交通防護觀念，也學會在緊急時刻冷靜應對。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>我在教室孵蛋中！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>孩子們手上捧著一顆生雞蛋，有的住進小提籃，有的睡在軟綿綿的小床裡，還有的穿上孩子親手設計的「防撞衣」。孩子們正進行一場「護蛋行動」！這一天，孩子們都有一位需要照顧的新朋友。上課時輕輕放、下課時慢慢走，時不時還要低頭看看：「我的蛋還安全嗎？」原本蹦蹦跳跳的小腳步，不知不覺變得輕輕的、慢慢的，深怕自己的不小心，讓心愛的蛋寶寶受傷了。孩子們不只守護著雞蛋，也在過程中發現，原來所謂的照顧別人需要耐心、細心和責任感。短短一天，孩子們體驗了照顧者的心情，也想起每天陪伴自己、照顧自己的家人，其實一直都在默默付出。一顆小小的雞蛋，讓教室充滿了驚喜，也裝滿了愛與責任。當孩子輕輕捧起手中的蛋，也悄悄捧起了一份學會珍惜、學會感恩的心。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>小腳ㄚ走出安全力！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>低年級孩子們揹起背包、排好隊伍，展開期待已久的校外教學。除了認識新環境、發現新事物，這趟旅程還有一項重要任務──成為最棒的「小小用路人」。一路上，孩子們走在人行道上，學習靠邊行走、跟著隊伍前進；遇到路口時，耐心等待，仔細觀察來往車輛，再一起安全通過斑馬線。每一步、每一次停下來觀察，都是一次珍貴的交通安全學習。原來，交通安全不是只有記住規則，而是把好習慣帶進生活裡。孩子們在真實的道路環境中練習「停一停、看一看、再前進」，也學會尊重每一位用路人，讓安全成為旅途中最重要的夥伴。這次校外教學，不只是探索新世界，更是一次生活中的安全大冒險。相信孩子們都是一級棒的行人！快快樂樂出門，平平安安回家！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>小小眼睛，大大發現-跟著灰鷽與山椒魚探險趣！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>二甲展開了一趟特別的生態探險旅程！孩子們帶著一雙會觀察的眼睛和一顆好奇的心，走進灰鷽飛翔的天空與山椒魚生活的溪流，展開一場屬於台灣的生命探索。這趟旅程從一部部精彩的紀錄片開始，孩子們發現隨著全球平均氣溫上升，高海拔的低溫適生環境正逐漸往更高的山頭萎縮，這導致了移動能力弱的山椒魚，以及高度依賴特定高山植物的灰鷽，面臨了棲地空間壓縮、退無可退的密閉型生態孤島。原來，灰鷽的世界不只是「想飛去哪裡」這麼簡單，森林的改變、棲地的消失，以及基礎建設所致的棲地破碎化，都可能改變牠們的未來。透過一次次討論，孩子們慢慢發現：大自然裡，每個生命都牽動著彼此，透過活動，讓孩子們了解生態系統彼此環環相扣；透過記錄，看見容易被忽略的生命故事。這場生態探險中，孩子們用「廣角鏡」看見生態環境的變化，用「放大鏡」發現小生命的精彩。從天空中展翅的灰鷽，到溪流裡安靜生活的山椒魚，每一個生命都有屬於自己的生命故事，也都值得被珍惜。孩子們不只是認識生物與環境的關係，更學會用溫柔的眼光看待大自然，成為一群充滿好奇心、願意守護生命的「小小生態觀察家」！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114-2家庭教育課程分享</x:t>
+  </x:si>
+  <x:si>
+    <x:t>這學期的家庭教育課程，以培養學生責任感與關懷家人為學習目標。教師透過繪本共讀與日常情境演練，引導學生理解家務屬於家中每一位成員的責任，並學習在日常生活中展現對家人的關懷體貼。課程中師生共讀繪本《朱家故事》，透過問答帶領孩子觀察故事細節，體會父母(主要照顧者)平時的辛勞，進而建立家事是全家人共同責任的觀念。接著進行分組情境演練，孩子們抽籤扮演家人下班疲累、生病照顧或生活作息調整等真實場景，在對話與上臺演練中，練習用合適的方式關心家人並主動分擔家務。課堂上搭配繪本《猜猜我有多愛你》，引導孩子思考愛的表達方式，不論是親口說出、寫下文字還是主動幫忙，都能傳遞愛意。許多小朋友在活動後開心地分享，回家後要主動幫忙收拾碗筷、替父母捶捶背。本次課程結合閱讀與生活體驗，讓孩子學會體諒父母，並將愛與責任帶回日常生活中。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>🤖 點亮愛與科技的火花！茄苳夏日樂學帶領孩子走進《荒野機器人》雙語與 SEL 情緒探索之旅</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>當冷冰冰的科技遇上溫暖的生命教育，會碰撞出怎樣的火花？這個暑假，茄苳國小的課堂傳來陣陣歡笑與感動。外籍教師特別引導孩子們觀看動人又富含深意的動畫電影《荒野機器人》（The Wild Robot），將雙語教育（Bilingual Education）與 SEL 社會情緒學習（Social-Emotional Learning） 深層融合，開啟了一場兼具語言學習與心靈成長的探索之旅。觀影過程中，孩子們隨著主角機器人羅茲（Roz）在荒野中的冒險而歡呼、感動。外師巧妙地將電影主題轉化為 SEL 情緒探索的素材，在觀影後引導孩子們完成專屬的雙語學習單。孩子們不僅學習了與自然、科技相關的英語詞彙，更在圖像與句型的引導下，學習辨識、表達自我情緒，並覺察他人的感受，在學習單上記下關於「愛、共好與包容」的內心體會。為了檢視學習成效並深化情緒連結，外師設計了一系列多元的「互動式雙語遊戲」。透過小組競賽與情境問答，孩子們化身為荒野中的小冒險家，在團隊合作中實踐同理心與傾聽，化被動為主動，自信地用英語分享看法。課堂上沒有死板的考試壓力，取而代之的是孩子們高舉雙手、爭相表達的專注眼神與燦爛笑容。語言是通往世界的橋梁，而 SEL 則是陪伴孩子成長的心靈指南針。透過外師溫暖的情境引導、學習單的情感沉澱，以及互動遊戲的活潑檢驗，孩子們不僅提升了英語聽說讀寫的能力，更在心中種下了自我覺察與關懷他人的種子，展現了雙語與情緒教育交織出的最美風景！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Where laearning meets adventure! 玩桌遊環遊世界！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>🎲 玩桌遊環遊世界！茄苳國小夏日樂學外師課 帶領孩子用英語探索國際地標【新竹訊】今年暑假，茄苳國小的校園裡充滿了歡聲笑語與濃濃的國際風！為打破傳統課堂的學習框架，學校於暑期推動「夏日樂學」英語營隊，特別邀請外籍教師精心規劃「桌遊學世界」主題課程，帶領孩子們在歡樂的遊戲互動中認識世界各國文化與著名地標，讓英語學習變得既有趣又富挑戰性。課堂上，外師運用多款豐富多元的地理與文化桌遊作為教學媒介。孩子們化身為「小小環球冒險家」，在擲骰子、卡牌對決與團隊合作的過程中，自然而然地開口使用英語溝通。從法國巴黎的艾菲爾鐵塔（Eiffel Tower）、日本的富士山（Mt. Fuji），到美國的自由女神像（Statue of Liberty），孩子們透過視覺卡牌與情境句型，精準掌握了各國的英文名稱及其代表性地標。外師以活潑互動的教學風格引導學生，不只教授單字，更鼓勵孩子們以英語分享自己最想造訪的國家與原因。參與營隊的小朋友興奮地表示：「以前覺得記國家的英文名字很難，但跟外師玩桌遊後，一下子就記住了，而且還可以幫自己的隊伍贏得地標卡，超級有成就感！」茄苳國小表示，本次夏日樂學課程將「雙語學習」與「世界公民教育」無縫結合，透過外師的情境引導與沉浸式桌遊體驗，讓孩子們在寓教於樂的氛圍中消除對英語表達的恐懼，不僅顯著提升了英語口說自信，更在暑假期間打開了通往世界的視野！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>室內大掃除</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>今日校園內隨處可見學生們忙碌的身影。大家分工合作，有人拿著抹布仔細擦拭窗台與課桌椅，有人則負責掃地、拖地，甚至連平時不易察覺的冷氣濾網與角落死角也不放過。在同學們的齊心協力下，原本堆積著整學期課業雜物的教室，轉眼間變得煥然一新。期末大掃除不僅是為了維護公共衛生，更是培養學生負責任與愛護環境生活態度的重要一課。看著亮堂整潔的教室，同學們紛紛表示，雖然流了汗，但能用乾淨的校園為這個學期畫下完美句點，感覺特別踏實，可以安心迎接美好的暑假了。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>室外大掃除</x:t>
+  </x:si>
+  <x:si>
+    <x:t>隨著暑假即將到來，為確保校園環境衛生、防止病媒蚊孳生，本週展開「暑期前校園環境大掃除」。全校師生紛紛拿起掃把、水桶與抹布，頂著烈日走向操場、花圃及各個室外角落。學生們分工合作，不僅認真清理落葉、拔除雜草，更特別針對容易積水的盆栽底盤與水溝進行澈底清淤，徹底落實「巡、倒、清、刷」的防疫原則。放假前的大掃除不僅能美化校園，更能培養學生的責任感與愛護環境的觀念。透過全校齊心努力，留給校園一個乾淨清爽的面貌，也讓師生們都能安心迎接充實快樂的暑假生活。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>期末叮嚀-兒童權利公約</x:t>
+  </x:si>
+  <x:si>
+    <x:t>學校於暑假前舉辦全校性宣導活動，聚焦《兒童權利公約》的核心理念與實際應用，讓師生共同了解兒童在教育、健康、休閒及表達意見等方面的基本權利。向學生說明《兒童權利公約》的內容，讓學生以生活化角度理解權利的重要性。例如，學生透過角色扮演活動，模擬如何在校園或家庭中表達意見，以及在遇到困難時尋求協助的方式。學校透過宣導活動，希望每位學生都能意識到自己的權利，也懂得尊重同儕的權益，共同營造友善、安全的校園環境。此次宣導活動不僅增進師生對《兒童權利公約》的認識，也讓學生將權利意識內化為日常行動準則。學生反映，活動生動有趣，讓他們更清楚知道如何在校園生活中保護自己，並學會尊重他人權利。校方表示，未來將持續透過各項教育活動，深化兒童權利教育，確保每位學生都能在安全、尊重與關懷的環境中成長。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>期末叮嚀-防治人口販運</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為保障學生暑假期間的安全，今日對全校師生進行了一場有關兒童防治人口販運的宣導活動，影片播放及互動問答等方式，提升學生自我保護與危機警覺能力。暑假期間學生多外出遊玩或參加各類活動，易成為不法分子覬覦的對象，因此宣導教育刻不容緩。首先介紹了人口販運的常見手法，包括誘騙、假工作、假活動及網路交友陷阱等，並提醒學生不要輕易相信陌生人的承諾。隨後播放案例影片，生動呈現不法分子可能採取的手法，讓學生能具體了解風險所在。特別強調，遇到可疑情況應立即告知父母、老師或撥打相關求助電話，例如 113 兒童保護專線，保障自身安全。期望學生將所學知識運用於日常生活，學會保護自己，遠離人口販運及各類危害。透過此次暑假宣導，師生不僅學到寶貴的防護知識，也增強了暑假期間自我保護的警覺性，為學生打造更安全的學習與生活環境。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>期末叮嚀-視力保健</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為了讓師生在暑假期間維持良好視力習慣，本校於今日針對全校師生進行暑假視力保健宣導活動。提醒師生重視日常用眼保健的重要性。宣導活動中，包括保持良好的閱讀姿勢、適度休息眼睛、避免長時間使用3C產品，以及均衡飲食對視力的影響。特別提醒學生，暑假期間使用手機、平板或電腦的時間容易增加，因此更需養成使用30分鐘休息10分鐘。透過這次暑假視力保健宣導，不僅讓學生掌握正確護眼知識，也提醒教師在日常教學中關注學生視力健康。讓視力保健成為全校師生長期生活的一部分。此次活動不僅提升了師生對眼睛健康的重視，也呼籲大家在暑假期間保持良好的生活與用眼習慣，確保眼睛在假期中得到充分休息與保護，迎接新學期的學習挑戰。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>期末叮嚀-自殺防治</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為提升學生及教職員對兒童與青少年自殺防治的認識，本校於寒假前進行全校宣導活動，提醒師生關注心理健康，並提供相關防護知識與資源。校方表示，暑假期間雖然學生離開校園，但心理健康議題仍需持續關注，因此舉辦此次宣導活動，希望讓每位師生都能具備及早察覺危險訊號的能力。首先向學生介紹青少年自殺的常見警訊，例如情緒低落、社交退縮、表達無助或放棄等行為，並強調「及早尋求協助」的重要性。活動中，學生也學習如何關心身邊的同儕，適時傾聽、陪伴，並鼓勵同學在發現異常情況時，勇於向師長或專業輔導人員求助。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>期末叮嚀-網路成癮</x:t>
+  </x:si>
+  <x:si>
+    <x:t>「暑假網路成癮注意事項」宣導。隨著網路使用普及，學生在暑假期間使用手機、電腦及平板的時間容易增加，若缺乏自我管理，可能影響作息、學習效率及身心健康。宣導內容包括網路成癮的定義、常見徵兆以及自我調適方法。老師們提醒學生，長時間沉浸於網路遊戲、社群平台或影音娛樂，容易出現睡眠不足、注意力下降、情緒不穩定等情形。針對這些狀況，建議學生訂定每日上網時段、規劃休閒與運動時間，並鼓勵家長與孩子一同參與，建立良好網路使用習慣。此外，學校也特別強調若學生發現自己或同學出現網路成癮的徵兆，如無法控制上網時間、忽略課業或社交活動，應及時尋求輔導老師或家長協助。暑假是學生休息與充電的時刻，但同時也是網路使用高峰期。透過此次宣導，學校希望師生能提高警覺，建立自律與安全的上網習慣。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>期末叮嚀-居家安全</x:t>
+  </x:si>
+  <x:si>
+    <x:t>提醒全校師生在假期期間注意各項生活安全。暑假期間學生多在家中活動，若缺乏安全意識，容易發生意外，因此宣導教育不可或缺。針對日常生活中的潛在危險進行示範與講解，包括廚房用火、電器安全、浴室防滑以及樓梯走道安全等。此外，特別針對冬季取暖時常見的「一氧化碳中毒」進行警示教育。老師提醒，使用瓦斯熱水器、燃氣爐或炭火取暖時，務必保持通風良好，並避免在密閉空間使用炭火，確保一氧化碳不會累積，以防發生中毒意外。如安裝一氧化碳警報器、定期檢查瓦斯設備、使用電暖器時避免覆蓋物品，以及遵守用電安全規範。師生們在宣導課程中實際操作安全檢查，並透過情境模擬加深印象，了解如何在緊急狀況下正確應變。也提醒家長協助孩子建立安全習慣，例如出門前關閉瓦斯、檢查電器是否斷電，以及告知孩子遇到異常氣味或頭暈、噁心等症狀應立即通報家長或撥打 119。透過此次宣導，學校希望師生在暑假期間能將安全意識落實於日常生活中，避免因疏忽而發生意外。透過暑假前的宣導，期待全校師生能度過一個平安、健康的假期，也為每個家庭建立更安全的居家環境。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>期末叮嚀-電子菸的危害</x:t>
+  </x:si>
+  <x:si>
+    <x:t>今日針對全校師生做電子菸危害宣導活動。首先介紹電子菸的成分及使用方式，並指出電子菸雖標榜無煙、口味多樣，但其中含有尼古丁、重金屬及多種化學添加物，長期使用可能造成肺部損傷、心血管疾病以及成癮風險。講師特別強調，青少年正處於身心發展關鍵期，接觸電子菸會對大腦發育及學習能力產生不良影響。除了健康危害，宣導中也提及電子菸的法律規範。學生了解目前我國對於未滿20歲者購買及使用電子菸有明確限制，違法者將面臨法律責任，藉此提醒師生遵守相關規定，遠離危險產品。電子菸雖被視為新興產品，但其潛在危害不容忽視。透過此次宣導活動，不僅讓學生增進健康知識，也提醒教師以身作則，營造安全、友善的校園環境。未來，學校將持續推動相關健康教育，讓師生從平日生活中養成良好生活習慣，遠離菸害，共同守護身心健康。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>期末叮嚀-藥物濫用</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為提升全校師生對藥物濫用議題的認識與警覺，本校於暑假前夕辦理「暑假藥物濫用防制宣導活動」，透過多元方式向師生進行正確觀念宣導，期盼在假期期間建立自我保護意識，遠離毒品危害，共同營造安全、健康的校園環境。宣導內容著重於常見藥物濫用類型與迷思澄清，提醒師生新興毒品常以「糖果、咖啡包、電子菸油、白色或彩色粉末」等樣貌偽裝，容易在聚會、網路或同儕邀約中接觸，稍有不慎即可能誤觸毒害。透過實際案例說明，讓師生了解藥物濫用對身心健康、學習表現及人際關係所造成的長期影響，並強調「一次嘗試就可能成癮」的風險。活動中亦特別提醒暑假期間生活作息較為彈性，師生外出機會增加，更需提高警覺，切勿因好奇、壓力或朋友慫恿而嘗試不明物質。同時教導學生若遇到疑似藥物或不當邀約時，應勇敢拒絕並立即向師長、家長或可信任的大人求助，切勿獨自承擔或隱瞞。透過本次暑假藥物濫用防制宣導，本校期盼全校師生都能建立正確的藥物防制觀念，將拒毒意識落實於日常生活中，讓暑假成為安全、充實且健康的美好假期。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>期末叮嚀-防溺宣導</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為提升全校師生暑假期間的水域安全意識，本校於暑假前特別邀請朝山分隊針對全校師生進行「防溺安全宣導」，透過系統化的宣導說明與實例提醒，強化學生對溺水風險的認識，期盼師生共同建立正確的戲水與防溺觀念，確保假期安全無虞。暑假期間天氣炎熱，旅遊或休閒活動接近河川、海邊、水庫及戲水池等水域。學校特別提醒師生，應避免前往無救生員、未開放或設有「禁止戲水」標誌的危險水域，並牢記「不戲水、不冒險、不單獨、不逞強」的防溺四不原則。宣導中特別強調，學生若需從事水上活動，務必在合格且有救生人員的場所進行，並穿戴救生衣或相關安全裝備。教導學生，若遇到他人溺水，切勿貿然下水施救，應善用「叫、叫、伸、拋、划」原則，立即呼救、通知大人或專業人員，並利用身邊可用物品協助救援，以保障自身安全。本次防溺宣導不僅讓學生了解正確的水域安全知識，也呼籲師長與家長於寒假期間加強關心孩子的活動動向，落實陪伴與提醒責任。學校期盼透過持續的安全教育與宣導，讓防溺觀念深植師生心中，共同守護學生生命安全，度過一個平安、健康的暑假。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>期末叮嚀-交通安全</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為提升全校師生於暑假期間的交通安全意識，避免意外事故發生，本校於學期結束前特別規劃「暑假交通安全宣導活動」，針對學生、教職員工進行全面性的交通安全提醒與教育，期盼大家在假期中都能平安出門、快樂返家。宣導內容以日常生活中常見的交通情境為主，包含步行、騎乘自行車、搭乘機車與汽車等注意事項。透過導師晨會、廣播宣導及海報張貼等方式，提醒師生遵守交通規則的重要性。學校特別強調「行人安全」，呼籲同學過馬路時務必走斑馬線、遵守號誌、不低頭滑手機，並注意來車動向，確保自身安全。針對騎乘自行車與機車的師生，宣導內容著重於配戴安全帽、遵守速限、不逆向行駛及不闖紅燈等正確觀念，也提醒家長切勿讓未達年齡或未具備駕照的學生騎乘機車上路，以降低交通風險。此外，暑假期間外出旅遊或返鄉人車較多，提醒師生搭乘汽車時務必繫上安全帶，並留意行車安全。宣導中特別提醒師生在清晨或傍晚外出時穿著亮色衣物，提升可見度，避免因視線不良而發生意外。透過本次暑假交通安全宣導，學校期望將安全觀念深植於全校師生心中，讓每一位成員在享受假期生活的同時，也能時時注意交通安全，共同營造平安、友善的用路環境，讓暑假成為充滿歡樂與安心的美好時光。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>期末叮嚀-反詐騙</x:t>
+  </x:si>
+  <x:si>
+    <x:t>本校於暑假前針對全校師生進行反詐騙宣導，提醒師生在寒假期間提高警覺，避免落入詐騙陷阱。近年來詐騙手法層出不窮，常見類型包括假冒親友借錢、網路購物詐騙、釣魚簡訊、假投資群組及假冒政府機構來電等，詐騙集團往往利用暑假期間師生作息較為彈性、網路使用頻繁的特性，增加詐騙成功的機會。學校特別提醒師生，面對來路不明的電話、簡訊或網路訊息，務必保持冷靜，多加查證，不輕信、不急著回應，更不可隨意提供個人資料或帳戶資訊。宣導中也強調「三不一要」的防詐原則：不聽信可疑訊息、不透露個資、不隨意轉帳；遇到疑似詐騙情形要立即求證。師生可向家人、師長詢問，或撥打 165 反詐騙專線進行查證，以降低受騙風險。此外，學校也提醒同學暑假期間使用網路遊戲、社群平台或線上交易時，務必選擇安全管道，避免點擊不明連結。透過本次暑假反詐騙宣導活動，期望全校師生能建立正確的防詐觀念，將防詐意識落實於日常生活中，並進一步向家人與親友宣導，共同守護校園與家庭的安全，讓大家都能度過一個安心、平安的寒假。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>交通安全－道路停看聽</x:t>
+  </x:si>
+  <x:si>
+    <x:t>隨著孩子年齡逐漸成長，獨自步行或使用道路的機會也日益增加。近年來，政府持續推動交通安全政策，並修訂多項交通法規，例如車輛應禮讓行人、行人穿越道路時應行走行人穿越道（斑馬線），並依照行人號誌通行，希望透過法規與教育雙管齊下，共同營造更安全的交通環境。本次交通安全課程以「道路停看聽」為主題，教導孩子建立正確的用路觀念。所謂「停、看、聽」，就是停在安全的位置等待、看清楚交通號誌及來往車輛、聽周遭交通動靜，確認安全後再通行。在課堂當中，老師也提醒到，在台灣也有許多的基金會致力於推廣交通安全，也有許多的活動與市集在宣導道路的安全，此外，當出現交通事故時，可以找尋哪些協會與基金會協助。俗話說：「馬路如虎口。」道路上潛藏許多看不見的危險，唯有養成正確的交通安全習慣，才能降低意外發生的風險。期望透過本次課程，讓孩子將交通安全觀念落實於日常生活中，學會保護自己，也尊重他人的用路安全，共同打造安全、有序的交通環境。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茄苳國小「暑假探索團夢活動」開跑！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>🌱給自己一個目標, 讓成長成為最棒的收穫!🎉
+暑假不只是休息, 更是培養自學能力、探索興趣、挑戰自我的最佳時機!利用假期為自己訂下一個目標, 勇敢規劃、持續實踐, 完成一件讓自己引以為傲的挑戰。
+校長常說:「每天進步0.01, 一年下來實力卻會成長37倍。」不一定要做到最厲害, 只要願意開始, 都將成為未來的大大成長。
+🎉 開學後成果分享暨評選活動
+開學後, 學校將舉辦成果分享與評選, 歡迎同學以成果報告、作品展示、照片紀錄、影片分享或現場展演等方式, 分享暑假的精彩成果。
+🏆 豐富獎勵等你來挑戰!⭐
+優選獎金 300 元(名額依實際報名人數調整)
+佳作獎金 150 元(名額依實際報名人數調整)
+⭐校長加碼特別獎⭐
+為鼓勵同學勇於自我探索、培養自主學習精神, 除了原先的獎金之外, 校長將特別加碼設立「校長特別獎」!凡是在活動中展現創意、堅持、規劃能力、學習歷程或自我突破的同學, 都有機會獲得校長親自頒發的神秘加碼獎勵, 讓你的努力獲得更多肯定!
+&amp;nbsp;
+🌞人因夢想而偉大, 成長因行動而精彩。
+為自己立下目標、勇敢追夢, 期待開學時, 看見你們帶著滿滿的收穫與自信, 一起分享最精彩的暑假故事!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>打破框架，擁抱多元 (性別平等教育)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20260625      本學期學校的專輔導教師入班為三年級學生進行「打破性別刻板印象」課程,透過職業學習單、影片欣賞與討論分享等教學活動,引導學生從生活情境中發現性別刻板印象的不合理之處,建立尊重多元、平等對待的性別平等觀念。        課程一開始,專輔老師發下「職業與性別」學習單,讓學生填寫對各種職業的印象。學習單上列出護理師、飛行員、廚師、工程師、幼教老師、消防員等職業,請學生思考「這些職業通常是男生還是女生?」許多學生不自覺地將護理師、幼教老師歸類為女生的工作,將飛行員、工程師、消防員歸類為男生的工作,透過學習單的填寫,學生們開始意識到社會中原來存在著許多性別刻板印象。接著,專輔老師播放第一部影片《心靈環保兒童生活教育動畫》「刻板的幻影」。影片中生動呈現日常生活中常見的性別刻板印象情境,包括職業選擇、家庭分工、興趣愛好等面向。影片播放結束後,老師引導學生進行問答討論,學生們踴躍舉手分享:「影片裡說女生不適合當工程師,但我覺得只要有能力就可以!」、「男生也可以喜歡煮飯啊,為什麼要被笑?」、「家事應該全家一起做,不是只有媽媽的工作!」透過熱烈的討論,孩子們逐漸理解許多習以為常的性別印象,其實都是不合理的刻板印象。        第二部影片則是關於「性別與行為」的主題,影片中訪問不同的人「男生應該怎麼動作?」、「女生應該怎麼動作?」受訪者提到「男生要坐得開開的,比較有男子氣概」、「女生要坐得端莊,雙腿併攏」等各種對男女行為的期待。看完影片後,專輔老師請學生反思「你平常怎麼坐?」、「你覺得一定要照影片說的方式坐嗎?」學生們開始分享自己的經驗與想法。有學生說:「我是女生,但我喜歡盤腿坐,這樣比較舒服,為什麼不行?」也有男生分享:「我坐得比較端正,但不代表我就不是男生啊!」還有學生反思:「我以前會覺得男生坐姿要很豪邁,但現在想想,舒服就好,為什麼要規定怎麼坐?」透過影片與討論,學生們發現原來連坐姿、走路、說話方式等日常行為,都被加上了性別的框架與期待。        透過專業輔導教師的「打破性別刻板印象」課程,讓三年級學生從自我覺察開始,進而觀察、思考、討論、反思,最後化為具體行動,不僅培養學生的性別平等意識與批判思考能力,更讓孩子們學會尊重差異、欣賞多元,勇敢做自己,成為真正實踐性別平等的新世代。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114-2蝶舞茄苳-生態教育省思</x:t>
+  </x:si>
+  <x:si>
+    <x:t>本學期三甲「蝶舞茄苳」系列生態課程,以紫斑蝶生態為核心,透過「生態課程」、「課程延伸」、「生態踏查」及「生態博覽會」四大主軸課程設計,帶領學生從教室走向戶外,從觀察到實踐,循序漸進引導學生認識蝴蝶生態,培養環境保育素養。生態課程以三大斑蝶為主軸,教師透過多媒體簡報,系統性介紹「紫斑蝶」、「帝王斑蝶」及「大絹斑蝶」的分類、生態習性、遷移特性及棲息環境,學生們專注聆聽,認識紫斑蝶、帝王斑蝶及大絹斑蝶的生態習性,建立完整的斑蝶知識體系。課程延伸活動包含斑蝶前導課程、查蝴蝶圖鑑、走訪十八尖山回憶繪圖、會遷移的蝴蝶心智圖及寫給地球的一封信等多元活動,透過物種分類教學及《阿錦的毛毛蟲觀察日記》等繪本故事分享,讓學生在趣味中建立生態概念,為後續深入學習做好準備。查蝴蝶圖鑑活動讓學生學習如何使用生態圖鑑,自主查詢蝴蝶的種類、特徵及生態習性,孩子們分組合作,翻閱圖鑑、比對特徵,並將查詢結果記錄在觀察卡片上,培養資料蒐集、分類整理與自主學習的能力。在完成十八尖山戶外踏查後,學生們將實地觀察的經驗轉化為圖像創作,用彩筆繪製出所見的蝴蝶、植物、生態環境,並搭配文字說明,記錄下難忘的生態探索經驗,展現觀察力與藝術創造力的結合。會遷移的蝴蝶心智圖活動讓學生運用心智圖法,整理蝴蝶遷移的相關知識,從紫斑蝶、帝王斑蝶的遷移路線、遷移原因、遷移時間、棲息地選擇到環境保育,學生們透過圖像化思考,建構系統性的生態概念,充分展現創意與邏輯思維能力。在紫斑蝶與帝王斑蝶主題課程中,學生們完成寫給地球的一封信活動,透過書信表達對環境保護的承諾與行動,一篇篇真摯的文字,展現孩子們對生態保育的深刻體悟與實踐決心。學校安排走訪十八尖山戶外踏查活動,學生不僅認識家鄉的人文歷史與自然環境,也學習用心觀察身邊的生命,孩子們在山林中看見蝴蝶飛舞的身影,更感受到保護自然環境的重要性,為這趟戶外學習留下豐富又深刻的回憶。生態博覽會檸檬胺組活動中,六年級學生化身小小解說員,為全校學弟妹進行專業導覽,學生在博覽會中不僅專注聆聽六年級學長姐的導覽解說,更參與精心設計的分組問答遊戲及闖關活動,透過互動遊戲,小朋友們在歡樂的氛圍中學習生態知識,並在完成闖關後領取禮物、合影留念,留下美好的學習回憶。蝶舞茄苳課程不只是一門生態課,更是一場生活實踐,孩子們從認識校園裡的蝴蝶開始,學會觀察身邊的自然環境,進而思考如何在日常生活中保護生態,並將課堂所學真正落實在生活中,這樣的學習模式讓環境教育在校園中自然扎根,也讓每個孩子都成為生態保育的小小種子。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>整理世界的櫥窗，踏進知識的殿堂</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>隨著學期即將畫下句點，孩子們忙碌地度過了一個充實的學期，也迎來整理教室的時刻。這不只是一次環境整理，更是一堂生活教育課。即將從五年級晉升六年級的孩子們，未來將成為學校的大哥哥、大姊姊，是學弟妹學習的榜樣，因此除了充實知識，更要培養良好的生活態度與做事能力。這次整理的重點是教室書櫃。老師帶領孩子們從書籍分類、排列到收納，學習如何將一本本書籍整齊歸位，也藉此認識圖書館館員默默付出的辛勞。一本書從借閱、歸還到重新上架，都需要細心整理與正確分類，才能讓每位讀者迅速找到自己需要的知識。活動中，孩子們學習依照書本的高矮、厚薄進行排列，讓書櫃不僅井然有序，更兼具美觀。透過親身實作，他們發現，看似簡單的整理，其實需要耐心、細心與合作，才能讓知識的櫥窗更加整潔明亮。一本本排列整齊的書籍，不只是教室的一道風景，更象徵著孩子們對閱讀的尊重與對環境的責任。相信經過這次整理，不僅讓教室煥然一新，也讓孩子們明白，每一本書都是通往世界的一扇窗，而整潔有序的書櫃，正是引領大家踏進知識殿堂的起點。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>把廚房搬進教室，孩子們化身小小主廚！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>學校是孕育知識的殿堂，每一間教室都蘊藏著無限的學習可能。然而，學習不僅止於課本，更應落實於生活之中。正所謂「坐而言，不如起而行」，趁著期末考結束後的空檔時間，帶領小朋友們將「廚房」搬進教室，展開一場充滿歡笑與挑戰的美食體驗課程。平時，總是看著爸爸媽媽在充滿香氣與蒸氣的廚房裡忙進忙出，這次終於有機會化身為小小廚師，親自體驗料理的樂趣，感受廚房裡的溫度與熱情。本次活動以製作「總匯三明治」為主題，課程從認識卡式爐、鍋具及各項食材開始，接著學習器具的正確使用方式，再一步步完成煎蛋、煎火腿、準備配料等料理過程，最後發揮創意，製作出屬於自己的特色總匯三明治。活動剛開始時，許多小朋友連瓦斯爐和卡式爐都分不清楚，不知道如何正確安裝瓦斯罐，也不熟悉打蛋的技巧，更常常疑惑食物到底熟了沒有。每一個步驟都需要老師耐心示範、細心指導，小朋友也在一次次的嘗試中，逐漸掌握料理技巧，建立自信。當一份份香氣四溢的總匯三明治完成時，小朋友們臉上都洋溢著滿滿的成就感。品嚐著自己親手製作的料理，每一口都格外美味，也讓大家深刻體會到，原來一份簡單的餐點，背後蘊含著許多努力與用心。這堂課不僅學會了料理技能，更培養了生活自理能力、團隊合作精神，以及珍惜食物、感謝家人付出的心意，為這學期留下了一段難忘又充實的學習回憶。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茄苳國小114學年度第二學期生態課程省思與心得</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>在這學期的「蝶舞茄苳」課程中，我們六年級經歷了一趟豐富且充滿驚奇的生態探索之旅。課程從教師分享春季大自然中「群的智慧」出發，接著帶領我們深入「仿生學」的奇妙世界。透過這門課，我們學會如何向昆蟲與大自然學習設計，明白自然界中處處充滿啟發人類創新的巧思。課程的腳步並未侷限於教室，我們更走出戶外，前往寶一水庫進行生態踏查。大家實地觀察了構樹與月桃花，看著豆芫菁與無尾鳳蝶穿梭其中，構成一幅生機盎然的景象。這讓我們深刻體會到，水庫不單單只是儲水設施，更是孕育萬物、和諧共生的美麗家園。生態課一直是茄苳獨一無二的特色之一。我們從一年級一路學習至今，在畢業前夕，大家將六年來的所知所學融會貫通﻿，透過期末的「生態博覽會」充分展現出來。在準備過程中，我們實地走訪校園，仔細觀察並查詢各種植物知識。為了將豐富的生態故事傳遞給學弟妹，我們不僅用心撰寫解說講稿，還親自撿拾自然素材來輔助說明。回顧這次博覽會的經驗，我們最大的體悟是：自己不再只是單向吸收知識的學生，而是化身為生態的傳遞者。當看見學弟妹專注聆聽的神情時，那份成就感實在難以言喻。這段歷程讓我們明白，唯有親身去觀察與分享，才能真正與這片土地建立深刻連結，並將愛護環境的責任心薪火相傳，一代一代地延續下去。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>走讀家鄉，聞「香」踏查</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>走讀家鄉，聞「香」踏查： 茄苳四年級走讀社區
+為培養學生對在地文化和農業的認識，茄苳國小四年級學生在這學期參與了農會的系列課程。課程內容以「從觀察者到傳播者」為核心理念，秉持四健會的精神，透過實地踏查和運用 STEAM 跨領域工具來解決問題，以小主播的角色建立對家鄉的認同感與責任感。
+學生們走讀佳信茶花園、認識茄苳景觀步道與玉蘭花，並深入社區「花香之路」和「果香山谷」，紀錄各種特色植物。過程中，他們化身小記者，記下過程中的所見所聞，學習珍惜土地的態度。
+在其他課程中，學生們親手體驗茶花手工皂和玉蘭花手作，並學習撰稿與報導。在地圖課程中，他們共同繪製含方位與圖例的社區地圖。期待未來孩子升上五年級後，將朝著為能訪談、能播報、能繪製數位地圖的家鄉「小主播」邁進，並將茄苳社區農業之美轉化為一份與他人交流互動的故事。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>游進大海，理解珊瑚的奧秘－海洋驚喜箱</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>延續香山濕地海洋保育教育中心「根與芽計畫－海洋驚喜箱」課程，本次學習主題帶領孩子們走進廣闊無垠的海洋世界。海洋覆蓋了地球約70%的面積，而臺灣更是一座四面環海的島嶼。然而，生活在海島上的我們，卻常常忽略了海洋的重要性與珍貴價值。本次課程主題為「珊瑚」。透過生動有趣的講座，學生認識到珊瑚其實是動物，而非植物，也進一步了解珊瑚在海洋生態系中扮演著不可或缺的角色。雖然珊瑚屬於動物，但牠們無法自由移動，必須附著於堅硬的岩石上生長，而且生長速度十分緩慢，對水溫、水質及環境條件也有相當嚴格的要求。課程中，孩子們手持珊瑚色卡，仔細觀察珊瑚的顏色變化，學習如何透過顏色判斷珊瑚的健康狀況。大家專注投入的神情，不僅展現出對海洋生物的好奇與興趣，也加深了對海洋保育議題的認識。相信經過這次課程後，當孩子們再次踏入海洋、親近海洋時，除了欣賞海洋之美，更能以實際行動守護珍貴的珊瑚生態，共同為海洋永續盡一份心力。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>【防災小達人】~煙霧、水線與畫筆解密「消防護照」</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>防災教育也能充滿科技感與美學創意！「煙流模型」站孩子驚呼聲連連。透明的模型屋內煙霧瀰漫，完美模擬了火災發生時「煙每秒上升三至五公尺」的驚人速度。孩子們目不轉睛地觀察煙流如何向上堆積、如何隨氣流擴散，深刻理解了火場中「低姿勢逃生」與「關門阻煙」的科學原理。「滅火體驗車」中，孩子們親自扛起「水滅火器」，在消防員教官的指導下大喊口訣，精準瞄準火源根部掃射，體驗站在第一線滅火的專注與震撼。動態體驗過後，孩子們化身「消防小畫家」，在紙上認真勾勒出「家庭逃生計劃圖」。從臥室、客廳到大門，孩子們仔細畫出兩條不同的逃生路線，並標註戶外集合點。消防護照不只是學校的活動，透過這張親手繪製的逃生圖，孩子們將防災意識帶回客廳，成為與家人共同討論安全的契機。這群四年級的防災小工程師，正用科學的眼光與創意，為自己與家人築起最堅固的安全防線！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>【防災小達人】地震來襲不慌張！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>災害來臨時，正確的直覺是最好的護身符！四年級學生參加了一場攸關生命安全的「消防護照-七校聯合」體驗活動。透過模擬真實災境的體驗式學習，將防災知識轉化為身體的肌肉記憶，成功解鎖守護生命的重要技能。當天，地震車體驗成了最震撼的考驗。當模擬震度啟動、車身開始劇烈搖晃時，平時在教室練習的口訣瞬間化為行動。孩子們迅速展現「趴下、掩護、穩住」的三要領，雙手緊抓桌腳，冷靜沉著地面對眼前的搖晃，通過這場對心理素質與臨場反應的考驗。另一關則展開了「停、躺、滾」的實戰演練。模擬身上不慎著火的危急時刻，在地上雙手摀臉、左右翻滾，用標準的動作熄滅虛擬火源。看似簡單的翻滾，卻是關鍵時刻自救的保命關鍵，消防隊員與老師在旁細心指導，確保每位孩子的動作精準到位。防災教育不是課本上的死記硬背，而是要讓孩子在體驗中學會敬畏與自救。這本寫滿闖關榮譽的「消防護照」，不僅是四年級孩子們勇敢挑戰的證明，更是他們帶回家中、守護家人最堅實的安全御守！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>漆彈叢林戰燃燒國防魂，在汗水與掩體間學會守護</x:t>
+  </x:si>
+  <x:si>
+    <x:t>這不只是一場畢業旅行，更是一場淬鍊勇氣與團隊默契的國防教育實兵演練！六年級孩子在畢旅的熱血行程中，挺進了令人心跳加速的「漆彈體驗場」。孩子們褪去平時在校園的稚氣，換上迷彩裝、戴上防護面罩，化身為並肩作戰的精銳小隊，在充滿硝煙味的叢林中展開一場震撼教育。這次的漆彈對決，是特別為畢業生規劃的國防教育延伸課堂。當哨音響起，戰場上漆彈漫天飛舞，孩子們必須在分秒必爭的局勢下，迅速尋找掩體、研判敵我情勢。平時在教室裡課本所寫的「全民國防」概念，在這一刻化為真實的戰術走位與火力掩護。「一個人衝鋒一定會被打中，我們必須團隊合作！」戰場上，孩子們互相呼喊、彼此照應，將平時培養的團隊合作發揮得淋漓盡致，深刻體悟到「守護國家與團隊」背後所需的合作。透過漆彈戰場上的汗水與策略布局，孩子們不僅釋放了青春的活力，更在勇敢前行中深刻理解了責任與互信。這顆呼嘯而過的漆彈，為他們的畢旅回憶添上了最熱血、也最成熟的一抹迷彩！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>【拾光行腳】閱讀土地與歷史的移動教室！深度探索中台灣的生命與美學</x:t>
+  </x:si>
+  <x:si>
+    <x:t>課本變成了風景，旅行寫成了故事！畢業生期待已久的畢業旅行熱鬧登場。六年級的孩子們自主規劃畢業旅行-中台灣之旅，規劃了一趟兼具歷史震撼、傳統工藝與自主學習的深度之旅，為小學生活留下最深刻的成年禮。旅程首站來到921地震教育園區，站在真實保存的斷層景觀前，大自然的力量震撼了每位孩子。透過走讀歷史痕跡，學生們不僅上了一堂最深刻的防災與生命教育課，更懂得珍惜當下的平安。隨後，一行人轉往南投廣興紙廠展開「手作 DIY」體驗，孩子們親手觸摸纖維、專注地篩水造紙，在拓印的過程中，領略傳統造紙工藝的匠心之美。除了知性汲取，旅程更融入了自主能力的培養。在熱鬧的日月潭伊達邵商場，孩子們手拿地圖與預算，互相討論、點餐，不僅品嚐了在地的原住民特色美食，更在與店家互動中展現了茄苳孩子獨立、有禮的公民素養。這場畢業旅行是一座流動的教室。孩子們在 921 園區學會敬畏、在紙廠學會專注、在伊達邵學會自主。這份共同旅行的交織記憶，將成為他們畢業前夕最珍貴的「拾光」寶藏！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>【拾光遠征】珍重再見，畢業生勇敢啟航！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>鳳凰花開，驪歌輕響，6月17日上午盛大舉行茄苳第 66 屆畢業典禮。今年典禮以「拾光遠征，築夢前行」為主題，為畢業生們打造了一場兼具溫馨、感恩的典禮，陪伴這群孩子揮別純真的童年，踏上人生新征途。「拾光」代表著拾起在茄苳校園裡的六年光陰。回顧過往，無論是泥土裡的食農體驗、校園翠綠的生態日常，還是教室裡的讀書聲與操場上的汗水，這些點滴記憶，都已化為孩子們最堅實的盔甲。期許畢業生們將這六年的養分，作為未來築夢的基石，不畏風雨、勇敢地向未知的世界邁進。典禮現場，畢業生們眼中閃爍著對過去的不捨與對未來的憧憬。當他們從校長手中接過畢業證書的那一刻，不僅象徵著小學階段的完美落幕，更是「遠征」號角吹響的起點。祝福這群孩子們，走出茄苳的校門後，外面的世界很寬廣，願你們帶著在森林校園裡學到的善良與堅韌，築夢前行。無論走得多遠，母校的翠綠老樹與溫暖微風，永遠是大家最避風的港灣！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>同幼社交接~大手牽小手傳承愛的接力棒！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>溫馨的傳承，讓愛的火苗永不熄滅！日前隆重舉行「茄苳同幼社第三屆與第四屆交接典禮」。在充滿溫暖與榮耀的氛圍中，小社員們接下象徵服務精神的接力棒，不僅展現了知恩報恩的品格，更向長期扶持同幼社成長的竹女國際同濟會表達最深切的感謝。典禮上，特別安排了精彩的活動影像回顧，帶領大家重溫過去一整年閃閃發亮的服務足跡。從開學時熱情迎接小一新生入學、發起充滿愛心的發票捐贈活動，到走出校園、邁向大舞台——在巨城童玩節中化身活力四射的「小關主」，以及在巨城反菸拒檳反霸凌宣導活動中擔任正義的小關主。這群小小志工用純真的笑容與專業的表現，將正能量散播到社會各個角落。同幼社孩子們的蛻變與成長，要特別感謝竹女同濟會阿姨們長期的資源支持與溫暖陪伴，讓孩子從小學會「施比受更有福」。隨著第四屆同幼社正式啟航，茄苳的小小志工們將帶著這份愛與感謝，繼續用行動溫暖這一「茄」！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>獨一無二的家</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>在我們每個人的生活中，家庭難免會遇到大大小小的波折。如同課堂上同學們分享的日常經驗：或許是父母下班後因疲累而為了分擔家務起爭執，又或是突發狀況導致家人無法按時接送。面對這些情境，我們首先要學習的，是能理解家中成員的需求或困境，覺察自己的應對方式與感受。當我們試著換位思考，體會家人背後的辛勞與無奈時，也要回過頭來審視自己的情緒——我們是感到生氣、無助，還是已經能冷靜看待，甚至感到「因為一起解決了事情而開心」？此外，隨著生活的推進，每個家庭都會面臨大環境或內部的變動。我們需要培養內在的韌性，能因應家庭可預期或不可預期的轉變，以健康、正向的態度面對家庭改變所產生的壓力或挑戰。當遇到突發狀況時，與其抱怨，不如轉念思考，主動與家人一起「捲起袖子曬衣服」，或是體諒家人的難處並尋求如親友協助等替代方案。黑板上寫著：「我家的事，我的事。」家庭教育的核心在於同理與陪伴。當我們能以包容的心理解家人，並用積極的態度共同面對難題時，那些看似沉重的壓力，終將轉化為凝聚親情的支持力量，讓家成為彼此最堅強的後盾。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>一場專屬孩子的畢業典禮~「種」有驚喜主題闖關</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>孩子是這場夏日盛會的小主人自己籌劃的畢業典禮活動，邀請家人一起來學校體驗學校的主題學習區活動，更了解孩子平時如何在遊戲中探究與學習。種子遊戲點點名(種子遊戲):在生活中，孩子自己發明各種種子遊戲，讓種子有了一百種玩法。種子小精靈(種子創作):利用種子創作出獨一無二的種子藝術作品潤餅DIY(種子種植):大家一起研究如何孵出和市售一樣脆甜可口的豆芽菜，親子一起完成好吃的豆芽菜潤餅</x:t>
+  </x:si>
+  <x:si>
+    <x:t>風城瘋酷英展翼飛翔！本校六年級畢業生展現雙語硬實力，通過率勇破 55%。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>風城瘋酷英展翼飛翔！本校六年級畢業生展現雙語硬實力，通過率勇破 55% ！【新竹訊】 鳳凰花開、驪歌響起的初夏時節，本校六年級畢業生在踏出校門前，為自己的國小學習生涯增添了一份最閃耀的畢業禮物！在校方與英語教學團隊的積極推動下，今年六年級全體畢業生挑戰新竹市教育處「風城瘋酷英」官方認證系列賽事，在「口說達人」與「打歌學英文比賽」中捷報頻傳。校長高興地宣布，本校六年級學生的整體通過率高達 55%，大幅刷新歷年紀錄，展現出茄苳學子驚人的雙語素養與自主學習動能！📈 勇闖口說與打歌雙賽事：通過率高達 55% 奠定雙語自信校長特別強調，本次「風城瘋酷英」的成果極具指標性意義。在沒有密集補習與高壓灌輸的情境下，全校竟有超過五成五（55%）的六年級畢業生成功通過官方嚴格的標準認證。這項數據不僅是對孩子們英語能力的實質肯定，更印證了學校長期深耕「素養導向教學」與數位賦能的正確方向。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茄苳國小戶外教育-公車行</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>今天早晨，天空雖然飄著綿綿細雨，但茄苳國小六甲的孩子們毫不畏懼，在畢業前夕踏出校園，展開一場特別的戶外教育活動，目標是體驗「搭乘公車」。班傑明·富蘭克林曾說：「告訴我，我會忘記；教導我，我會記得；讓我參與，我才會真正學到。」這句話，在孩子們親身等候公車的過程中得到了完美的驗證。為了這趟預定的行程，孩子們事先精準查詢了公車到站時間並提早出發。當天細雨連綿，大家一邊撐著傘，一邊在站牌前耐心守候。在習慣以車代步的新竹，沒有了汽車隨到隨走的便利，這場長長的等待確實考驗著大家的耐心。然而，孩子們非但沒有絲毫埋怨，反而興致高昂地在細雨中輕聲閒聊，無比享受這份獨特的初體驗。終於，公車緩緩靠站，孩子們禮貌地舉手示意，並在車輛停妥後，依序刷悠遊卡或投幣上車。一路上，大家一邊雀躍地交流，一邊專注地留意著車內的站名顯示器。當接近目的地時，孩子們主動按下單人下車鈴提醒司機，展現出良好的搭車禮儀與主動性。雖然雨天是非預期的插曲，但這趟公車之旅卻讓茄苳的孩子真實體會了通勤的日常。當大夥兒順利抵達簡餐店，吃著熱騰騰的飯菜時，這份與同學並肩克服風雨、齊心體驗的珍貴回憶，早已比任何珍饈美味都更加令人滿足~</x:t>
+  </x:si>
+  <x:si>
+    <x:t>有品-性平教育(共讀《蝴蝶朵朵》　學會保護自己、勇敢說出來)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為了提升學生的自我保護意識，培養尊重身體界線與正確求助的觀念，三甲透過繪本《蝴蝶朵朵》進行閱讀教學，引導學生在溫暖、安全的學習氛圍中，認識身體自主權，建立保護自己的能力。課堂一開始，教師帶領學生共讀《蝴蝶朵朵》，陪伴孩子一步步認識故事中的人物心情與遭遇，並透過提問與討論，引導學生思考：「當感到不舒服時，可以怎麼做？」「遇到害怕或困擾的事情，可以向誰求助？」學生在分享中逐漸理解，每個人的身體都應該受到尊重，沒有人可以隨意碰觸自己的身體。閱讀過程中，教師也和學生一起討論身體界線的重要性，認識安全與不安全的接觸，並建立「勇敢拒絕、立即離開、信任求助」的觀念。學生踴躍分享生活中的經驗，學習辨別讓自己感到安心或不舒服的情境，也知道遇到問題時，不必獨自承受，可以向父母、老師或其他值得信任的大人尋求協助。課程最後，學生以心得分享的方式表達自己的想法，許多孩子表示，透過故事更加了解保護自己的重要性，也知道遇到困難時要勇敢說出來，不要因為害怕或不好意思而把事情藏在心裡。透過《蝴蝶朵朵》的閱讀與討論，孩子不僅培養了尊重自己與他人的態度，也建立了自我保護與正確求助的觀念，期盼每位學生都能在安全、友善的環境中健康成長，擁有保護自己與關懷他人的力量。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026根與芽--海洋驚喜箱課程(3)：探索海底花園，一起守護美麗珊瑚</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026/06/05為了培養學生關心海洋環境與生態保育的觀念，三甲特別結合珍古德基金會海洋保育計畫及台達電文教基金會課程，帶領學生展開一場精彩的珊瑚探索之旅，從認識珊瑚到了解保育行動，讓愛護海洋的種子在孩子心中慢慢萌芽。第一節課中，學生先認識珊瑚的基本知識，了解珊瑚其實是由許多小小的珊瑚蟲共同組成，並學習珊瑚適合生長在溫暖、乾淨、陽光充足且水質良好的海域。課堂中也介紹了珊瑚白化的原因，以及目前科學家進行的珊瑚復育工作，讓學生知道人類可以透過研究與保育行動，協助受損的海洋生態逐漸恢復。在討論活動中，孩子們踴躍分享自己可以為海洋做的事情，包括減少使用一次性塑膠製品、不亂丟垃圾、做好資源回收、節約用水，以及向家人宣導海洋保育的重要性。學生發現，即使只是生活中的一個小小改變，也能成為守護海洋的一份力量。第二節課則透過精彩的珊瑚生態影片，帶領學生欣賞海底世界豐富多樣的生命景象，近距離觀察各種美麗的珊瑚與海洋生物。接著，學生學習使用「珊瑚色階卡」，練習判斷珊瑚的健康狀況，了解科學家如何透過顏色變化監測珊瑚是否受到環境壓力或發生白化現象。最後的分享活動中，學生紛紛發表自己的觀察與學習心得，不少孩子表示，原本以為珊瑚只是海底的石頭，現在才知道牠們是珍貴的生命，也是許多海洋生物的重要家園。透過這次課程，學生不僅獲得豐富的海洋知識，更建立了珍惜自然、守護環境的責任感，期待未來能以實際行動共同守護美麗的藍色海洋。</x:t>
+  </x:si>
+  <x:si>
     <x:t>茄苳國小生態博覽會圓滿落幕，見證孩子最棒的素養學習</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>茄苳國小</x:t>
   </x:si>
   <x:si>
     <x:t>2026-06-11</x:t>
   </x:si>
   <x:si>
     <x:t>感謝老天爺給我們這麼棒的天氣，茄苳國小的生態博覽會圓滿落幕！今天，整座校園變成了最生動的素養教室！這個活動不僅是一場豐富學生學習經歷的視覺、觸覺、嗅覺…等與知識盛宴，更是孩子們實踐生態學習與人文關懷的重要場所。透過親身體驗，茄苳國小培養了學生的環境意識與可持續發展的價值觀，為他們未來走入社會、貢獻環境奠定了最積極的基礎，讓環境共好共生，每個人都是厲害的生態環保小尖兵。</x:t>
   </x:si>
   <x:si>
     <x:t>雨後天青的畢業禮物！茄苳國小生態博覽會—學長姊用「五感」傳承綠色感動</x:t>
   </x:si>
   <x:si>
     <x:t>今天的是茄苳國小一年一度的「生態博覽會」！天氣很好，雨後天青，有點陽光有點雲，溫度剛剛好，很適合戶外活動，茄苳的生態博覽會不僅是全校學弟妹們認識校園樹木、蝴蝶與昆蟲的絕佳機會，更是由即將畢業的學長姊們親自一手策劃的「畢業代表作」，展現了極具意義的同儕共學與素養導向學習模式。感謝瓊月老師的指導，六年級的帶著全校孩子透過五感，聞一聞檸檬桉葉子的味道、摸一摸各種樹的樹皮之粗糙或光滑；分辨樺斑蝶喜歡的馬利筋、茄苳樹是否有公母之分？台灣欒樹羽狀葉，鳳凰木巨大樹型也有許多小動物及昆蟲需要它。光臘樹的樹幹被獨角仙留下食痕，青剛櫟開始冒出了小小果實…不只如此，學長姐還準備了趣味十足的QA問答和闖關體驗，讓九個跨年段的混齡小隊一起參與學習，考驗了學長姐的解說、提問設計及評量。透過這樣的多元學習，學生們不僅獲得了課本上無法提供的珍貴體驗，更在心中種下了對自然環境的敬畏與珍惜。</x:t>
   </x:si>
   <x:si>
     <x:t>本土語也走數位風</x:t>
   </x:si>
   <x:si>
     <x:t>用科技點亮閩語課: 師生攜手共創數位學習體驗
 你心目中的閩語課是什麼樣子呢?在亭靜老師的帶領下，今天的閩語課不只是紙本學習，本土語言與科技交融,為孩子們打造更有趣、更具互動性的學習環境。利用padlet等數位工具，老師一對多即時收集學生的想法和創意，於是土本語不再只是跟一個你兩個你有關，在這個教室裡，閩語跟每個你都有關。
 師生們透過螢幕彼此交流，用不同的方式呈現對閩語文化的理解和想像，看著全班專注的神情，觀課者也能完全感受到整個教室對學習的熱忱和好奇心。閩語大變身，透過數位工具的輔助，我們將閩語課變得更有創意和吸引力，希望在推廣本土語的同時，我們也為孩子們開啟通往語文世界的大門。</x:t>
   </x:si>
   <x:si>
     <x:t>小暑吃芒果</x:t>
   </x:si>
   <x:si>
@@ -886,117 +1266,81 @@
   <x:si>
     <x:t>114交通安全教育分享</x:t>
   </x:si>
   <x:si>
     <x:t>2026-01-31</x:t>
   </x:si>
   <x:si>
     <x:t>這學期的交通安全課程主題是與孩子日常經驗最密切相關的「乘車安全」。課程內容參考自交通部「168交通安全入口網」之宣導資訊，透過法規說明與影像輔助，引導學生建立保護自我的正確觀念。課程的教學重點，在於釐清並建立三項核心的乘車規範：「未滿十二歲不得坐前座」： 依據道路交通安全規則向學生說明兒童必須乘坐於小型車之後座。這不僅是法規要求，更是為了避開前座安全氣囊爆開時對孩童造成的潛在衝擊風險。「檢視身高，善用增高墊」： 雖然法規強制使用安全座椅的年齡為四歲以下，但特別針對一年級學生的身形發展進行說明。依據168入口網的建議，若孩童繫上安全帶時會「勒到脖子」，代表身高尚未達標，仍強烈建議持續使用「成長型座椅」或「學童用增高墊」。課堂上也特別稱讚班上目前仍堅持使用輔助座椅的同學，鼓勵大家以安全為最優先考量。「全員正確繫上安全帶」： 強調不論路程長短，車內所有乘客都必須繫好安全帶。教導學生檢查安全帶的正確位置：「帶子要橫過肩膀與胸前，不可勒到脖子；腰帶要橫跨骨盆，不可壓到肚子」，才能發揮保護作用。課堂中播放了因未繫安全帶導致乘客在車禍時被拋出車外的宣導影片。藉由影片中具體的衝擊，引導學生去觀察並思考：一條簡單的安全帶，如何在關鍵時刻成為生命的守護線。這不僅是法律的規則，更是對生命安全的重視。為了將交通安全教育落實到學生的生活中，指派了交通安全作業。這份作業讓學生與家人分享課堂所學的三大重點分享給父母及長輩，互相提醒正確的乘車習慣，共同守護每一次的出遊平安。</x:t>
   </x:si>
   <x:si>
     <x:t>114家庭教育課程分享</x:t>
   </x:si>
   <x:si>
     <x:t>這學期的家庭教育課程以「家庭的組成」的主題軸。課堂中，與學生共讀了繪本《好事成雙》。這本書的內容觸及了父母分開與家庭型態的轉變，藉由故事中角色的經歷，引導學生去觀察並思考：原來社會上的家庭樣貌其實相當多元。課程的教學重點在於讓學生理解每個人的家庭成員結構不一定相同。我們引導孩子去辨識同住家人與不同住親屬的關係 ，讓他們明白家庭的範圍很多元。在課堂上引導孩子理解不論他人的家庭組成與自己是否一致，都應抱持著尊重與理性的態度來看待這些差異。為了讓這個觀念能結合實際生活，學生與家長共同討論並完成「家庭樹」學習單，這份學習單讓學生認識親屬稱謂及家人的姓名、生日，了解自己獨一無二的家庭關係。最後一堂課程中，安排學生上台分享自己的家庭樹，藉由聆聽同學的分享，讓學生能從真實的互動中，進一步看見家庭的多元性，並學習理解與欣賞他人的家庭 。</x:t>
   </x:si>
   <x:si>
     <x:t>期末叮嚀</x:t>
   </x:si>
   <x:si>
     <x:t>2026-01-23</x:t>
   </x:si>
   <x:si>
     <x:t>寒假將至，淑玲校長於日前在校園禮堂對全校師生進行寒假宣導與叮嚀，提醒學生注意安全、健康及自主學習的重要性。宣導會上，校長強調，寒假雖是休息與放鬆的時光，但仍需保持良好生活規律與安全意識，讓假期過得充實而有意義。淑玲校長首先提醒學生注意交通安全與生活安全，尤其是在外活動時，要遵守交通規則、避免單獨外出及接觸危險物品。同時，針對寒假期間容易發生的意外事故，如滑倒、火災或用電安全等，校長特別叮囑師生提高警覺，家長也應加強照顧與指導。此外，校長也關心學生的健康管理。他建議學生保持規律作息，合理安排飲食與運動，避免熬夜及長時間使用電子產品，以維持身心健康。校長特別強調，寒假期間適度運動不僅能強健體魄，也有助於學習效率與情緒管理。在學習面向，校長鼓勵學生利用寒假進行自主學習與興趣探索，培養閱讀習慣、完成寒假作業或參與才藝發展活動，讓假期生活充滿成長與收穫。校長也提醒老師們關注學生假期作業完成情況，適時提供指導與協助，確保學習延續性。</x:t>
   </x:si>
   <x:si>
-    <x:t>期末叮嚀-兒童權利公約</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>學校於寒假前舉辦全校性宣導活動，聚焦《兒童權利公約》的核心理念與實際應用，讓師生共同了解兒童在教育、健康、休閒及表達意見等方面的基本權利。向學生說明《兒童權利公約》的內容，讓學生以生活化角度理解權利的重要性。例如，學生透過角色扮演活動，模擬如何在校園或家庭中表達意見，以及在遇到困難時尋求協助的方式。學校透過宣導活動，希望每位學生都能意識到自己的權利，也懂得尊重同儕的權益，共同營造友善、安全的校園環境。此次宣導活動不僅增進師生對《兒童權利公約》的認識，也讓學生將權利意識內化為日常行動準則。學生反映，活動生動有趣，讓他們更清楚知道如何在校園生活中保護自己，並學會尊重他人權利。校方表示，未來將持續透過各項教育活動，深化兒童權利教育，確保每位學生都能在安全、尊重與關懷的環境中成長。</x:t>
   </x:si>
   <x:si>
-    <x:t>期末叮嚀-防治人口販運</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>為保障學生寒假期間的安全，今日對全校師生進行了一場有關兒童防治人口販運的宣導活動，影片播放及互動問答等方式，提升學生自我保護與危機警覺能力。寒假期間學生多外出遊玩或參加各類活動，易成為不法分子覬覦的對象，因此宣導教育刻不容緩。首先介紹了人口販運的常見手法，包括誘騙、假工作、假活動及網路交友陷阱等，並提醒學生不要輕易相信陌生人的承諾。隨後播放案例影片，生動呈現不法分子可能採取的手法，讓學生能具體了解風險所在。特別強調，遇到可疑情況應立即告知父母、老師或撥打相關求助電話，例如 113 兒童保護專線，保障自身安全。期望學生將所學知識運用於日常生活，學會保護自己，遠離人口販運及各類危害。透過此次寒假宣導，師生不僅學到寶貴的防護知識，也增強了寒假期間自我保護的警覺性，為學生打造更安全的學習與生活環境。</x:t>
   </x:si>
   <x:si>
-    <x:t>期末叮嚀-自殺防治</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>為提升學生及教職員對兒童與青少年自殺防治的認識，本校於寒假前進行全校宣導活動，提醒師生關注心理健康，並提供相關防護知識與資源。校方表示，寒假期間雖然學生離開校園，但心理健康議題仍需持續關注，因此舉辦此次宣導活動，希望讓每位師生都能具備及早察覺危險訊號的能力。首先向學生介紹青少年自殺的常見警訊，例如情緒低落、社交退縮、表達無助或放棄等行為，並強調「及早尋求協助」的重要性。活動中，學生也學習如何關心身邊的同儕，適時傾聽、陪伴，並鼓勵同學在發現異常情況時，勇於向師長或專業輔導人員求助。</x:t>
   </x:si>
   <x:si>
     <x:t>期末叮嚀-兒少性剝薛</x:t>
   </x:si>
   <x:si>
     <x:t>為強化學生自我保護意識，本校於寒假前對全校師生進行「兒少性剝削防護」宣導活動，旨在提升學生對性侵害防範的知識及應對能力。活動由學校輔導室與外聘專業講師合作舉辦，針對不同年齡層設計適合的教育內容，讓學生在安全、友善的環境中學習保護自己。宣導內容包括認識兒少性剝削的各種形式，如網路誘導、肢體接觸侵犯、言語騷擾等，並強調「不聽、不看、不參與」的防護原則。同時，活動也教導學生如何辨識潛在危險訊號，掌握緊急求助的方法，例如撥打兒童保護專線或向師長求助，確保遇到問題時能及時得到支援。提醒孩子在寒假期間網路活動，避免接觸不當資訊。透過此次寒假宣導，希望全校師生能建立正確的性安全觀念，增強自我保護能力，打造安全、友善的校園環境，讓每位學生都能安心學習與成長。</x:t>
   </x:si>
   <x:si>
-    <x:t>期末叮嚀-視力保健</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>為了讓師生在寒假期間維持良好視力習慣，本校於今日針對全校師生進行寒假視力保健宣導活動。提醒師生重視日常用眼保健的重要性。宣導活動中，包括保持良好的閱讀姿勢、適度休息眼睛、避免長時間使用3C產品，以及均衡飲食對視力的影響。特別提醒學生，寒假期間使用手機、平板或電腦的時間容易增加，因此更需養成使用30分鐘休息10分鐘。透過這次寒假視力保健宣導，不僅讓學生掌握正確護眼知識，也提醒教師在日常教學中關注學生視力健康。讓視力保健成為全校師生長期生活的一部分。此次活動不僅提升了師生對眼睛健康的重視，也呼籲大家在寒假期間保持良好的生活與用眼習慣，確保眼睛在假期中得到充分休息與保護，迎接新學期的學習挑戰。</x:t>
   </x:si>
   <x:si>
-    <x:t>期末叮嚀-電子菸的危害</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>「寒假網路成癮注意事項」宣導。隨著網路使用普及，學生在寒假期間使用手機、電腦及平板的時間容易增加，若缺乏自我管理，可能影響作息、學習效率及身心健康。宣導內容包括網路成癮的定義、常見徵兆以及自我調適方法。老師們提醒學生，長時間沉浸於網路遊戲、社群平台或影音娛樂，容易出現睡眠不足、注意力下降、情緒不穩定等情形。針對這些狀況，校方建議學生訂定每日上網時段、規劃休閒與運動時間，並鼓勵家長與孩子一同參與，建立良好網路使用習慣。此外，學校也特別強調若學生發現自己或同學出現網路成癮的徵兆，如無法控制上網時間、忽略課業或社交活動，應及時尋求輔導老師或家長協助。寒假是學生休息與充電的時刻，但同時也是網路使用高峰期。透過此次宣導，學校希望師生能提高警覺，建立自律與安全的上網習慣。</x:t>
   </x:si>
   <x:si>
-    <x:t>期末叮嚀-居家安全</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>提醒全校師生在假期期間注意各項生活安全。寒假期間學生多在家中活動，若缺乏安全意識，容易發生意外，因此宣導教育不可或缺。針對日常生活中的潛在危險進行示範與講解，包括廚房用火、電器安全、浴室防滑以及樓梯走道安全等。此外，特別針對冬季取暖時常見的「一氧化碳中毒」進行警示教育。老師提醒，使用瓦斯熱水器、燃氣爐或炭火取暖時，務必保持通風良好，並避免在密閉空間使用炭火，確保一氧化碳不會累積，以防發生中毒意外。如安裝一氧化碳警報器、定期檢查瓦斯設備、使用電暖器時避免覆蓋物品，以及遵守用電安全規範。師生們在宣導課程中實際操作安全檢查，並透過情境模擬加深印象，了解如何在緊急狀況下正確應變。也提醒家長協助孩子建立安全習慣，例如出門前關閉瓦斯、檢查電器是否斷電，以及告知孩子遇到異常氣味或頭暈、噁心等症狀應立即通報家長或撥打 119。透過此次宣導，學校希望師生在寒假期間能將安全意識落實於日常生活中，避免因疏忽而發生意外。透過寒假前的宣導，期待全校師生能度過一個平安、健康的假期，也為每個家庭建立更安全的居家環境。</x:t>
   </x:si>
   <x:si>
-    <x:t>期末叮嚀-藥物濫用</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>為提升全校師生對藥物濫用議題的認識與警覺，本校於寒假前夕辦理「寒假藥物濫用防制宣導活動」，透過多元方式向師生進行正確觀念宣導，期盼在假期期間建立自我保護意識，遠離毒品危害，共同營造安全、健康的校園環境。宣導內容著重於常見藥物濫用類型與迷思澄清，提醒師生新興毒品常以「糖果、咖啡包、電子菸油、白色或彩色粉末」等樣貌偽裝，容易在聚會、網路或同儕邀約中接觸，稍有不慎即可能誤觸毒害。透過實際案例說明，讓師生了解藥物濫用對身心健康、學習表現及人際關係所造成的長期影響，並強調「一次嘗試就可能成癮」的風險。活動中亦特別提醒寒假期間生活作息較為彈性，師生外出機會增加，更需提高警覺，切勿因好奇、壓力或朋友慫恿而嘗試不明物質。同時教導學生若遇到疑似藥物或不當邀約時，應勇敢拒絕並立即向師長、家長或可信任的大人求助，切勿獨自承擔或隱瞞。透過本次寒假藥物濫用防制宣導，本校期盼全校師生都能建立正確的藥物防制觀念，將拒毒意識落實於日常生活中，讓寒假成為安全、充實且健康的美好假期。</x:t>
   </x:si>
   <x:si>
-    <x:t>期末叮嚀-防溺宣導</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>為提升全校師生寒假期間的水域安全意識，本校於寒假前針對全校師生進行「防溺安全宣導」，透過系統化的宣導說明與實例提醒，強化學生對溺水風險的認識，期盼師生共同建立正確的戲水與防溺觀念，確保假期安全無虞。寒假期間天氣雖冷，但仍有學生可能因返鄉、旅遊或休閒活動接近河川、海邊、水庫及戲水池等水域。學校特別提醒師生，應避免前往無救生員、未開放或設有「禁止戲水」標誌的危險水域，並牢記「不戲水、不冒險、不單獨、不逞強」的防溺四不原則。宣導中特別強調，學生若需從事水上活動，務必在合格且有救生人員的場所進行，並穿戴救生衣或相關安全裝備。教導學生，若遇到他人溺水，切勿貿然下水施救，應善用「叫、叫、伸、拋、划」原則，立即呼救、通知大人或專業人員，並利用身邊可用物品協助救援，以保障自身安全。本次防溺宣導不僅讓學生了解正確的水域安全知識，也呼籲師長與家長於寒假期間加強關心孩子的活動動向，落實陪伴與提醒責任。學校期盼透過持續的安全教育與宣導，讓防溺觀念深植師生心中，共同守護學生生命安全，度過一個平安、健康的寒假。</x:t>
   </x:si>
   <x:si>
-    <x:t>期末叮嚀-交通安全</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>為提升全校師生於寒假期間的交通安全意識，避免意外事故發生，本校於學期結束前特別規劃「寒假交通安全宣導活動」，針對學生、教職員工進行全面性的交通安全提醒與教育，期盼大家在假期中都能平安出門、快樂返家。宣導內容以日常生活中常見的交通情境為主，包含步行、騎乘自行車、搭乘機車與汽車等注意事項。透過導師晨會、廣播宣導及海報張貼等方式，提醒師生遵守交通規則的重要性。學校特別強調「行人安全」，呼籲同學過馬路時務必走斑馬線、遵守號誌、不低頭滑手機，並注意來車動向，確保自身安全。針對騎乘自行車與機車的師生，宣導內容著重於配戴安全帽、遵守速限、不逆向行駛及不闖紅燈等正確觀念，也提醒家長切勿讓未達年齡或未具備駕照的學生騎乘機車上路，以降低交通風險。此外，寒假期間外出旅遊或返鄉人車較多，提醒師生搭乘汽車時務必繫上安全帶，並留意行車安全。考量寒假天氣較冷，宣導中特別提醒師生在清晨或傍晚外出時穿著亮色衣物，提升可見度，避免因視線不良而發生意外。透過本次寒假交通安全宣導，學校期望將安全觀念深植於全校師生心中，讓每一位成員在享受假期生活的同時，也能時時注意交通安全，共同營造平安、友善的用路環境，讓寒假成為充滿歡樂與安心的美好時光。</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>期末叮嚀-反詐騙</x:t>
   </x:si>
   <x:si>
     <x:t>本校於寒假前針對全校師生進行反詐騙宣導，提醒師生在寒假期間提高警覺，避免落入詐騙陷阱。近年來詐騙手法層出不窮，常見類型包括假冒親友借錢、網路購物詐騙、釣魚簡訊、假投資群組及假冒政府機構來電等，詐騙集團往往利用寒假期間師生作息較為彈性、網路使用頻繁的特性，增加詐騙成功的機會。學校特別提醒師生，面對來路不明的電話、簡訊或網路訊息，務必保持冷靜，多加查證，不輕信、不急著回應，更不可隨意提供個人資料或帳戶資訊。宣導中也強調「三不一要」的防詐原則：不聽信可疑訊息、不透露個資、不隨意轉帳；遇到疑似詐騙情形要立即求證。師生可向家人、師長詢問，或撥打 165 反詐騙專線進行查證，以降低受騙風險。此外，學校也提醒同學寒假期間使用網路遊戲、社群平台或線上交易時，務必選擇安全管道，避免點擊不明連結。透過本次寒假反詐騙宣導活動，期望全校師生能建立正確的防詐觀念，將防詐意識落實於日常生活中，並進一步向家人與親友宣導，共同守護校園與家庭的安全，讓大家都能度過一個安心、平安的寒假。</x:t>
   </x:si>
   <x:si>
     <x:t>茄苳國小友誼大隊接力</x:t>
   </x:si>
   <x:si>
     <x:t>期末考結束後，六甲和別班舉辦了一場友誼大隊接力。那天，全班同學都卯足了勁，每個人都使出渾身解數，為了團隊的榮譽奮力奔跑。場上，我們彼此加油打氣，互相鼓勵，那份團結合作的精神，讓整個操場都充滿了熱情。即使不是自己上場，大家也扯著嗓子，為正在跑的同學大聲吶喊，希望把力量傳遞給他們。一棒傳遞一棒，我們邁開雙腿，氣氛緊張又刺激。當最後一棒邁向終點時，我們的同學奮力衝刺，衝過終點線，贏得了勝利！那一刻，全班都沸騰了，大家興奮地大聲歡呼，分享著勝利的喜悅。這場友誼賽，不僅讓我們體驗了運動的樂趣，更讓我們體會到團結合作的重要性。即使過程再艱辛，只要大家齊心協力，就能克服困難，贏得最終的勝利！這份美好的回憶，將會一直留在我們心中。</x:t>
   </x:si>
   <x:si>
     <x:t>新竹市客家文化行旅—茄苳景觀步道工程啟用典禮</x:t>
   </x:si>
   <x:si>
     <x:t>2026-01-16</x:t>
   </x:si>
   <x:si>
     <x:t>本校太鼓社受邀於「新竹市客家文化行旅—茄苳景觀步道工程啟用典禮」中進行太鼓表演，為活動揭開熱鬧序幕。孩子們以整齊有力的鼓聲，傳遞滿滿朝氣與祝福，也為現場增添歡樂與感動。表演當天，學生們身穿整齊亮眼的服裝，精神抖擻地站上舞台。隨著鼓棒起落，節奏分明、動作一致，展現平日用心練習的成果。雖然多為低年級學生，但在鼓聲與肢體動作中，能感受到孩子們的自信與專注，每一下敲擊都充滿力量，獲得現場來賓與民眾熱烈掌聲。此次太鼓表演不僅是藝術展現，更是學生難得的學習經驗。透過參與大型活動，孩子們學習到團隊合作、遵守表演紀律，以及在公共場合勇敢表現自我。從排練到正式演出，學生彼此提醒、互相鼓勵，充分展現合作精神，也讓家長與師長看見孩子的成長與進步。活動結束後，學生們也開心地與市長及副市長合影留念，留下珍貴回憶。透過實際參與地方文化活動，孩子們不僅拓展學習視野，也加深對在地文化與公共建設的認識，讓學習走出教室、融入生活。學校未來將持續推動多元展能與藝術教育，提供學生更多舞台與實作機會，讓孩子在學習中建立自信、培養表達能力，並在成長過程中累積美好而難忘的學習經驗。</x:t>
   </x:si>
   <x:si>
     <x:t>羽球隊體驗</x:t>
   </x:si>
   <x:si>
     <x:t>為推廣運動風氣並培養學生多元興趣，本校特別規劃「羽球隊體驗活動」，邀請一至三年級學生參與，讓低年級學童在輕鬆有趣的氛圍中初步認識羽球運動。透過實際體驗與專業指導，學生不僅能接觸不同的運動項目，也有助於建立良好的運動習慣。活動由校內羽球隊教練與隊員共同帶領，依學生年齡與能力進行分組教學。課程內容包含羽球基本器材介紹、正確握拍方式、簡易揮拍動作及基本發球練習。教練以活潑生動的方式示範動作，並搭配遊戲化教學，讓學生在玩中學、學中做，現場氣氛熱絡。在體驗過程中，學生們展現高度興趣，專心聆聽教練說明，並踴躍嘗試每一項練習。即使是第一次接觸羽球的孩子，也能在教練耐心指導與學長姐的協助下，逐漸掌握揮拍技巧，成功擊中羽球，臉上洋溢著成就感與喜悅。透過分組合作與輪流練習，學生也學習到遵守規則、互相鼓勵及團隊合作的重要性。本次羽球隊體驗活動不僅讓一到三年級學生認識羽球運動的樂趣，也讓他們了解運動對身體健康的重要性。許多學生在活動結束後表示，未來希望能持續練習羽球，甚至加入羽球隊接受更完整的訓練。學校期盼透過此類體驗活動，發掘學生運動潛能，培養終身運動的良好習慣，讓孩子在健康、快樂的學習環境中成長。</x:t>
   </x:si>
@@ -12008,25806 +12352,26520 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D1839"/>
+  <x:dimension ref="A1:D1890"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="44.282054" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="46.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="4.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="10.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="255" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4" ht="20" customHeight="1">
       <x:c r="A2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D2" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4" ht="20" customHeight="1">
       <x:c r="A3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4" ht="20" customHeight="1">
       <x:c r="A4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4" ht="20" customHeight="1">
       <x:c r="A5" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="B5" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4" ht="20" customHeight="1">
       <x:c r="A6" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4" ht="20" customHeight="1">
       <x:c r="A7" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4" ht="20" customHeight="1">
       <x:c r="A8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B8" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4" ht="20" customHeight="1">
       <x:c r="A9" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4" ht="20" customHeight="1">
       <x:c r="A10" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4" ht="20" customHeight="1">
       <x:c r="A11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4" ht="20" customHeight="1">
       <x:c r="A12" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4" ht="20" customHeight="1">
       <x:c r="A13" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4" ht="20" customHeight="1">
       <x:c r="A14" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4" ht="20" customHeight="1">
       <x:c r="A15" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4" ht="20" customHeight="1">
       <x:c r="A16" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4" ht="20" customHeight="1">
       <x:c r="A17" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4" ht="20" customHeight="1">
       <x:c r="A18" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4" ht="20" customHeight="1">
       <x:c r="A19" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4" ht="20" customHeight="1">
       <x:c r="A20" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4" ht="20" customHeight="1">
       <x:c r="A21" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4" ht="20" customHeight="1">
       <x:c r="A22" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4" ht="20" customHeight="1">
       <x:c r="A23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4" ht="20" customHeight="1">
       <x:c r="A24" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4" ht="20" customHeight="1">
       <x:c r="A25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4" ht="20" customHeight="1">
       <x:c r="A26" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4" ht="20" customHeight="1">
       <x:c r="A27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4" ht="20" customHeight="1">
       <x:c r="A28" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4" ht="20" customHeight="1">
       <x:c r="A29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4" ht="20" customHeight="1">
       <x:c r="A30" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4" ht="20" customHeight="1">
       <x:c r="A31" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4" ht="20" customHeight="1">
       <x:c r="A32" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4" ht="20" customHeight="1">
       <x:c r="A33" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4" ht="20" customHeight="1">
       <x:c r="A34" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4" ht="20" customHeight="1">
       <x:c r="A35" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4" ht="20" customHeight="1">
       <x:c r="A36" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4" ht="20" customHeight="1">
       <x:c r="A37" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4" ht="20" customHeight="1">
       <x:c r="A38" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4" ht="20" customHeight="1">
       <x:c r="A39" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4" ht="20" customHeight="1">
       <x:c r="A40" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4" ht="20" customHeight="1">
       <x:c r="A41" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4" ht="20" customHeight="1">
       <x:c r="A42" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4" ht="20" customHeight="1">
       <x:c r="A43" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4" ht="20" customHeight="1">
       <x:c r="A44" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4" ht="20" customHeight="1">
       <x:c r="A45" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4" ht="20" customHeight="1">
       <x:c r="A46" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4" ht="20" customHeight="1">
       <x:c r="A47" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4" ht="20" customHeight="1">
       <x:c r="A48" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4" ht="20" customHeight="1">
       <x:c r="A49" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4" ht="20" customHeight="1">
       <x:c r="A50" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4" ht="20" customHeight="1">
       <x:c r="A51" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4" ht="20" customHeight="1">
       <x:c r="A52" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4" ht="20" customHeight="1">
       <x:c r="A53" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4" ht="20" customHeight="1">
       <x:c r="A54" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="B54" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4" ht="20" customHeight="1">
       <x:c r="A55" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4" ht="20" customHeight="1">
       <x:c r="A56" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4" ht="20" customHeight="1">
       <x:c r="A57" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4" ht="20" customHeight="1">
       <x:c r="A58" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4" ht="20" customHeight="1">
       <x:c r="A59" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B59" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4" ht="20" customHeight="1">
       <x:c r="A60" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4" ht="20" customHeight="1">
       <x:c r="A61" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4" ht="20" customHeight="1">
       <x:c r="A62" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4" ht="20" customHeight="1">
       <x:c r="A63" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4" ht="20" customHeight="1">
       <x:c r="A64" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4" ht="20" customHeight="1">
       <x:c r="A65" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4" ht="20" customHeight="1">
       <x:c r="A66" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4" ht="20" customHeight="1">
       <x:c r="A67" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4" ht="20" customHeight="1">
       <x:c r="A68" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4" ht="20" customHeight="1">
       <x:c r="A69" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4" ht="20" customHeight="1">
       <x:c r="A70" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4" ht="20" customHeight="1">
       <x:c r="A71" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4" ht="20" customHeight="1">
       <x:c r="A72" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4" ht="20" customHeight="1">
       <x:c r="A73" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4" ht="20" customHeight="1">
       <x:c r="A74" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4" ht="20" customHeight="1">
       <x:c r="A75" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4" ht="20" customHeight="1">
       <x:c r="A76" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4" ht="20" customHeight="1">
       <x:c r="A77" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4" ht="20" customHeight="1">
       <x:c r="A78" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4" ht="20" customHeight="1">
       <x:c r="A79" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4" ht="20" customHeight="1">
       <x:c r="A80" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4" ht="20" customHeight="1">
       <x:c r="A81" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4" ht="20" customHeight="1">
       <x:c r="A82" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4" ht="20" customHeight="1">
       <x:c r="A83" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:4" ht="20" customHeight="1">
       <x:c r="A84" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4" ht="20" customHeight="1">
       <x:c r="A85" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4" ht="20" customHeight="1">
       <x:c r="A86" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4" ht="20" customHeight="1">
       <x:c r="A87" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4" ht="20" customHeight="1">
       <x:c r="A88" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4" ht="20" customHeight="1">
       <x:c r="A89" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4" ht="20" customHeight="1">
       <x:c r="A90" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4" ht="20" customHeight="1">
       <x:c r="A91" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4" ht="20" customHeight="1">
       <x:c r="A92" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4" ht="20" customHeight="1">
       <x:c r="A93" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:4" ht="20" customHeight="1">
       <x:c r="A94" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:4" ht="20" customHeight="1">
       <x:c r="A95" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:4" ht="20" customHeight="1">
       <x:c r="A96" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:4" ht="20" customHeight="1">
       <x:c r="A97" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:4" ht="20" customHeight="1">
       <x:c r="A98" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:4" ht="20" customHeight="1">
       <x:c r="A99" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:4" ht="20" customHeight="1">
       <x:c r="A100" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:4" ht="20" customHeight="1">
       <x:c r="A101" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:4" ht="20" customHeight="1">
       <x:c r="A102" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:4" ht="20" customHeight="1">
       <x:c r="A103" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:4" ht="20" customHeight="1">
       <x:c r="A104" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:4" ht="20" customHeight="1">
       <x:c r="A105" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:4" ht="20" customHeight="1">
       <x:c r="A106" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:4" ht="20" customHeight="1">
       <x:c r="A107" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:4" ht="20" customHeight="1">
       <x:c r="A108" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:4" ht="20" customHeight="1">
       <x:c r="A109" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:4" ht="20" customHeight="1">
       <x:c r="A110" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:4" ht="20" customHeight="1">
       <x:c r="A111" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:4" ht="20" customHeight="1">
       <x:c r="A112" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:4" ht="20" customHeight="1">
       <x:c r="A113" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:4" ht="20" customHeight="1">
       <x:c r="A114" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:4" ht="20" customHeight="1">
       <x:c r="A115" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:4" ht="20" customHeight="1">
       <x:c r="A116" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:4" ht="20" customHeight="1">
       <x:c r="A117" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:4" ht="20" customHeight="1">
       <x:c r="A118" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:4" ht="20" customHeight="1">
       <x:c r="A119" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:4" ht="20" customHeight="1">
       <x:c r="A120" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:4" ht="20" customHeight="1">
       <x:c r="A121" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:4" ht="20" customHeight="1">
       <x:c r="A122" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="B122" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:4" ht="20" customHeight="1">
       <x:c r="A123" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:4" ht="20" customHeight="1">
       <x:c r="A124" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:4" ht="20" customHeight="1">
       <x:c r="A125" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:4" ht="20" customHeight="1">
       <x:c r="A126" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:4" ht="20" customHeight="1">
       <x:c r="A127" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:4" ht="20" customHeight="1">
       <x:c r="A128" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:4" ht="20" customHeight="1">
       <x:c r="A129" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:4" ht="20" customHeight="1">
       <x:c r="A130" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:4" ht="20" customHeight="1">
       <x:c r="A131" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:4" ht="20" customHeight="1">
       <x:c r="A132" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:4" ht="20" customHeight="1">
       <x:c r="A133" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:4" ht="20" customHeight="1">
       <x:c r="A134" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:4" ht="20" customHeight="1">
       <x:c r="A135" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:4" ht="20" customHeight="1">
       <x:c r="A136" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:4" ht="20" customHeight="1">
       <x:c r="A137" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:4" ht="20" customHeight="1">
       <x:c r="A138" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:4" ht="20" customHeight="1">
       <x:c r="A139" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:4" ht="20" customHeight="1">
       <x:c r="A140" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:4" ht="20" customHeight="1">
       <x:c r="A141" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:4" ht="20" customHeight="1">
       <x:c r="A142" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:4" ht="20" customHeight="1">
       <x:c r="A143" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:4" ht="20" customHeight="1">
       <x:c r="A144" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:4" ht="20" customHeight="1">
       <x:c r="A145" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:4" ht="20" customHeight="1">
       <x:c r="A146" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:4" ht="20" customHeight="1">
       <x:c r="A147" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:4" ht="20" customHeight="1">
       <x:c r="A148" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:4" ht="20" customHeight="1">
       <x:c r="A149" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:4" ht="20" customHeight="1">
       <x:c r="A150" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:4" ht="20" customHeight="1">
       <x:c r="A151" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:4" ht="20" customHeight="1">
       <x:c r="A152" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:4" ht="20" customHeight="1">
       <x:c r="A153" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:4" ht="20" customHeight="1">
       <x:c r="A154" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:4" ht="20" customHeight="1">
       <x:c r="A155" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:4" ht="20" customHeight="1">
       <x:c r="A156" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:4" ht="20" customHeight="1">
       <x:c r="A157" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:4" ht="20" customHeight="1">
       <x:c r="A158" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:4" ht="20" customHeight="1">
       <x:c r="A159" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:4" ht="20" customHeight="1">
       <x:c r="A160" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:4" ht="20" customHeight="1">
       <x:c r="A161" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:4" ht="20" customHeight="1">
       <x:c r="A162" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:4" ht="20" customHeight="1">
       <x:c r="A163" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:4" ht="20" customHeight="1">
       <x:c r="A164" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:4" ht="20" customHeight="1">
       <x:c r="A165" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:4" ht="20" customHeight="1">
       <x:c r="A166" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:4" ht="20" customHeight="1">
       <x:c r="A167" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:4" ht="20" customHeight="1">
       <x:c r="A168" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:4" ht="20" customHeight="1">
       <x:c r="A169" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:4" ht="20" customHeight="1">
       <x:c r="A170" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:4" ht="20" customHeight="1">
       <x:c r="A171" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:4" ht="20" customHeight="1">
       <x:c r="A172" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:4" ht="20" customHeight="1">
       <x:c r="A173" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:4" ht="20" customHeight="1">
       <x:c r="A174" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:4" ht="20" customHeight="1">
       <x:c r="A175" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:4" ht="20" customHeight="1">
       <x:c r="A176" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:4" ht="20" customHeight="1">
       <x:c r="A177" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:4" ht="20" customHeight="1">
       <x:c r="A178" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:4" ht="20" customHeight="1">
       <x:c r="A179" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:4" ht="20" customHeight="1">
       <x:c r="A180" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:4" ht="20" customHeight="1">
       <x:c r="A181" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:4" ht="20" customHeight="1">
       <x:c r="A182" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:4" ht="20" customHeight="1">
       <x:c r="A183" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:4" ht="20" customHeight="1">
       <x:c r="A184" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B184" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C184" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:4" ht="20" customHeight="1">
       <x:c r="A185" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:4" ht="20" customHeight="1">
       <x:c r="A186" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:4" ht="20" customHeight="1">
       <x:c r="A187" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:4" ht="20" customHeight="1">
       <x:c r="A188" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:4" ht="20" customHeight="1">
       <x:c r="A189" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:4" ht="20" customHeight="1">
       <x:c r="A190" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:4" ht="20" customHeight="1">
       <x:c r="A191" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:4" ht="20" customHeight="1">
       <x:c r="A192" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:4" ht="20" customHeight="1">
       <x:c r="A193" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:4" ht="20" customHeight="1">
       <x:c r="A194" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="B194" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C194" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:4" ht="20" customHeight="1">
       <x:c r="A195" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="B195" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C195" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:4" ht="20" customHeight="1">
       <x:c r="A196" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="B196" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C196" s="0" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:4" ht="20" customHeight="1">
       <x:c r="A197" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="B197" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C197" s="0" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:4" ht="20" customHeight="1">
       <x:c r="A198" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:4" ht="20" customHeight="1">
       <x:c r="A199" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:4" ht="20" customHeight="1">
       <x:c r="A200" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:4" ht="20" customHeight="1">
       <x:c r="A201" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
         <x:v>453</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:4" ht="20" customHeight="1">
       <x:c r="A202" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:4" ht="20" customHeight="1">
       <x:c r="A203" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:4" ht="20" customHeight="1">
       <x:c r="A204" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:4" ht="20" customHeight="1">
       <x:c r="A205" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:4" ht="20" customHeight="1">
       <x:c r="A206" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="D206" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:4" ht="20" customHeight="1">
       <x:c r="A207" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:4" ht="20" customHeight="1">
       <x:c r="A208" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:4" ht="20" customHeight="1">
       <x:c r="A209" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:4" ht="20" customHeight="1">
       <x:c r="A210" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:4" ht="20" customHeight="1">
       <x:c r="A211" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:4" ht="20" customHeight="1">
       <x:c r="A212" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:4" ht="20" customHeight="1">
       <x:c r="A213" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:4" ht="20" customHeight="1">
       <x:c r="A214" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D214" s="1" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:4" ht="20" customHeight="1">
       <x:c r="A215" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:4" ht="20" customHeight="1">
       <x:c r="A216" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:4" ht="20" customHeight="1">
       <x:c r="A217" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:4" ht="20" customHeight="1">
       <x:c r="A218" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:4" ht="20" customHeight="1">
       <x:c r="A219" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:4" ht="20" customHeight="1">
       <x:c r="A220" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:4" ht="20" customHeight="1">
       <x:c r="A221" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:4" ht="20" customHeight="1">
       <x:c r="A222" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:4" ht="20" customHeight="1">
       <x:c r="A223" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:4" ht="20" customHeight="1">
       <x:c r="A224" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:4" ht="20" customHeight="1">
       <x:c r="A225" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:4" ht="20" customHeight="1">
       <x:c r="A226" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:4" ht="20" customHeight="1">
       <x:c r="A227" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:4" ht="20" customHeight="1">
       <x:c r="A228" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:4" ht="20" customHeight="1">
       <x:c r="A229" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:4" ht="20" customHeight="1">
       <x:c r="A230" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:4" ht="20" customHeight="1">
       <x:c r="A231" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:4" ht="20" customHeight="1">
       <x:c r="A232" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:4" ht="20" customHeight="1">
       <x:c r="A233" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:4" ht="20" customHeight="1">
       <x:c r="A234" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:4" ht="20" customHeight="1">
       <x:c r="A235" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:4" ht="20" customHeight="1">
       <x:c r="A236" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D236" s="1" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:4" ht="20" customHeight="1">
       <x:c r="A237" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:4" ht="20" customHeight="1">
       <x:c r="A238" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:4" ht="20" customHeight="1">
       <x:c r="A239" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:4" ht="20" customHeight="1">
       <x:c r="A240" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:4" ht="20" customHeight="1">
       <x:c r="A241" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:4" ht="20" customHeight="1">
       <x:c r="A242" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:4" ht="20" customHeight="1">
       <x:c r="A243" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:4" ht="20" customHeight="1">
       <x:c r="A244" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:4" ht="20" customHeight="1">
       <x:c r="A245" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:4" ht="20" customHeight="1">
       <x:c r="A246" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:4" ht="20" customHeight="1">
       <x:c r="A247" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:4" ht="20" customHeight="1">
       <x:c r="A248" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:4" ht="20" customHeight="1">
       <x:c r="A249" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:4" ht="20" customHeight="1">
       <x:c r="A250" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:4" ht="20" customHeight="1">
       <x:c r="A251" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:4" ht="20" customHeight="1">
       <x:c r="A252" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:4" ht="20" customHeight="1">
       <x:c r="A253" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:4" ht="20" customHeight="1">
       <x:c r="A254" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:4" ht="20" customHeight="1">
       <x:c r="A255" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:4" ht="20" customHeight="1">
       <x:c r="A256" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:4" ht="20" customHeight="1">
       <x:c r="A257" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:4" ht="20" customHeight="1">
       <x:c r="A258" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:4" ht="20" customHeight="1">
       <x:c r="A259" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:4" ht="20" customHeight="1">
       <x:c r="A260" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:4" ht="20" customHeight="1">
       <x:c r="A261" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:4" ht="20" customHeight="1">
       <x:c r="A262" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:4" ht="20" customHeight="1">
       <x:c r="A263" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:4" ht="20" customHeight="1">
       <x:c r="A264" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:4" ht="20" customHeight="1">
       <x:c r="A265" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:4" ht="20" customHeight="1">
       <x:c r="A266" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:4" ht="20" customHeight="1">
       <x:c r="A267" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:4" ht="20" customHeight="1">
       <x:c r="A268" s="0" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="B268" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C268" s="0" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D268" s="1" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:4" ht="20" customHeight="1">
       <x:c r="A269" s="0" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="B269" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C269" s="0" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>586</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:4" ht="20" customHeight="1">
       <x:c r="A270" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D270" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:4" ht="20" customHeight="1">
       <x:c r="A271" s="0" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="B271" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C271" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="B271" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C271" s="0" t="s">
+      <x:c r="D271" s="1" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:4" ht="20" customHeight="1">
       <x:c r="A272" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="B272" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C272" s="0" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:4" ht="20" customHeight="1">
       <x:c r="A273" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:4" ht="20" customHeight="1">
       <x:c r="A274" s="0" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="B274" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C274" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="B274" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:4" ht="20" customHeight="1">
       <x:c r="A275" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:4" ht="20" customHeight="1">
       <x:c r="A276" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:4" ht="20" customHeight="1">
       <x:c r="A277" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:4" ht="20" customHeight="1">
       <x:c r="A278" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:4" ht="20" customHeight="1">
       <x:c r="A279" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:4" ht="20" customHeight="1">
       <x:c r="A280" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:4" ht="20" customHeight="1">
       <x:c r="A281" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:4" ht="20" customHeight="1">
       <x:c r="A282" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:4" ht="20" customHeight="1">
       <x:c r="A283" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:4" ht="20" customHeight="1">
       <x:c r="A284" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:4" ht="20" customHeight="1">
       <x:c r="A285" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:4" ht="20" customHeight="1">
       <x:c r="A286" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:4" ht="20" customHeight="1">
       <x:c r="A287" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:4" ht="20" customHeight="1">
       <x:c r="A288" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:4" ht="20" customHeight="1">
       <x:c r="A289" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:4" ht="20" customHeight="1">
       <x:c r="A290" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:4" ht="20" customHeight="1">
       <x:c r="A291" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:4" ht="20" customHeight="1">
       <x:c r="A292" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:4" ht="20" customHeight="1">
       <x:c r="A293" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:4" ht="20" customHeight="1">
       <x:c r="A294" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:4" ht="20" customHeight="1">
       <x:c r="A295" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:4" ht="20" customHeight="1">
       <x:c r="A296" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:4" ht="20" customHeight="1">
       <x:c r="A297" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:4" ht="20" customHeight="1">
       <x:c r="A298" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:4" ht="20" customHeight="1">
       <x:c r="A299" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="B299" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C299" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="B299" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:4" ht="20" customHeight="1">
       <x:c r="A300" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:4" ht="20" customHeight="1">
       <x:c r="A301" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:4" ht="20" customHeight="1">
       <x:c r="A302" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D302" s="1" t="s">
         <x:v>679</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:4" ht="20" customHeight="1">
       <x:c r="A303" s="0" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="B303" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C303" s="0" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D303" s="1" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:4" ht="20" customHeight="1">
       <x:c r="A304" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:4" ht="20" customHeight="1">
       <x:c r="A305" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:4" ht="20" customHeight="1">
       <x:c r="A306" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:4" ht="20" customHeight="1">
       <x:c r="A307" s="0" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="B307" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C307" s="0" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="D307" s="1" t="s">
         <x:v>690</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:4" ht="20" customHeight="1">
       <x:c r="A308" s="0" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="B308" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C308" s="0" t="s">
         <x:v>692</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>682</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:4" ht="20" customHeight="1">
       <x:c r="A309" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:4" ht="20" customHeight="1">
       <x:c r="A310" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:4" ht="20" customHeight="1">
       <x:c r="A311" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D311" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:4" ht="20" customHeight="1">
       <x:c r="A312" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="D312" s="1" t="s">
         <x:v>700</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:4" ht="20" customHeight="1">
       <x:c r="A313" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D313" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:4" ht="20" customHeight="1">
       <x:c r="A314" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D314" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:4" ht="20" customHeight="1">
       <x:c r="A315" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D315" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:4" ht="20" customHeight="1">
       <x:c r="A316" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D316" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:4" ht="20" customHeight="1">
       <x:c r="A317" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D317" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:4" ht="20" customHeight="1">
       <x:c r="A318" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D318" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:4" ht="20" customHeight="1">
       <x:c r="A319" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D319" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:4" ht="20" customHeight="1">
       <x:c r="A320" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D320" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:4" ht="20" customHeight="1">
       <x:c r="A321" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D321" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:4" ht="20" customHeight="1">
       <x:c r="A322" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D322" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:4" ht="20" customHeight="1">
       <x:c r="A323" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D323" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:4" ht="20" customHeight="1">
       <x:c r="A324" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D324" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:4" ht="20" customHeight="1">
       <x:c r="A325" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D325" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:4" ht="20" customHeight="1">
       <x:c r="A326" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D326" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:4" ht="20" customHeight="1">
       <x:c r="A327" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D327" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:4" ht="20" customHeight="1">
       <x:c r="A328" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D328" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:4" ht="20" customHeight="1">
       <x:c r="A329" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D329" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:4" ht="20" customHeight="1">
       <x:c r="A330" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D330" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:4" ht="20" customHeight="1">
       <x:c r="A331" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D331" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:4" ht="20" customHeight="1">
       <x:c r="A332" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D332" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:4" ht="20" customHeight="1">
       <x:c r="A333" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D333" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:4" ht="20" customHeight="1">
       <x:c r="A334" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="D334" s="1" t="s">
         <x:v>743</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:4" ht="20" customHeight="1">
       <x:c r="A335" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D335" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:4" ht="20" customHeight="1">
       <x:c r="A336" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D336" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:4" ht="20" customHeight="1">
       <x:c r="A337" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D337" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:4" ht="20" customHeight="1">
       <x:c r="A338" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D338" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:4" ht="20" customHeight="1">
       <x:c r="A339" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D339" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:4" ht="20" customHeight="1">
       <x:c r="A340" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D340" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:4" ht="20" customHeight="1">
       <x:c r="A341" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D341" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:4" ht="20" customHeight="1">
       <x:c r="A342" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D342" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:4" ht="20" customHeight="1">
       <x:c r="A343" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D343" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:4" ht="20" customHeight="1">
       <x:c r="A344" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D344" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:4" ht="20" customHeight="1">
       <x:c r="A345" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D345" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:4" ht="20" customHeight="1">
       <x:c r="A346" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D346" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:4" ht="20" customHeight="1">
       <x:c r="A347" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D347" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:4" ht="20" customHeight="1">
       <x:c r="A348" s="0" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="B348" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C348" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D348" s="1" t="s">
         <x:v>776</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:4" ht="20" customHeight="1">
       <x:c r="A349" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D349" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:4" ht="20" customHeight="1">
       <x:c r="A350" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D350" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:4" ht="20" customHeight="1">
       <x:c r="A351" s="0" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="B351" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C351" s="0" t="s">
         <x:v>782</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>766</x:v>
       </x:c>
       <x:c r="D351" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:4" ht="20" customHeight="1">
       <x:c r="A352" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D352" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:4" ht="20" customHeight="1">
       <x:c r="A353" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D353" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:4" ht="20" customHeight="1">
       <x:c r="A354" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D354" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:4" ht="20" customHeight="1">
       <x:c r="A355" s="0" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="B355" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C355" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="B355" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D355" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:4" ht="20" customHeight="1">
       <x:c r="A356" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D356" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:4" ht="20" customHeight="1">
       <x:c r="A357" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D357" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:4" ht="20" customHeight="1">
       <x:c r="A358" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D358" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:4" ht="20" customHeight="1">
       <x:c r="A359" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D359" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:4" ht="20" customHeight="1">
       <x:c r="A360" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D360" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:4" ht="20" customHeight="1">
       <x:c r="A361" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D361" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:4" ht="20" customHeight="1">
       <x:c r="A362" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D362" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:4" ht="20" customHeight="1">
       <x:c r="A363" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D363" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:4" ht="20" customHeight="1">
       <x:c r="A364" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="D364" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:4" ht="20" customHeight="1">
       <x:c r="A365" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="D365" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:4" ht="20" customHeight="1">
       <x:c r="A366" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="D366" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:4" ht="20" customHeight="1">
       <x:c r="A367" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="D367" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:4" ht="20" customHeight="1">
       <x:c r="A368" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D368" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:4" ht="20" customHeight="1">
       <x:c r="A369" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D369" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:4" ht="20" customHeight="1">
       <x:c r="A370" s="0" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="B370" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C370" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="B370" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D370" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:4" ht="20" customHeight="1">
       <x:c r="A371" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D371" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:4" ht="20" customHeight="1">
       <x:c r="A372" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D372" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:4" ht="20" customHeight="1">
       <x:c r="A373" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D373" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:4" ht="20" customHeight="1">
       <x:c r="A374" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D374" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:4" ht="20" customHeight="1">
       <x:c r="A375" s="0" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="B375" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C375" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="B375" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D375" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:4" ht="20" customHeight="1">
       <x:c r="A376" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D376" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:4" ht="20" customHeight="1">
       <x:c r="A377" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D377" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:4" ht="20" customHeight="1">
       <x:c r="A378" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D378" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:4" ht="20" customHeight="1">
       <x:c r="A379" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D379" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:4" ht="20" customHeight="1">
       <x:c r="A380" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="B380" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C380" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="B380" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D380" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:4" ht="20" customHeight="1">
       <x:c r="A381" s="0" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="B381" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C381" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="B381" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D381" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:4" ht="20" customHeight="1">
       <x:c r="A382" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D382" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:4" ht="20" customHeight="1">
       <x:c r="A383" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D383" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:4" ht="20" customHeight="1">
       <x:c r="A384" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D384" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:4" ht="20" customHeight="1">
       <x:c r="A385" s="0" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="B385" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C385" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
-      <x:c r="B385" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D385" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:4" ht="20" customHeight="1">
       <x:c r="A386" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D386" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:4" ht="20" customHeight="1">
       <x:c r="A387" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D387" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>863</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:4" ht="20" customHeight="1">
       <x:c r="A388" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D388" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:4" ht="20" customHeight="1">
       <x:c r="A389" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D389" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:4" ht="20" customHeight="1">
       <x:c r="A390" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D390" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:4" ht="20" customHeight="1">
       <x:c r="A391" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D391" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:4" ht="20" customHeight="1">
       <x:c r="A392" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D392" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:4" ht="20" customHeight="1">
       <x:c r="A393" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D393" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:4" ht="20" customHeight="1">
       <x:c r="A394" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D394" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:4" ht="20" customHeight="1">
       <x:c r="A395" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D395" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:4" ht="20" customHeight="1">
       <x:c r="A396" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D396" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>882</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:4" ht="20" customHeight="1">
       <x:c r="A397" s="0" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="B397" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C397" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
-      <x:c r="B397" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D397" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:4" ht="20" customHeight="1">
       <x:c r="A398" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D398" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:4" ht="20" customHeight="1">
       <x:c r="A399" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D399" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:4" ht="20" customHeight="1">
       <x:c r="A400" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D400" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:4" ht="20" customHeight="1">
       <x:c r="A401" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D401" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:4" ht="20" customHeight="1">
       <x:c r="A402" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D402" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:4" ht="20" customHeight="1">
       <x:c r="A403" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D403" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:4" ht="20" customHeight="1">
       <x:c r="A404" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D404" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:4" ht="20" customHeight="1">
       <x:c r="A405" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D405" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:4" ht="20" customHeight="1">
       <x:c r="A406" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D406" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:4" ht="20" customHeight="1">
       <x:c r="A407" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D407" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:4" ht="20" customHeight="1">
       <x:c r="A408" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D408" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:4" ht="20" customHeight="1">
       <x:c r="A409" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="D409" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:4" ht="20" customHeight="1">
       <x:c r="A410" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="D410" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:4" ht="20" customHeight="1">
       <x:c r="A411" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="D411" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>912</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:4" ht="20" customHeight="1">
       <x:c r="A412" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="D412" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:4" ht="20" customHeight="1">
       <x:c r="A413" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="D413" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:4" ht="20" customHeight="1">
       <x:c r="A414" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D414" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:4" ht="20" customHeight="1">
       <x:c r="A415" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D415" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:4" ht="20" customHeight="1">
       <x:c r="A416" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D416" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:4" ht="20" customHeight="1">
       <x:c r="A417" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D417" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:4" ht="20" customHeight="1">
       <x:c r="A418" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D418" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:4" ht="20" customHeight="1">
       <x:c r="A419" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D419" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:4" ht="20" customHeight="1">
       <x:c r="A420" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="D420" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:4" ht="20" customHeight="1">
       <x:c r="A421" s="0" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="D421" s="1" t="s">
         <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:4" ht="20" customHeight="1">
       <x:c r="A422" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="D422" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:4" ht="20" customHeight="1">
       <x:c r="A423" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="D423" s="1" t="s">
         <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:4" ht="20" customHeight="1">
       <x:c r="A424" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="D424" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:4" ht="20" customHeight="1">
       <x:c r="A425" s="0" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="D425" s="1" t="s">
         <x:v>941</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:4" ht="20" customHeight="1">
       <x:c r="A426" s="0" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="B426" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C426" s="0" t="s">
         <x:v>943</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>941</x:v>
       </x:c>
       <x:c r="D426" s="1" t="s">
         <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:4" ht="20" customHeight="1">
       <x:c r="A427" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D427" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:4" ht="20" customHeight="1">
       <x:c r="A428" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D428" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:4" ht="20" customHeight="1">
       <x:c r="A429" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D429" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:4" ht="20" customHeight="1">
       <x:c r="A430" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D430" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:4" ht="20" customHeight="1">
       <x:c r="A431" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D431" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:4" ht="20" customHeight="1">
       <x:c r="A432" s="0" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="B432" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C432" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="D432" s="1" t="s">
         <x:v>954</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>955</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:4" ht="20" customHeight="1">
       <x:c r="A433" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="B433" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C433" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="D433" s="1" t="s">
         <x:v>956</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:4" ht="20" customHeight="1">
       <x:c r="A434" s="0" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="B434" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C434" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="D434" s="1" t="s">
         <x:v>958</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:4" ht="20" customHeight="1">
       <x:c r="A435" s="0" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="B435" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C435" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="D435" s="1" t="s">
         <x:v>960</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:4" ht="20" customHeight="1">
       <x:c r="A436" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D436" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:4" ht="20" customHeight="1">
       <x:c r="A437" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D437" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>964</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:4" ht="20" customHeight="1">
       <x:c r="A438" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D438" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:4" ht="20" customHeight="1">
       <x:c r="A439" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D439" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:4" ht="20" customHeight="1">
       <x:c r="A440" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D440" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:4" ht="20" customHeight="1">
       <x:c r="A441" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D441" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:4" ht="20" customHeight="1">
       <x:c r="A442" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D442" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:4" ht="20" customHeight="1">
       <x:c r="A443" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D443" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:4" ht="20" customHeight="1">
       <x:c r="A444" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D444" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:4" ht="20" customHeight="1">
       <x:c r="A445" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D445" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:4" ht="20" customHeight="1">
       <x:c r="A446" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D446" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>981</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:4" ht="20" customHeight="1">
       <x:c r="A447" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="D447" s="1" t="s">
         <x:v>983</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:4" ht="20" customHeight="1">
       <x:c r="A448" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D448" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:4" ht="20" customHeight="1">
       <x:c r="A449" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D449" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:4" ht="20" customHeight="1">
       <x:c r="A450" s="0" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="B450" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C450" s="0" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="D450" s="1" t="s">
         <x:v>991</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:4" ht="20" customHeight="1">
       <x:c r="A451" s="0" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="B451" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C451" s="0" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="D451" s="1" t="s">
         <x:v>993</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:4" ht="20" customHeight="1">
       <x:c r="A452" s="0" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="B452" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C452" s="0" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="D452" s="1" t="s">
         <x:v>995</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:4" ht="20" customHeight="1">
       <x:c r="A453" s="0" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="B453" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C453" s="0" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="D453" s="1" t="s">
         <x:v>998</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:4" ht="20" customHeight="1">
       <x:c r="A454" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="B454" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C454" s="0" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="D454" s="1" t="s">
         <x:v>1000</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1001</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:4" ht="20" customHeight="1">
       <x:c r="A455" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="B455" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C455" s="0" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="D455" s="1" t="s">
         <x:v>1002</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:4" ht="20" customHeight="1">
       <x:c r="A456" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="B456" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C456" s="0" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="D456" s="1" t="s">
         <x:v>1004</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:4" ht="20" customHeight="1">
       <x:c r="A457" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D457" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:4" ht="20" customHeight="1">
       <x:c r="A458" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D458" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:4" ht="20" customHeight="1">
       <x:c r="A459" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D459" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:4" ht="20" customHeight="1">
       <x:c r="A460" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D460" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1010</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:4" ht="20" customHeight="1">
       <x:c r="A461" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D461" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:4" ht="20" customHeight="1">
       <x:c r="A462" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D462" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:4" ht="20" customHeight="1">
       <x:c r="A463" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="D463" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:4" ht="20" customHeight="1">
       <x:c r="A464" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="D464" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:4" ht="20" customHeight="1">
       <x:c r="A465" s="0" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="B465" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C465" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="D465" s="1" t="s">
         <x:v>1023</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:4" ht="20" customHeight="1">
       <x:c r="A466" s="0" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="B466" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C466" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="D466" s="1" t="s">
         <x:v>1025</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:4" ht="20" customHeight="1">
       <x:c r="A467" s="0" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="B467" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C467" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="D467" s="1" t="s">
         <x:v>1027</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:4" ht="20" customHeight="1">
       <x:c r="A468" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D468" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:4" ht="20" customHeight="1">
       <x:c r="A469" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D469" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:4" ht="20" customHeight="1">
       <x:c r="A470" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="D470" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:4" ht="20" customHeight="1">
       <x:c r="A471" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D471" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:4" ht="20" customHeight="1">
       <x:c r="A472" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D472" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1041</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:4" ht="20" customHeight="1">
       <x:c r="A473" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D473" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:4" ht="20" customHeight="1">
       <x:c r="A474" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D474" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1045</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:4" ht="20" customHeight="1">
       <x:c r="A475" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="D475" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:4" ht="20" customHeight="1">
       <x:c r="A476" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D476" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:4" ht="20" customHeight="1">
       <x:c r="A477" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D477" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:4" ht="20" customHeight="1">
       <x:c r="A478" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D478" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:4" ht="20" customHeight="1">
       <x:c r="A479" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D479" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:4" ht="20" customHeight="1">
       <x:c r="A480" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D480" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:4" ht="20" customHeight="1">
       <x:c r="A481" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D481" s="1" t="s">
         <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:4" ht="20" customHeight="1">
       <x:c r="A482" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D482" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:4" ht="20" customHeight="1">
       <x:c r="A483" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="B483" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C483" s="0" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="D483" s="1" t="s">
         <x:v>1064</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1065</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:4" ht="20" customHeight="1">
       <x:c r="A484" s="0" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="B484" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C484" s="0" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="D484" s="1" t="s">
         <x:v>1066</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:4" ht="20" customHeight="1">
       <x:c r="A485" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D485" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:4" ht="20" customHeight="1">
       <x:c r="A486" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D486" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:4" ht="20" customHeight="1">
       <x:c r="A487" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="D487" s="1" t="s">
         <x:v>1073</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1076</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:4" ht="20" customHeight="1">
       <x:c r="A488" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D488" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:4" ht="20" customHeight="1">
       <x:c r="A489" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D489" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:4" ht="20" customHeight="1">
       <x:c r="A490" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D490" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1079</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:4" ht="20" customHeight="1">
       <x:c r="A491" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D491" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:4" ht="20" customHeight="1">
       <x:c r="A492" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D492" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1083</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:4" ht="20" customHeight="1">
       <x:c r="A493" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D493" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:4" ht="20" customHeight="1">
       <x:c r="A494" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D494" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1088</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:4" ht="20" customHeight="1">
       <x:c r="A495" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D495" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:4" ht="20" customHeight="1">
       <x:c r="A496" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="D496" s="1" t="s">
         <x:v>1093</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:4" ht="20" customHeight="1">
       <x:c r="A497" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D497" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:4" ht="20" customHeight="1">
       <x:c r="A498" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D498" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:4" ht="20" customHeight="1">
       <x:c r="A499" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D499" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1097</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:4" ht="20" customHeight="1">
       <x:c r="A500" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D500" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1099</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:4" ht="20" customHeight="1">
       <x:c r="A501" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D501" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:4" ht="20" customHeight="1">
       <x:c r="A502" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D502" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:4" ht="20" customHeight="1">
       <x:c r="A503" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D503" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1106</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:4" ht="20" customHeight="1">
       <x:c r="A504" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D504" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:4" ht="20" customHeight="1">
       <x:c r="A505" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D505" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:4" ht="20" customHeight="1">
       <x:c r="A506" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D506" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1112</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:4" ht="20" customHeight="1">
       <x:c r="A507" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D507" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1115</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:4" ht="20" customHeight="1">
       <x:c r="A508" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D508" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1117</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:4" ht="20" customHeight="1">
       <x:c r="A509" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D509" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1119</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:4" ht="20" customHeight="1">
       <x:c r="A510" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D510" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1121</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:4" ht="20" customHeight="1">
       <x:c r="A511" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D511" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:4" ht="20" customHeight="1">
       <x:c r="A512" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D512" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1125</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:4" ht="20" customHeight="1">
       <x:c r="A513" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D513" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1127</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:4" ht="20" customHeight="1">
       <x:c r="A514" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D514" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1129</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:4" ht="20" customHeight="1">
       <x:c r="A515" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D515" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1131</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:4" ht="20" customHeight="1">
       <x:c r="A516" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D516" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1133</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:4" ht="20" customHeight="1">
       <x:c r="A517" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D517" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1135</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:4" ht="20" customHeight="1">
       <x:c r="A518" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D518" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1137</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:4" ht="20" customHeight="1">
       <x:c r="A519" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D519" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:4" ht="20" customHeight="1">
       <x:c r="A520" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D520" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:4" ht="20" customHeight="1">
       <x:c r="A521" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D521" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1142</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:4" ht="20" customHeight="1">
       <x:c r="A522" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="D522" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1145</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:4" ht="20" customHeight="1">
       <x:c r="A523" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="D523" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1147</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:4" ht="20" customHeight="1">
       <x:c r="A524" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="D524" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1149</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:4" ht="20" customHeight="1">
       <x:c r="A525" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="D525" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1152</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:4" ht="20" customHeight="1">
       <x:c r="A526" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="D526" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1155</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:4" ht="20" customHeight="1">
       <x:c r="A527" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="D527" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:4" ht="20" customHeight="1">
       <x:c r="A528" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="D528" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1159</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:4" ht="20" customHeight="1">
       <x:c r="A529" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D529" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1162</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:4" ht="20" customHeight="1">
       <x:c r="A530" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D530" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:4" ht="20" customHeight="1">
       <x:c r="A531" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
+        <x:v>1166</x:v>
+      </x:c>
+      <x:c r="D531" s="1" t="s">
         <x:v>1167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:4" ht="20" customHeight="1">
       <x:c r="A532" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="D532" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:4" ht="20" customHeight="1">
       <x:c r="A533" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="D533" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:4" ht="20" customHeight="1">
       <x:c r="A534" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="D534" s="1" t="s">
         <x:v>1174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1179</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:4" ht="20" customHeight="1">
       <x:c r="A535" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="D535" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:4" ht="20" customHeight="1">
       <x:c r="A536" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="D536" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1180</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:4" ht="20" customHeight="1">
       <x:c r="A537" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="D537" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1183</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:4" ht="20" customHeight="1">
       <x:c r="A538" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="D538" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1185</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:4" ht="20" customHeight="1">
       <x:c r="A539" s="0" t="s">
+        <x:v>1186</x:v>
+      </x:c>
+      <x:c r="B539" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C539" s="0" t="s">
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="D539" s="1" t="s">
         <x:v>1188</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1189</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:4" ht="20" customHeight="1">
       <x:c r="A540" s="0" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="B540" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C540" s="0" t="s">
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="D540" s="1" t="s">
         <x:v>1190</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1191</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:4" ht="20" customHeight="1">
       <x:c r="A541" s="0" t="s">
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="B541" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C541" s="0" t="s">
         <x:v>1192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1174</x:v>
       </x:c>
       <x:c r="D541" s="1" t="s">
         <x:v>1193</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:4" ht="20" customHeight="1">
       <x:c r="A542" s="0" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="D542" s="1" t="s">
         <x:v>1195</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:4" ht="20" customHeight="1">
       <x:c r="A543" s="0" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="D543" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:4" ht="20" customHeight="1">
       <x:c r="A544" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="D544" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:4" ht="20" customHeight="1">
       <x:c r="A545" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="D545" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1203</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:4" ht="20" customHeight="1">
       <x:c r="A546" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="D546" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1205</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:4" ht="20" customHeight="1">
       <x:c r="A547" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="D547" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1207</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:4" ht="20" customHeight="1">
       <x:c r="A548" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="D548" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1209</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:4" ht="20" customHeight="1">
       <x:c r="A549" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="D549" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1211</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:4" ht="20" customHeight="1">
       <x:c r="A550" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="D550" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1214</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:4" ht="20" customHeight="1">
       <x:c r="A551" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D551" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:4" ht="20" customHeight="1">
       <x:c r="A552" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D552" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:4" ht="20" customHeight="1">
       <x:c r="A553" s="0" t="s">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="B553" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C553" s="0" t="s">
         <x:v>1216</x:v>
       </x:c>
-      <x:c r="B553" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D553" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1221</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:4" ht="20" customHeight="1">
       <x:c r="A554" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="D554" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1224</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:4" ht="20" customHeight="1">
       <x:c r="A555" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="D555" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1227</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:4" ht="20" customHeight="1">
       <x:c r="A556" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="D556" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1230</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:4" ht="20" customHeight="1">
       <x:c r="A557" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="D557" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1230</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:4" ht="20" customHeight="1">
       <x:c r="A558" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="D558" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1232</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:4" ht="20" customHeight="1">
       <x:c r="A559" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="D559" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1235</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:4" ht="20" customHeight="1">
       <x:c r="A560" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D560" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1238</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:4" ht="20" customHeight="1">
       <x:c r="A561" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D561" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:4" ht="20" customHeight="1">
       <x:c r="A562" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D562" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:4" ht="20" customHeight="1">
       <x:c r="A563" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D563" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1244</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:4" ht="20" customHeight="1">
       <x:c r="A564" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D564" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:4" ht="20" customHeight="1">
       <x:c r="A565" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D565" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1248</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:4" ht="20" customHeight="1">
       <x:c r="A566" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D566" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1250</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:4" ht="20" customHeight="1">
       <x:c r="A567" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D567" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1252</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:4" ht="20" customHeight="1">
       <x:c r="A568" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D568" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1254</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:4" ht="20" customHeight="1">
       <x:c r="A569" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D569" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1256</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:4" ht="20" customHeight="1">
       <x:c r="A570" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D570" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1258</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:4" ht="20" customHeight="1">
       <x:c r="A571" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D571" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1259</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:4" ht="20" customHeight="1">
       <x:c r="A572" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D572" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:4" ht="20" customHeight="1">
       <x:c r="A573" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D573" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:4" ht="20" customHeight="1">
       <x:c r="A574" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D574" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1263</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:4" ht="20" customHeight="1">
       <x:c r="A575" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D575" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:4" ht="20" customHeight="1">
       <x:c r="A576" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D576" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1267</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:4" ht="20" customHeight="1">
       <x:c r="A577" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D577" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1268</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:4" ht="20" customHeight="1">
       <x:c r="A578" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="D578" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1271</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:4" ht="20" customHeight="1">
       <x:c r="A579" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="D579" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1274</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:4" ht="20" customHeight="1">
       <x:c r="A580" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="D580" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:4" ht="20" customHeight="1">
       <x:c r="A581" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="D581" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1279</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:4" ht="20" customHeight="1">
       <x:c r="A582" s="0" t="s">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c r="B582" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C582" s="0" t="s">
         <x:v>1276</x:v>
       </x:c>
-      <x:c r="B582" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D582" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1281</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:4" ht="20" customHeight="1">
       <x:c r="A583" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D583" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1284</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:4" ht="20" customHeight="1">
       <x:c r="A584" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D584" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1286</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:4" ht="20" customHeight="1">
       <x:c r="A585" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D585" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1288</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:4" ht="20" customHeight="1">
       <x:c r="A586" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D586" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1290</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:4" ht="20" customHeight="1">
       <x:c r="A587" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D587" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:4" ht="20" customHeight="1">
       <x:c r="A588" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D588" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1294</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:4" ht="20" customHeight="1">
       <x:c r="A589" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D589" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:4" ht="20" customHeight="1">
       <x:c r="A590" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D590" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:4" ht="20" customHeight="1">
       <x:c r="A591" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D591" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:4" ht="20" customHeight="1">
       <x:c r="A592" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D592" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1302</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:4" ht="20" customHeight="1">
       <x:c r="A593" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D593" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1304</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:4" ht="20" customHeight="1">
       <x:c r="A594" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D594" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:4" ht="20" customHeight="1">
       <x:c r="A595" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D595" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1308</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:4" ht="20" customHeight="1">
       <x:c r="A596" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D596" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1308</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:4" ht="20" customHeight="1">
       <x:c r="A597" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D597" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1311</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:4" ht="20" customHeight="1">
       <x:c r="A598" s="0" t="s">
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="B598" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C598" s="0" t="s">
+        <x:v>1283</x:v>
+      </x:c>
+      <x:c r="D598" s="1" t="s">
         <x:v>1311</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1312</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:4" ht="20" customHeight="1">
       <x:c r="A599" s="0" t="s">
         <x:v>1313</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D599" s="1" t="s">
         <x:v>1314</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:4" ht="20" customHeight="1">
       <x:c r="A600" s="0" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D600" s="1" t="s">
         <x:v>1316</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:4" ht="20" customHeight="1">
       <x:c r="A601" s="0" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="D601" s="1" t="s">
-        <x:v>1318</x:v>
+        <x:v>1319</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:4" ht="20" customHeight="1">
       <x:c r="A602" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="D602" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1322</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:4" ht="20" customHeight="1">
       <x:c r="A603" s="0" t="s">
+        <x:v>1323</x:v>
+      </x:c>
+      <x:c r="B603" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C603" s="0" t="s">
         <x:v>1321</x:v>
       </x:c>
-      <x:c r="B603" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D603" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1324</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:4" ht="20" customHeight="1">
       <x:c r="A604" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="D604" s="1" t="s">
-        <x:v>1325</x:v>
+        <x:v>1326</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:4" ht="20" customHeight="1">
       <x:c r="A605" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="D605" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1328</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:4" ht="20" customHeight="1">
       <x:c r="A606" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="D606" s="1" t="s">
-        <x:v>1329</x:v>
+        <x:v>1330</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:4" ht="20" customHeight="1">
       <x:c r="A607" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="D607" s="1" t="s">
-        <x:v>1331</x:v>
+        <x:v>1333</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:4" ht="20" customHeight="1">
       <x:c r="A608" s="0" t="s">
+        <x:v>1334</x:v>
+      </x:c>
+      <x:c r="B608" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C608" s="0" t="s">
         <x:v>1332</x:v>
       </x:c>
-      <x:c r="B608" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D608" s="1" t="s">
-        <x:v>1333</x:v>
+        <x:v>1335</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:4" ht="20" customHeight="1">
       <x:c r="A609" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="D609" s="1" t="s">
         <x:v>1335</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:4" ht="20" customHeight="1">
       <x:c r="A610" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="D610" s="1" t="s">
-        <x:v>1337</x:v>
+        <x:v>1338</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:4" ht="20" customHeight="1">
       <x:c r="A611" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="D611" s="1" t="s">
         <x:v>1340</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:4" ht="20" customHeight="1">
       <x:c r="A612" s="0" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D612" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1343</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:4" ht="20" customHeight="1">
       <x:c r="A613" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D613" s="1" t="s">
-        <x:v>1344</x:v>
+        <x:v>1345</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:4" ht="20" customHeight="1">
       <x:c r="A614" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D614" s="1" t="s">
         <x:v>1346</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:4" ht="20" customHeight="1">
       <x:c r="A615" s="0" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="B615" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C615" s="0" t="s">
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="D615" s="1" t="s">
         <x:v>1347</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1348</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:4" ht="20" customHeight="1">
       <x:c r="A616" s="0" t="s">
+        <x:v>1348</x:v>
+      </x:c>
+      <x:c r="B616" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C616" s="0" t="s">
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="D616" s="1" t="s">
         <x:v>1349</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1351</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:4" ht="20" customHeight="1">
       <x:c r="A617" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="D617" s="1" t="s">
         <x:v>1350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1353</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:4" ht="20" customHeight="1">
       <x:c r="A618" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D618" s="1" t="s">
-        <x:v>1355</x:v>
+        <x:v>1352</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:4" ht="20" customHeight="1">
       <x:c r="A619" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D619" s="1" t="s">
-        <x:v>1357</x:v>
+        <x:v>1354</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:4" ht="20" customHeight="1">
       <x:c r="A620" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="D620" s="1" t="s">
-        <x:v>1359</x:v>
+        <x:v>1357</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:4" ht="20" customHeight="1">
       <x:c r="A621" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="D621" s="1" t="s">
-        <x:v>1361</x:v>
+        <x:v>1359</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:4" ht="20" customHeight="1">
       <x:c r="A622" s="0" t="s">
+        <x:v>1360</x:v>
+      </x:c>
+      <x:c r="B622" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C622" s="0" t="s">
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="D622" s="1" t="s">
         <x:v>1362</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1364</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:4" ht="20" customHeight="1">
       <x:c r="A623" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="D623" s="1" t="s">
-        <x:v>1366</x:v>
+        <x:v>1364</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:4" ht="20" customHeight="1">
       <x:c r="A624" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="D624" s="1" t="s">
-        <x:v>1369</x:v>
+        <x:v>1366</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:4" ht="20" customHeight="1">
       <x:c r="A625" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="D625" s="1" t="s">
-        <x:v>1372</x:v>
+        <x:v>1368</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:4" ht="20" customHeight="1">
       <x:c r="A626" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="D626" s="1" t="s">
-        <x:v>1374</x:v>
+        <x:v>1370</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:4" ht="20" customHeight="1">
       <x:c r="A627" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="D627" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1373</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:4" ht="20" customHeight="1">
       <x:c r="A628" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="D628" s="1" t="s">
-        <x:v>1378</x:v>
+        <x:v>1375</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:4" ht="20" customHeight="1">
       <x:c r="A629" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="D629" s="1" t="s">
-        <x:v>1380</x:v>
+        <x:v>1377</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:4" ht="20" customHeight="1">
       <x:c r="A630" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="D630" s="1" t="s">
-        <x:v>1382</x:v>
+        <x:v>1379</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:4" ht="20" customHeight="1">
       <x:c r="A631" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="D631" s="1" t="s">
-        <x:v>1384</x:v>
+        <x:v>1381</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:4" ht="20" customHeight="1">
       <x:c r="A632" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="D632" s="1" t="s">
-        <x:v>1386</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:4" ht="20" customHeight="1">
       <x:c r="A633" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="D633" s="1" t="s">
-        <x:v>1388</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:4" ht="20" customHeight="1">
       <x:c r="A634" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="D634" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1387</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:4" ht="20" customHeight="1">
       <x:c r="A635" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="D635" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1387</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:4" ht="20" customHeight="1">
       <x:c r="A636" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="D636" s="1" t="s">
-        <x:v>1395</x:v>
+        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:4" ht="20" customHeight="1">
       <x:c r="A637" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="D637" s="1" t="s">
-        <x:v>1397</x:v>
+        <x:v>1392</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:4" ht="20" customHeight="1">
       <x:c r="A638" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
+        <x:v>1383</x:v>
+      </x:c>
+      <x:c r="D638" s="1" t="s">
         <x:v>1394</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1399</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:4" ht="20" customHeight="1">
       <x:c r="A639" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="D639" s="1" t="s">
-        <x:v>1401</x:v>
+        <x:v>1396</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:4" ht="20" customHeight="1">
       <x:c r="A640" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="D640" s="1" t="s">
-        <x:v>1401</x:v>
+        <x:v>1398</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:4" ht="20" customHeight="1">
       <x:c r="A641" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="D641" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:4" ht="20" customHeight="1">
       <x:c r="A642" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="D642" s="1" t="s">
-        <x:v>1405</x:v>
+        <x:v>1403</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:4" ht="20" customHeight="1">
       <x:c r="A643" s="0" t="s">
+        <x:v>1404</x:v>
+      </x:c>
+      <x:c r="B643" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="D643" s="1" t="s">
         <x:v>1406</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1407</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:4" ht="20" customHeight="1">
       <x:c r="A644" s="0" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="B644" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C644" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="D644" s="1" t="s">
         <x:v>1408</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1409</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:4" ht="20" customHeight="1">
       <x:c r="A645" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="D645" s="1" t="s">
         <x:v>1411</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:4" ht="20" customHeight="1">
       <x:c r="A646" s="0" t="s">
         <x:v>1412</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="D646" s="1" t="s">
-        <x:v>1413</x:v>
+        <x:v>1414</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:4" ht="20" customHeight="1">
       <x:c r="A647" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="D647" s="1" t="s">
-        <x:v>1414</x:v>
+        <x:v>1416</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:4" ht="20" customHeight="1">
       <x:c r="A648" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="D648" s="1" t="s">
-        <x:v>1415</x:v>
+        <x:v>1419</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:4" ht="20" customHeight="1">
       <x:c r="A649" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="D649" s="1" t="s">
-        <x:v>1417</x:v>
+        <x:v>1421</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:4" ht="20" customHeight="1">
       <x:c r="A650" s="0" t="s">
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="B650" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C650" s="0" t="s">
         <x:v>1418</x:v>
       </x:c>
-      <x:c r="B650" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D650" s="1" t="s">
-        <x:v>1420</x:v>
+        <x:v>1423</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:4" ht="20" customHeight="1">
       <x:c r="A651" s="0" t="s">
+        <x:v>1424</x:v>
+      </x:c>
+      <x:c r="B651" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C651" s="0" t="s">
         <x:v>1418</x:v>
       </x:c>
-      <x:c r="B651" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D651" s="1" t="s">
-        <x:v>1420</x:v>
+        <x:v>1425</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:4" ht="20" customHeight="1">
       <x:c r="A652" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="D652" s="1" t="s">
-        <x:v>1422</x:v>
+        <x:v>1427</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:4" ht="20" customHeight="1">
       <x:c r="A653" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="D653" s="1" t="s">
-        <x:v>1424</x:v>
+        <x:v>1429</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:4" ht="20" customHeight="1">
       <x:c r="A654" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="D654" s="1" t="s">
-        <x:v>1427</x:v>
+        <x:v>1432</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:4" ht="20" customHeight="1">
       <x:c r="A655" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="D655" s="1" t="s">
-        <x:v>1429</x:v>
+        <x:v>1434</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:4" ht="20" customHeight="1">
       <x:c r="A656" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="D656" s="1" t="s">
-        <x:v>1431</x:v>
+        <x:v>1436</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:4" ht="20" customHeight="1">
       <x:c r="A657" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="D657" s="1" t="s">
-        <x:v>1433</x:v>
+        <x:v>1438</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:4" ht="20" customHeight="1">
       <x:c r="A658" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="D658" s="1" t="s">
-        <x:v>1436</x:v>
+        <x:v>1440</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:4" ht="20" customHeight="1">
       <x:c r="A659" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="D659" s="1" t="s">
-        <x:v>1438</x:v>
+        <x:v>1442</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:4" ht="20" customHeight="1">
       <x:c r="A660" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="D660" s="1" t="s">
-        <x:v>1440</x:v>
+        <x:v>1444</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:4" ht="20" customHeight="1">
       <x:c r="A661" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="D661" s="1" t="s">
-        <x:v>1442</x:v>
+        <x:v>1446</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:4" ht="20" customHeight="1">
       <x:c r="A662" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="D662" s="1" t="s">
-        <x:v>1444</x:v>
+        <x:v>1449</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:4" ht="20" customHeight="1">
       <x:c r="A663" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="D663" s="1" t="s">
-        <x:v>1446</x:v>
+        <x:v>1451</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:4" ht="20" customHeight="1">
       <x:c r="A664" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
         <x:v>1448</x:v>
       </x:c>
       <x:c r="D664" s="1" t="s">
-        <x:v>1449</x:v>
+        <x:v>1453</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:4" ht="20" customHeight="1">
       <x:c r="A665" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
         <x:v>1448</x:v>
       </x:c>
       <x:c r="D665" s="1" t="s">
-        <x:v>1451</x:v>
+        <x:v>1455</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:4" ht="20" customHeight="1">
       <x:c r="A666" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
         <x:v>1448</x:v>
       </x:c>
       <x:c r="D666" s="1" t="s">
-        <x:v>1453</x:v>
+        <x:v>1457</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:4" ht="20" customHeight="1">
       <x:c r="A667" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="D667" s="1" t="s">
-        <x:v>1455</x:v>
+        <x:v>1460</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:4" ht="20" customHeight="1">
       <x:c r="A668" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="D668" s="1" t="s">
-        <x:v>1458</x:v>
+        <x:v>1462</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:4" ht="20" customHeight="1">
       <x:c r="A669" s="0" t="s">
+        <x:v>1463</x:v>
+      </x:c>
+      <x:c r="B669" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C669" s="0" t="s">
         <x:v>1459</x:v>
       </x:c>
-      <x:c r="B669" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D669" s="1" t="s">
-        <x:v>1461</x:v>
+        <x:v>1464</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:4" ht="20" customHeight="1">
       <x:c r="A670" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="D670" s="1" t="s">
-        <x:v>1464</x:v>
+        <x:v>1466</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:4" ht="20" customHeight="1">
       <x:c r="A671" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="D671" s="1" t="s">
-        <x:v>1466</x:v>
+        <x:v>1468</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:4" ht="20" customHeight="1">
       <x:c r="A672" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="D672" s="1" t="s">
-        <x:v>1467</x:v>
+        <x:v>1470</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:4" ht="20" customHeight="1">
       <x:c r="A673" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="D673" s="1" t="s">
-        <x:v>1469</x:v>
+        <x:v>1473</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:4" ht="20" customHeight="1">
       <x:c r="A674" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="D674" s="1" t="s">
-        <x:v>1470</x:v>
+        <x:v>1475</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:4" ht="20" customHeight="1">
       <x:c r="A675" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="D675" s="1" t="s">
-        <x:v>1471</x:v>
+        <x:v>1478</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:4" ht="20" customHeight="1">
       <x:c r="A676" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D676" s="1" t="s">
-        <x:v>1472</x:v>
+        <x:v>1481</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:4" ht="20" customHeight="1">
       <x:c r="A677" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D677" s="1" t="s">
-        <x:v>1475</x:v>
+        <x:v>1483</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:4" ht="20" customHeight="1">
       <x:c r="A678" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D678" s="1" t="s">
-        <x:v>1477</x:v>
+        <x:v>1485</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:4" ht="20" customHeight="1">
       <x:c r="A679" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D679" s="1" t="s">
-        <x:v>1480</x:v>
+        <x:v>1487</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:4" ht="20" customHeight="1">
       <x:c r="A680" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D680" s="1" t="s">
-        <x:v>1482</x:v>
+        <x:v>1489</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:4" ht="20" customHeight="1">
       <x:c r="A681" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D681" s="1" t="s">
-        <x:v>1484</x:v>
+        <x:v>1491</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:4" ht="20" customHeight="1">
       <x:c r="A682" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D682" s="1" t="s">
-        <x:v>1486</x:v>
+        <x:v>1493</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:4" ht="20" customHeight="1">
       <x:c r="A683" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D683" s="1" t="s">
-        <x:v>1488</x:v>
+        <x:v>1495</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:4" ht="20" customHeight="1">
       <x:c r="A684" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D684" s="1" t="s">
-        <x:v>1490</x:v>
+        <x:v>1497</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:4" ht="20" customHeight="1">
       <x:c r="A685" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D685" s="1" t="s">
-        <x:v>1493</x:v>
+        <x:v>1499</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:4" ht="20" customHeight="1">
       <x:c r="A686" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D686" s="1" t="s">
-        <x:v>1496</x:v>
+        <x:v>1501</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:4" ht="20" customHeight="1">
       <x:c r="A687" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="D687" s="1" t="s">
-        <x:v>1498</x:v>
+        <x:v>1504</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:4" ht="20" customHeight="1">
       <x:c r="A688" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="D688" s="1" t="s">
-        <x:v>1500</x:v>
+        <x:v>1506</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:4" ht="20" customHeight="1">
       <x:c r="A689" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="D689" s="1" t="s">
-        <x:v>1502</x:v>
+        <x:v>1508</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:4" ht="20" customHeight="1">
       <x:c r="A690" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="D690" s="1" t="s">
-        <x:v>1502</x:v>
+        <x:v>1510</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:4" ht="20" customHeight="1">
       <x:c r="A691" s="0" t="s">
+        <x:v>1509</x:v>
+      </x:c>
+      <x:c r="B691" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C691" s="0" t="s">
         <x:v>1503</x:v>
       </x:c>
-      <x:c r="B691" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D691" s="1" t="s">
-        <x:v>1504</x:v>
+        <x:v>1510</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:4" ht="20" customHeight="1">
       <x:c r="A692" s="0" t="s">
+        <x:v>1511</x:v>
+      </x:c>
+      <x:c r="B692" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C692" s="0" t="s">
         <x:v>1503</x:v>
       </x:c>
-      <x:c r="B692" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D692" s="1" t="s">
-        <x:v>1504</x:v>
+        <x:v>1512</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:4" ht="20" customHeight="1">
       <x:c r="A693" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="D693" s="1" t="s">
-        <x:v>1505</x:v>
+        <x:v>1514</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:4" ht="20" customHeight="1">
       <x:c r="A694" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="D694" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1516</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:4" ht="20" customHeight="1">
       <x:c r="A695" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="D695" s="1" t="s">
-        <x:v>1508</x:v>
+        <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:4" ht="20" customHeight="1">
       <x:c r="A696" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C696" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="D696" s="1" t="s">
-        <x:v>1510</x:v>
+        <x:v>1520</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:4" ht="20" customHeight="1">
       <x:c r="A697" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="D697" s="1" t="s">
-        <x:v>1512</x:v>
+        <x:v>1522</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:4" ht="20" customHeight="1">
       <x:c r="A698" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="D698" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1523</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:4" ht="20" customHeight="1">
       <x:c r="A699" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="D699" s="1" t="s">
-        <x:v>1516</x:v>
+        <x:v>1524</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:4" ht="20" customHeight="1">
       <x:c r="A700" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="D700" s="1" t="s">
-        <x:v>1518</x:v>
+        <x:v>1526</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:4" ht="20" customHeight="1">
       <x:c r="A701" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="D701" s="1" t="s">
-        <x:v>1520</x:v>
+        <x:v>1529</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:4" ht="20" customHeight="1">
       <x:c r="A702" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="D702" s="1" t="s">
-        <x:v>1523</x:v>
+        <x:v>1529</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:4" ht="20" customHeight="1">
       <x:c r="A703" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="D703" s="1" t="s">
-        <x:v>1524</x:v>
+        <x:v>1531</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:4" ht="20" customHeight="1">
       <x:c r="A704" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="D704" s="1" t="s">
-        <x:v>1527</x:v>
+        <x:v>1533</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:4" ht="20" customHeight="1">
       <x:c r="A705" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="D705" s="1" t="s">
-        <x:v>1530</x:v>
+        <x:v>1536</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:4" ht="20" customHeight="1">
       <x:c r="A706" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="D706" s="1" t="s">
-        <x:v>1532</x:v>
+        <x:v>1538</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:4" ht="20" customHeight="1">
       <x:c r="A707" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="D707" s="1" t="s">
-        <x:v>1534</x:v>
+        <x:v>1540</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:4" ht="20" customHeight="1">
       <x:c r="A708" s="0" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="B708" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C708" s="0" t="s">
         <x:v>1535</x:v>
       </x:c>
-      <x:c r="B708" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D708" s="1" t="s">
-        <x:v>1536</x:v>
+        <x:v>1542</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:4" ht="20" customHeight="1">
       <x:c r="A709" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="D709" s="1" t="s">
-        <x:v>1538</x:v>
+        <x:v>1545</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:4" ht="20" customHeight="1">
       <x:c r="A710" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="D710" s="1" t="s">
-        <x:v>1540</x:v>
+        <x:v>1547</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:4" ht="20" customHeight="1">
       <x:c r="A711" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="D711" s="1" t="s">
-        <x:v>1542</x:v>
+        <x:v>1549</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:4" ht="20" customHeight="1">
       <x:c r="A712" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="D712" s="1" t="s">
-        <x:v>1544</x:v>
+        <x:v>1551</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:4" ht="20" customHeight="1">
       <x:c r="A713" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="D713" s="1" t="s">
-        <x:v>1547</x:v>
+        <x:v>1553</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:4" ht="20" customHeight="1">
       <x:c r="A714" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="D714" s="1" t="s">
-        <x:v>1548</x:v>
+        <x:v>1555</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:4" ht="20" customHeight="1">
       <x:c r="A715" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="D715" s="1" t="s">
-        <x:v>1550</x:v>
+        <x:v>1558</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:4" ht="20" customHeight="1">
       <x:c r="A716" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="D716" s="1" t="s">
-        <x:v>1552</x:v>
+        <x:v>1560</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:4" ht="20" customHeight="1">
       <x:c r="A717" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="D717" s="1" t="s">
-        <x:v>1554</x:v>
+        <x:v>1562</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:4" ht="20" customHeight="1">
       <x:c r="A718" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="D718" s="1" t="s">
-        <x:v>1556</x:v>
+        <x:v>1564</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:4" ht="20" customHeight="1">
       <x:c r="A719" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="D719" s="1" t="s">
-        <x:v>1558</x:v>
+        <x:v>1567</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:4" ht="20" customHeight="1">
       <x:c r="A720" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="D720" s="1" t="s">
-        <x:v>1561</x:v>
+        <x:v>1570</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:4" ht="20" customHeight="1">
       <x:c r="A721" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="D721" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1573</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:4" ht="20" customHeight="1">
       <x:c r="A722" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="D722" s="1" t="s">
-        <x:v>1561</x:v>
+        <x:v>1575</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:4" ht="20" customHeight="1">
       <x:c r="A723" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="D723" s="1" t="s">
-        <x:v>1561</x:v>
+        <x:v>1576</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:4" ht="20" customHeight="1">
       <x:c r="A724" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="D724" s="1" t="s">
-        <x:v>1567</x:v>
+        <x:v>1578</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:4" ht="20" customHeight="1">
       <x:c r="A725" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="D725" s="1" t="s">
-        <x:v>1567</x:v>
+        <x:v>1579</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:4" ht="20" customHeight="1">
       <x:c r="A726" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="D726" s="1" t="s">
-        <x:v>1570</x:v>
+        <x:v>1580</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:4" ht="20" customHeight="1">
       <x:c r="A727" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C727" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="D727" s="1" t="s">
-        <x:v>1572</x:v>
+        <x:v>1581</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:4" ht="20" customHeight="1">
       <x:c r="A728" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="D728" s="1" t="s">
-        <x:v>1572</x:v>
+        <x:v>1584</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:4" ht="20" customHeight="1">
       <x:c r="A729" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C729" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="D729" s="1" t="s">
-        <x:v>1575</x:v>
+        <x:v>1586</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:4" ht="20" customHeight="1">
       <x:c r="A730" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C730" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="D730" s="1" t="s">
-        <x:v>1575</x:v>
+        <x:v>1589</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:4" ht="20" customHeight="1">
       <x:c r="A731" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C731" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="D731" s="1" t="s">
-        <x:v>1578</x:v>
+        <x:v>1591</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:4" ht="20" customHeight="1">
       <x:c r="A732" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="D732" s="1" t="s">
-        <x:v>1580</x:v>
+        <x:v>1593</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:4" ht="20" customHeight="1">
       <x:c r="A733" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="D733" s="1" t="s">
-        <x:v>1580</x:v>
+        <x:v>1595</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:4" ht="20" customHeight="1">
       <x:c r="A734" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C734" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="D734" s="1" t="s">
-        <x:v>1584</x:v>
+        <x:v>1597</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:4" ht="20" customHeight="1">
       <x:c r="A735" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C735" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="D735" s="1" t="s">
-        <x:v>1586</x:v>
+        <x:v>1599</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:4" ht="20" customHeight="1">
       <x:c r="A736" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="B736" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C736" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="D736" s="1" t="s">
-        <x:v>1588</x:v>
+        <x:v>1602</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:4" ht="20" customHeight="1">
       <x:c r="A737" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C737" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D737" s="1" t="s">
-        <x:v>1590</x:v>
+        <x:v>1605</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:4" ht="20" customHeight="1">
       <x:c r="A738" s="0" t="s">
-        <x:v>1591</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="B738" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C738" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D738" s="1" t="s">
-        <x:v>1592</x:v>
+        <x:v>1607</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:4" ht="20" customHeight="1">
       <x:c r="A739" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C739" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D739" s="1" t="s">
-        <x:v>1594</x:v>
+        <x:v>1609</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:4" ht="20" customHeight="1">
       <x:c r="A740" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C740" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D740" s="1" t="s">
-        <x:v>1596</x:v>
+        <x:v>1611</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:4" ht="20" customHeight="1">
       <x:c r="A741" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D741" s="1" t="s">
-        <x:v>1598</x:v>
+        <x:v>1611</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:4" ht="20" customHeight="1">
       <x:c r="A742" s="0" t="s">
-        <x:v>1599</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C742" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D742" s="1" t="s">
-        <x:v>1600</x:v>
+        <x:v>1613</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:4" ht="20" customHeight="1">
       <x:c r="A743" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C743" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D743" s="1" t="s">
-        <x:v>1602</x:v>
+        <x:v>1613</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:4" ht="20" customHeight="1">
       <x:c r="A744" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C744" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D744" s="1" t="s">
-        <x:v>1604</x:v>
+        <x:v>1614</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:4" ht="20" customHeight="1">
       <x:c r="A745" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D745" s="1" t="s">
-        <x:v>1606</x:v>
+        <x:v>1615</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:4" ht="20" customHeight="1">
       <x:c r="A746" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C746" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D746" s="1" t="s">
-        <x:v>1608</x:v>
+        <x:v>1617</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:4" ht="20" customHeight="1">
       <x:c r="A747" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C747" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D747" s="1" t="s">
-        <x:v>1611</x:v>
+        <x:v>1619</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:4" ht="20" customHeight="1">
       <x:c r="A748" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C748" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D748" s="1" t="s">
-        <x:v>1612</x:v>
+        <x:v>1621</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:4" ht="20" customHeight="1">
       <x:c r="A749" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C749" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D749" s="1" t="s">
-        <x:v>1614</x:v>
+        <x:v>1623</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:4" ht="20" customHeight="1">
       <x:c r="A750" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C750" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D750" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1625</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:4" ht="20" customHeight="1">
       <x:c r="A751" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C751" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D751" s="1" t="s">
-        <x:v>1619</x:v>
+        <x:v>1627</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:4" ht="20" customHeight="1">
       <x:c r="A752" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C752" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="D752" s="1" t="s">
-        <x:v>1621</x:v>
+        <x:v>1629</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:4" ht="20" customHeight="1">
       <x:c r="A753" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C753" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="D753" s="1" t="s">
-        <x:v>1623</x:v>
+        <x:v>1632</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:4" ht="20" customHeight="1">
       <x:c r="A754" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="B754" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C754" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="D754" s="1" t="s">
-        <x:v>1625</x:v>
+        <x:v>1633</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:4" ht="20" customHeight="1">
       <x:c r="A755" s="0" t="s">
-        <x:v>1626</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C755" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="D755" s="1" t="s">
-        <x:v>1627</x:v>
+        <x:v>1636</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:4" ht="20" customHeight="1">
       <x:c r="A756" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="B756" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C756" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="D756" s="1" t="s">
-        <x:v>1629</x:v>
+        <x:v>1639</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:4" ht="20" customHeight="1">
       <x:c r="A757" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C757" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="D757" s="1" t="s">
-        <x:v>1631</x:v>
+        <x:v>1641</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:4" ht="20" customHeight="1">
       <x:c r="A758" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C758" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="D758" s="1" t="s">
-        <x:v>1633</x:v>
+        <x:v>1643</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:4" ht="20" customHeight="1">
       <x:c r="A759" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C759" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="D759" s="1" t="s">
-        <x:v>1635</x:v>
+        <x:v>1645</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:4" ht="20" customHeight="1">
       <x:c r="A760" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C760" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="D760" s="1" t="s">
-        <x:v>1637</x:v>
+        <x:v>1647</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:4" ht="20" customHeight="1">
       <x:c r="A761" s="0" t="s">
+        <x:v>1648</x:v>
+      </x:c>
+      <x:c r="B761" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C761" s="0" t="s">
         <x:v>1638</x:v>
       </x:c>
-      <x:c r="B761" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D761" s="1" t="s">
-        <x:v>1639</x:v>
+        <x:v>1649</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:4" ht="20" customHeight="1">
       <x:c r="A762" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="B762" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C762" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="D762" s="1" t="s">
-        <x:v>1642</x:v>
+        <x:v>1651</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:4" ht="20" customHeight="1">
       <x:c r="A763" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C763" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="D763" s="1" t="s">
-        <x:v>1645</x:v>
+        <x:v>1653</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:4" ht="20" customHeight="1">
       <x:c r="A764" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="B764" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C764" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="D764" s="1" t="s">
-        <x:v>1648</x:v>
+        <x:v>1656</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:4" ht="20" customHeight="1">
       <x:c r="A765" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C765" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="D765" s="1" t="s">
-        <x:v>1650</x:v>
+        <x:v>1657</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:4" ht="20" customHeight="1">
       <x:c r="A766" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="B766" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C766" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="D766" s="1" t="s">
-        <x:v>1652</x:v>
+        <x:v>1659</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:4" ht="20" customHeight="1">
       <x:c r="A767" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C767" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="D767" s="1" t="s">
-        <x:v>1652</x:v>
+        <x:v>1661</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:4" ht="20" customHeight="1">
       <x:c r="A768" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="B768" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C768" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="D768" s="1" t="s">
-        <x:v>1654</x:v>
+        <x:v>1663</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:4" ht="20" customHeight="1">
       <x:c r="A769" s="0" t="s">
+        <x:v>1664</x:v>
+      </x:c>
+      <x:c r="B769" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C769" s="0" t="s">
         <x:v>1655</x:v>
       </x:c>
-      <x:c r="B769" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D769" s="1" t="s">
-        <x:v>1656</x:v>
+        <x:v>1665</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:4" ht="20" customHeight="1">
       <x:c r="A770" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="D770" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1667</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:4" ht="20" customHeight="1">
       <x:c r="A771" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
-        <x:v>1661</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D771" s="1" t="s">
-        <x:v>1662</x:v>
+        <x:v>1670</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:4" ht="20" customHeight="1">
       <x:c r="A772" s="0" t="s">
-        <x:v>1663</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C772" s="0" t="s">
-        <x:v>1661</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D772" s="1" t="s">
-        <x:v>1664</x:v>
+        <x:v>1672</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:4" ht="20" customHeight="1">
       <x:c r="A773" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C773" s="0" t="s">
-        <x:v>1661</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D773" s="1" t="s">
-        <x:v>1666</x:v>
+        <x:v>1670</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:4" ht="20" customHeight="1">
       <x:c r="A774" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D774" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1670</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:4" ht="20" customHeight="1">
       <x:c r="A775" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D775" s="1" t="s">
-        <x:v>1671</x:v>
+        <x:v>1676</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:4" ht="20" customHeight="1">
       <x:c r="A776" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D776" s="1" t="s">
-        <x:v>1673</x:v>
+        <x:v>1676</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:4" ht="20" customHeight="1">
       <x:c r="A777" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C777" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D777" s="1" t="s">
-        <x:v>1676</x:v>
+        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:4" ht="20" customHeight="1">
       <x:c r="A778" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C778" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D778" s="1" t="s">
-        <x:v>1678</x:v>
+        <x:v>1681</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:4" ht="20" customHeight="1">
       <x:c r="A779" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C779" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D779" s="1" t="s">
         <x:v>1681</x:v>
       </x:c>
     </x:row>
     <x:row r="780" spans="1:4" ht="20" customHeight="1">
       <x:c r="A780" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="B780" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C780" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D780" s="1" t="s">
-        <x:v>1682</x:v>
+        <x:v>1684</x:v>
       </x:c>
     </x:row>
     <x:row r="781" spans="1:4" ht="20" customHeight="1">
       <x:c r="A781" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D781" s="1" t="s">
         <x:v>1684</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:4" ht="20" customHeight="1">
       <x:c r="A782" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D782" s="1" t="s">
         <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:4" ht="20" customHeight="1">
       <x:c r="A783" s="0" t="s">
         <x:v>1688</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C783" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D783" s="1" t="s">
         <x:v>1689</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:4" ht="20" customHeight="1">
       <x:c r="A784" s="0" t="s">
         <x:v>1690</x:v>
       </x:c>
       <x:c r="B784" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C784" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D784" s="1" t="s">
-        <x:v>1692</x:v>
+        <x:v>1689</x:v>
       </x:c>
     </x:row>
     <x:row r="785" spans="1:4" ht="20" customHeight="1">
       <x:c r="A785" s="0" t="s">
+        <x:v>1691</x:v>
+      </x:c>
+      <x:c r="B785" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C785" s="0" t="s">
+        <x:v>1692</x:v>
+      </x:c>
+      <x:c r="D785" s="1" t="s">
         <x:v>1693</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1694</x:v>
       </x:c>
     </x:row>
     <x:row r="786" spans="1:4" ht="20" customHeight="1">
       <x:c r="A786" s="0" t="s">
+        <x:v>1694</x:v>
+      </x:c>
+      <x:c r="B786" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C786" s="0" t="s">
+        <x:v>1692</x:v>
+      </x:c>
+      <x:c r="D786" s="1" t="s">
         <x:v>1695</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1696</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:4" ht="20" customHeight="1">
       <x:c r="A787" s="0" t="s">
+        <x:v>1696</x:v>
+      </x:c>
+      <x:c r="B787" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C787" s="0" t="s">
+        <x:v>1692</x:v>
+      </x:c>
+      <x:c r="D787" s="1" t="s">
         <x:v>1697</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1699</x:v>
       </x:c>
     </x:row>
     <x:row r="788" spans="1:4" ht="20" customHeight="1">
       <x:c r="A788" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="B788" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C788" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D788" s="1" t="s">
-        <x:v>1702</x:v>
+        <x:v>1699</x:v>
       </x:c>
     </x:row>
     <x:row r="789" spans="1:4" ht="20" customHeight="1">
       <x:c r="A789" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="B789" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C789" s="0" t="s">
+        <x:v>1692</x:v>
+      </x:c>
+      <x:c r="D789" s="1" t="s">
         <x:v>1701</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1704</x:v>
       </x:c>
     </x:row>
     <x:row r="790" spans="1:4" ht="20" customHeight="1">
       <x:c r="A790" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="B790" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C790" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D790" s="1" t="s">
-        <x:v>1706</x:v>
+        <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="791" spans="1:4" ht="20" customHeight="1">
       <x:c r="A791" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="B791" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C791" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D791" s="1" t="s">
-        <x:v>1708</x:v>
+        <x:v>1705</x:v>
       </x:c>
     </x:row>
     <x:row r="792" spans="1:4" ht="20" customHeight="1">
       <x:c r="A792" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="B792" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C792" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D792" s="1" t="s">
-        <x:v>1710</x:v>
+        <x:v>1707</x:v>
       </x:c>
     </x:row>
     <x:row r="793" spans="1:4" ht="20" customHeight="1">
       <x:c r="A793" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="B793" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C793" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D793" s="1" t="s">
-        <x:v>1712</x:v>
+        <x:v>1709</x:v>
       </x:c>
     </x:row>
     <x:row r="794" spans="1:4" ht="20" customHeight="1">
       <x:c r="A794" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="B794" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C794" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D794" s="1" t="s">
-        <x:v>1715</x:v>
+        <x:v>1711</x:v>
       </x:c>
     </x:row>
     <x:row r="795" spans="1:4" ht="20" customHeight="1">
       <x:c r="A795" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C795" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D795" s="1" t="s">
-        <x:v>1718</x:v>
+        <x:v>1713</x:v>
       </x:c>
     </x:row>
     <x:row r="796" spans="1:4" ht="20" customHeight="1">
       <x:c r="A796" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C796" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D796" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1715</x:v>
       </x:c>
     </x:row>
     <x:row r="797" spans="1:4" ht="20" customHeight="1">
       <x:c r="A797" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C797" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D797" s="1" t="s">
-        <x:v>1724</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:4" ht="20" customHeight="1">
       <x:c r="A798" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C798" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="D798" s="1" t="s">
-        <x:v>1726</x:v>
+        <x:v>1720</x:v>
       </x:c>
     </x:row>
     <x:row r="799" spans="1:4" ht="20" customHeight="1">
       <x:c r="A799" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="B799" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C799" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="D799" s="1" t="s">
-        <x:v>1728</x:v>
+        <x:v>1721</x:v>
       </x:c>
     </x:row>
     <x:row r="800" spans="1:4" ht="20" customHeight="1">
       <x:c r="A800" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C800" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="D800" s="1" t="s">
-        <x:v>1731</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="801" spans="1:4" ht="20" customHeight="1">
       <x:c r="A801" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D801" s="1" t="s">
-        <x:v>1733</x:v>
+        <x:v>1726</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:4" ht="20" customHeight="1">
       <x:c r="A802" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C802" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D802" s="1" t="s">
-        <x:v>1736</x:v>
+        <x:v>1728</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:4" ht="20" customHeight="1">
       <x:c r="A803" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C803" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D803" s="1" t="s">
-        <x:v>1739</x:v>
+        <x:v>1730</x:v>
       </x:c>
     </x:row>
     <x:row r="804" spans="1:4" ht="20" customHeight="1">
       <x:c r="A804" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="B804" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C804" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D804" s="1" t="s">
-        <x:v>1740</x:v>
+        <x:v>1732</x:v>
       </x:c>
     </x:row>
     <x:row r="805" spans="1:4" ht="20" customHeight="1">
       <x:c r="A805" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C805" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D805" s="1" t="s">
-        <x:v>1741</x:v>
+        <x:v>1734</x:v>
       </x:c>
     </x:row>
     <x:row r="806" spans="1:4" ht="20" customHeight="1">
       <x:c r="A806" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C806" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D806" s="1" t="s">
-        <x:v>1744</x:v>
+        <x:v>1736</x:v>
       </x:c>
     </x:row>
     <x:row r="807" spans="1:4" ht="20" customHeight="1">
       <x:c r="A807" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C807" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D807" s="1" t="s">
-        <x:v>1747</x:v>
+        <x:v>1738</x:v>
       </x:c>
     </x:row>
     <x:row r="808" spans="1:4" ht="20" customHeight="1">
       <x:c r="A808" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C808" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D808" s="1" t="s">
-        <x:v>1749</x:v>
+        <x:v>1740</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:4" ht="20" customHeight="1">
       <x:c r="A809" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D809" s="1" t="s">
-        <x:v>1752</x:v>
+        <x:v>1742</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:4" ht="20" customHeight="1">
       <x:c r="A810" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C810" s="0" t="s">
-        <x:v>1754</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D810" s="1" t="s">
-        <x:v>1755</x:v>
+        <x:v>1744</x:v>
       </x:c>
     </x:row>
     <x:row r="811" spans="1:4" ht="20" customHeight="1">
       <x:c r="A811" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="B811" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C811" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D811" s="1" t="s">
-        <x:v>1758</x:v>
+        <x:v>1746</x:v>
       </x:c>
     </x:row>
     <x:row r="812" spans="1:4" ht="20" customHeight="1">
       <x:c r="A812" s="0" t="s">
-        <x:v>1759</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="B812" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C812" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D812" s="1" t="s">
-        <x:v>1760</x:v>
+        <x:v>1748</x:v>
       </x:c>
     </x:row>
     <x:row r="813" spans="1:4" ht="20" customHeight="1">
       <x:c r="A813" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="B813" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C813" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="D813" s="1" t="s">
-        <x:v>1761</x:v>
+        <x:v>1751</x:v>
       </x:c>
     </x:row>
     <x:row r="814" spans="1:4" ht="20" customHeight="1">
       <x:c r="A814" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="B814" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C814" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="D814" s="1" t="s">
-        <x:v>1764</x:v>
+        <x:v>1754</x:v>
       </x:c>
     </x:row>
     <x:row r="815" spans="1:4" ht="20" customHeight="1">
       <x:c r="A815" s="0" t="s">
-        <x:v>1765</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="B815" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C815" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="D815" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1757</x:v>
       </x:c>
     </x:row>
     <x:row r="816" spans="1:4" ht="20" customHeight="1">
       <x:c r="A816" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="B816" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C816" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="D816" s="1" t="s">
-        <x:v>1768</x:v>
+        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="817" spans="1:4" ht="20" customHeight="1">
       <x:c r="A817" s="0" t="s">
-        <x:v>1769</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="B817" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C817" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="D817" s="1" t="s">
-        <x:v>1770</x:v>
+        <x:v>1761</x:v>
       </x:c>
     </x:row>
     <x:row r="818" spans="1:4" ht="20" customHeight="1">
       <x:c r="A818" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="B818" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C818" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="D818" s="1" t="s">
-        <x:v>1771</x:v>
+        <x:v>1761</x:v>
       </x:c>
     </x:row>
     <x:row r="819" spans="1:4" ht="20" customHeight="1">
       <x:c r="A819" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="B819" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C819" s="0" t="s">
+        <x:v>1756</x:v>
+      </x:c>
+      <x:c r="D819" s="1" t="s">
         <x:v>1763</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1773</x:v>
       </x:c>
     </x:row>
     <x:row r="820" spans="1:4" ht="20" customHeight="1">
       <x:c r="A820" s="0" t="s">
-        <x:v>1774</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="B820" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C820" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="D820" s="1" t="s">
-        <x:v>1775</x:v>
+        <x:v>1765</x:v>
       </x:c>
     </x:row>
     <x:row r="821" spans="1:4" ht="20" customHeight="1">
       <x:c r="A821" s="0" t="s">
-        <x:v>1776</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="B821" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C821" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="D821" s="1" t="s">
-        <x:v>1777</x:v>
+        <x:v>1768</x:v>
       </x:c>
     </x:row>
     <x:row r="822" spans="1:4" ht="20" customHeight="1">
       <x:c r="A822" s="0" t="s">
-        <x:v>1778</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="B822" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C822" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="D822" s="1" t="s">
-        <x:v>1780</x:v>
+        <x:v>1771</x:v>
       </x:c>
     </x:row>
     <x:row r="823" spans="1:4" ht="20" customHeight="1">
       <x:c r="A823" s="0" t="s">
-        <x:v>1778</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="B823" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C823" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="D823" s="1" t="s">
-        <x:v>1781</x:v>
+        <x:v>1773</x:v>
       </x:c>
     </x:row>
     <x:row r="824" spans="1:4" ht="20" customHeight="1">
       <x:c r="A824" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="B824" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C824" s="0" t="s">
-        <x:v>1783</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="D824" s="1" t="s">
-        <x:v>1784</x:v>
+        <x:v>1775</x:v>
       </x:c>
     </x:row>
     <x:row r="825" spans="1:4" ht="20" customHeight="1">
       <x:c r="A825" s="0" t="s">
-        <x:v>1785</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C825" s="0" t="s">
-        <x:v>1783</x:v>
+        <x:v>1777</x:v>
       </x:c>
       <x:c r="D825" s="1" t="s">
-        <x:v>1786</x:v>
+        <x:v>1778</x:v>
       </x:c>
     </x:row>
     <x:row r="826" spans="1:4" ht="20" customHeight="1">
       <x:c r="A826" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B826" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C826" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1777</x:v>
       </x:c>
       <x:c r="D826" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>1780</x:v>
       </x:c>
     </x:row>
     <x:row r="827" spans="1:4" ht="20" customHeight="1">
       <x:c r="A827" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="B827" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C827" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1777</x:v>
       </x:c>
       <x:c r="D827" s="1" t="s">
-        <x:v>1790</x:v>
+        <x:v>1782</x:v>
       </x:c>
     </x:row>
     <x:row r="828" spans="1:4" ht="20" customHeight="1">
       <x:c r="A828" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="B828" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C828" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="D828" s="1" t="s">
-        <x:v>1793</x:v>
+        <x:v>1785</x:v>
       </x:c>
     </x:row>
     <x:row r="829" spans="1:4" ht="20" customHeight="1">
       <x:c r="A829" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="B829" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C829" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="D829" s="1" t="s">
-        <x:v>1795</x:v>
+        <x:v>1787</x:v>
       </x:c>
     </x:row>
     <x:row r="830" spans="1:4" ht="20" customHeight="1">
       <x:c r="A830" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="B830" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C830" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="D830" s="1" t="s">
-        <x:v>1797</x:v>
+        <x:v>1790</x:v>
       </x:c>
     </x:row>
     <x:row r="831" spans="1:4" ht="20" customHeight="1">
       <x:c r="A831" s="0" t="s">
-        <x:v>1798</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="B831" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C831" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="D831" s="1" t="s">
-        <x:v>1799</x:v>
+        <x:v>1791</x:v>
       </x:c>
     </x:row>
     <x:row r="832" spans="1:4" ht="20" customHeight="1">
       <x:c r="A832" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="B832" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C832" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="D832" s="1" t="s">
-        <x:v>1802</x:v>
+        <x:v>1793</x:v>
       </x:c>
     </x:row>
     <x:row r="833" spans="1:4" ht="20" customHeight="1">
       <x:c r="A833" s="0" t="s">
-        <x:v>1803</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="B833" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C833" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="D833" s="1" t="s">
-        <x:v>1804</x:v>
+        <x:v>1796</x:v>
       </x:c>
     </x:row>
     <x:row r="834" spans="1:4" ht="20" customHeight="1">
       <x:c r="A834" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="B834" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C834" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="D834" s="1" t="s">
-        <x:v>1806</x:v>
+        <x:v>1798</x:v>
       </x:c>
     </x:row>
     <x:row r="835" spans="1:4" ht="20" customHeight="1">
       <x:c r="A835" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>1799</x:v>
       </x:c>
       <x:c r="B835" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C835" s="0" t="s">
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="D835" s="1" t="s">
         <x:v>1801</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1808</x:v>
       </x:c>
     </x:row>
     <x:row r="836" spans="1:4" ht="20" customHeight="1">
       <x:c r="A836" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="B836" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C836" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="D836" s="1" t="s">
-        <x:v>1810</x:v>
+        <x:v>1803</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:4" ht="20" customHeight="1">
       <x:c r="A837" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B837" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C837" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="D837" s="1" t="s">
-        <x:v>1812</x:v>
+        <x:v>1805</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:4" ht="20" customHeight="1">
       <x:c r="A838" s="0" t="s">
-        <x:v>1813</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C838" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>1807</x:v>
       </x:c>
       <x:c r="D838" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>1808</x:v>
       </x:c>
     </x:row>
     <x:row r="839" spans="1:4" ht="20" customHeight="1">
       <x:c r="A839" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C839" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="D839" s="1" t="s">
-        <x:v>1818</x:v>
+        <x:v>1811</x:v>
       </x:c>
     </x:row>
     <x:row r="840" spans="1:4" ht="20" customHeight="1">
       <x:c r="A840" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C840" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="D840" s="1" t="s">
-        <x:v>1821</x:v>
+        <x:v>1813</x:v>
       </x:c>
     </x:row>
     <x:row r="841" spans="1:4" ht="20" customHeight="1">
       <x:c r="A841" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C841" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="D841" s="1" t="s">
-        <x:v>1823</x:v>
+        <x:v>1815</x:v>
       </x:c>
     </x:row>
     <x:row r="842" spans="1:4" ht="20" customHeight="1">
       <x:c r="A842" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="B842" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C842" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="D842" s="1" t="s">
-        <x:v>1825</x:v>
+        <x:v>1817</x:v>
       </x:c>
     </x:row>
     <x:row r="843" spans="1:4" ht="20" customHeight="1">
       <x:c r="A843" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C843" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="D843" s="1" t="s">
-        <x:v>1827</x:v>
+        <x:v>1819</x:v>
       </x:c>
     </x:row>
     <x:row r="844" spans="1:4" ht="20" customHeight="1">
       <x:c r="A844" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="B844" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C844" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="D844" s="1" t="s">
-        <x:v>1830</x:v>
+        <x:v>1821</x:v>
       </x:c>
     </x:row>
     <x:row r="845" spans="1:4" ht="20" customHeight="1">
       <x:c r="A845" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="B845" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C845" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="D845" s="1" t="s">
-        <x:v>1832</x:v>
+        <x:v>1824</x:v>
       </x:c>
     </x:row>
     <x:row r="846" spans="1:4" ht="20" customHeight="1">
       <x:c r="A846" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="B846" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C846" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="D846" s="1" t="s">
-        <x:v>1833</x:v>
+        <x:v>1827</x:v>
       </x:c>
     </x:row>
     <x:row r="847" spans="1:4" ht="20" customHeight="1">
       <x:c r="A847" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C847" s="0" t="s">
-        <x:v>1835</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="D847" s="1" t="s">
-        <x:v>1836</x:v>
+        <x:v>1830</x:v>
       </x:c>
     </x:row>
     <x:row r="848" spans="1:4" ht="20" customHeight="1">
       <x:c r="A848" s="0" t="s">
-        <x:v>1837</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="B848" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C848" s="0" t="s">
-        <x:v>1835</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="D848" s="1" t="s">
-        <x:v>1838</x:v>
+        <x:v>1833</x:v>
       </x:c>
     </x:row>
     <x:row r="849" spans="1:4" ht="20" customHeight="1">
       <x:c r="A849" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C849" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="D849" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>1835</x:v>
       </x:c>
     </x:row>
     <x:row r="850" spans="1:4" ht="20" customHeight="1">
       <x:c r="A850" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="B850" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C850" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="D850" s="1" t="s">
-        <x:v>1843</x:v>
+        <x:v>1837</x:v>
       </x:c>
     </x:row>
     <x:row r="851" spans="1:4" ht="20" customHeight="1">
       <x:c r="A851" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="B851" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C851" s="0" t="s">
-        <x:v>1845</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="D851" s="1" t="s">
-        <x:v>1846</x:v>
+        <x:v>1840</x:v>
       </x:c>
     </x:row>
     <x:row r="852" spans="1:4" ht="20" customHeight="1">
       <x:c r="A852" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="B852" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C852" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="D852" s="1" t="s">
-        <x:v>1849</x:v>
+        <x:v>1842</x:v>
       </x:c>
     </x:row>
     <x:row r="853" spans="1:4" ht="20" customHeight="1">
       <x:c r="A853" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="B853" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C853" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="D853" s="1" t="s">
-        <x:v>1852</x:v>
+        <x:v>1845</x:v>
       </x:c>
     </x:row>
     <x:row r="854" spans="1:4" ht="20" customHeight="1">
       <x:c r="A854" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C854" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="D854" s="1" t="s">
-        <x:v>1854</x:v>
+        <x:v>1848</x:v>
       </x:c>
     </x:row>
     <x:row r="855" spans="1:4" ht="20" customHeight="1">
       <x:c r="A855" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C855" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="D855" s="1" t="s">
-        <x:v>1856</x:v>
+        <x:v>1849</x:v>
       </x:c>
     </x:row>
     <x:row r="856" spans="1:4" ht="20" customHeight="1">
       <x:c r="A856" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C856" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="D856" s="1" t="s">
-        <x:v>1859</x:v>
+        <x:v>1850</x:v>
       </x:c>
     </x:row>
     <x:row r="857" spans="1:4" ht="20" customHeight="1">
       <x:c r="A857" s="0" t="s">
-        <x:v>1860</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C857" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="D857" s="1" t="s">
-        <x:v>1861</x:v>
+        <x:v>1853</x:v>
       </x:c>
     </x:row>
     <x:row r="858" spans="1:4" ht="20" customHeight="1">
       <x:c r="A858" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C858" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="D858" s="1" t="s">
-        <x:v>1863</x:v>
+        <x:v>1856</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:4" ht="20" customHeight="1">
       <x:c r="A859" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C859" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="D859" s="1" t="s">
-        <x:v>1866</x:v>
+        <x:v>1858</x:v>
       </x:c>
     </x:row>
     <x:row r="860" spans="1:4" ht="20" customHeight="1">
       <x:c r="A860" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C860" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="D860" s="1" t="s">
-        <x:v>1868</x:v>
+        <x:v>1861</x:v>
       </x:c>
     </x:row>
     <x:row r="861" spans="1:4" ht="20" customHeight="1">
       <x:c r="A861" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C861" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="D861" s="1" t="s">
-        <x:v>1870</x:v>
+        <x:v>1864</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:4" ht="20" customHeight="1">
       <x:c r="A862" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C862" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="D862" s="1" t="s">
-        <x:v>1872</x:v>
+        <x:v>1867</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:4" ht="20" customHeight="1">
       <x:c r="A863" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C863" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="D863" s="1" t="s">
-        <x:v>1874</x:v>
+        <x:v>1869</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:4" ht="20" customHeight="1">
       <x:c r="A864" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C864" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="D864" s="1" t="s">
-        <x:v>1876</x:v>
+        <x:v>1870</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:4" ht="20" customHeight="1">
       <x:c r="A865" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C865" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="D865" s="1" t="s">
-        <x:v>1876</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="866" spans="1:4" ht="20" customHeight="1">
       <x:c r="A866" s="0" t="s">
-        <x:v>1877</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C866" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="D866" s="1" t="s">
-        <x:v>1878</x:v>
+        <x:v>1875</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:4" ht="20" customHeight="1">
       <x:c r="A867" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C867" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="D867" s="1" t="s">
-        <x:v>1880</x:v>
+        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:4" ht="20" customHeight="1">
       <x:c r="A868" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C868" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="D868" s="1" t="s">
-        <x:v>1883</x:v>
+        <x:v>1879</x:v>
       </x:c>
     </x:row>
     <x:row r="869" spans="1:4" ht="20" customHeight="1">
       <x:c r="A869" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C869" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="D869" s="1" t="s">
-        <x:v>1885</x:v>
+        <x:v>1880</x:v>
       </x:c>
     </x:row>
     <x:row r="870" spans="1:4" ht="20" customHeight="1">
       <x:c r="A870" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="B870" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C870" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="D870" s="1" t="s">
-        <x:v>1888</x:v>
+        <x:v>1882</x:v>
       </x:c>
     </x:row>
     <x:row r="871" spans="1:4" ht="20" customHeight="1">
       <x:c r="A871" s="0" t="s">
-        <x:v>1889</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C871" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="D871" s="1" t="s">
-        <x:v>1891</x:v>
+        <x:v>1884</x:v>
       </x:c>
     </x:row>
     <x:row r="872" spans="1:4" ht="20" customHeight="1">
       <x:c r="A872" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C872" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="D872" s="1" t="s">
-        <x:v>1893</x:v>
+        <x:v>1886</x:v>
       </x:c>
     </x:row>
     <x:row r="873" spans="1:4" ht="20" customHeight="1">
       <x:c r="A873" s="0" t="s">
-        <x:v>1894</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C873" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="D873" s="1" t="s">
-        <x:v>1895</x:v>
+        <x:v>1889</x:v>
       </x:c>
     </x:row>
     <x:row r="874" spans="1:4" ht="20" customHeight="1">
       <x:c r="A874" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C874" s="0" t="s">
+        <x:v>1888</x:v>
+      </x:c>
+      <x:c r="D874" s="1" t="s">
         <x:v>1890</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1897</x:v>
       </x:c>
     </x:row>
     <x:row r="875" spans="1:4" ht="20" customHeight="1">
       <x:c r="A875" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C875" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="D875" s="1" t="s">
-        <x:v>1899</x:v>
+        <x:v>1893</x:v>
       </x:c>
     </x:row>
     <x:row r="876" spans="1:4" ht="20" customHeight="1">
       <x:c r="A876" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="B876" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C876" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="D876" s="1" t="s">
-        <x:v>1901</x:v>
+        <x:v>1895</x:v>
       </x:c>
     </x:row>
     <x:row r="877" spans="1:4" ht="20" customHeight="1">
       <x:c r="A877" s="0" t="s">
-        <x:v>1902</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B877" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C877" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="D877" s="1" t="s">
-        <x:v>1903</x:v>
+        <x:v>1897</x:v>
       </x:c>
     </x:row>
     <x:row r="878" spans="1:4" ht="20" customHeight="1">
       <x:c r="A878" s="0" t="s">
-        <x:v>1904</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="B878" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C878" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="D878" s="1" t="s">
-        <x:v>1905</x:v>
+        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="879" spans="1:4" ht="20" customHeight="1">
       <x:c r="A879" s="0" t="s">
-        <x:v>1906</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B879" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C879" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="D879" s="1" t="s">
-        <x:v>1907</x:v>
+        <x:v>1902</x:v>
       </x:c>
     </x:row>
     <x:row r="880" spans="1:4" ht="20" customHeight="1">
       <x:c r="A880" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="B880" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C880" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="D880" s="1" t="s">
-        <x:v>1909</x:v>
+        <x:v>1904</x:v>
       </x:c>
     </x:row>
     <x:row r="881" spans="1:4" ht="20" customHeight="1">
       <x:c r="A881" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="B881" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C881" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="D881" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1906</x:v>
       </x:c>
     </x:row>
     <x:row r="882" spans="1:4" ht="20" customHeight="1">
       <x:c r="A882" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="B882" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C882" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="D882" s="1" t="s">
-        <x:v>1913</x:v>
+        <x:v>1908</x:v>
       </x:c>
     </x:row>
     <x:row r="883" spans="1:4" ht="20" customHeight="1">
       <x:c r="A883" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B883" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C883" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="D883" s="1" t="s">
-        <x:v>1915</x:v>
+        <x:v>1911</x:v>
       </x:c>
     </x:row>
     <x:row r="884" spans="1:4" ht="20" customHeight="1">
       <x:c r="A884" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="B884" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C884" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="D884" s="1" t="s">
-        <x:v>1917</x:v>
+        <x:v>1913</x:v>
       </x:c>
     </x:row>
     <x:row r="885" spans="1:4" ht="20" customHeight="1">
       <x:c r="A885" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="B885" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C885" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="D885" s="1" t="s">
-        <x:v>1919</x:v>
+        <x:v>1915</x:v>
       </x:c>
     </x:row>
     <x:row r="886" spans="1:4" ht="20" customHeight="1">
       <x:c r="A886" s="0" t="s">
-        <x:v>1920</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="B886" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C886" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="D886" s="1" t="s">
-        <x:v>1921</x:v>
+        <x:v>1917</x:v>
       </x:c>
     </x:row>
     <x:row r="887" spans="1:4" ht="20" customHeight="1">
       <x:c r="A887" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="B887" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C887" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="D887" s="1" t="s">
-        <x:v>1924</x:v>
+        <x:v>1919</x:v>
       </x:c>
     </x:row>
     <x:row r="888" spans="1:4" ht="20" customHeight="1">
       <x:c r="A888" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="B888" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C888" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="D888" s="1" t="s">
-        <x:v>1927</x:v>
+        <x:v>1921</x:v>
       </x:c>
     </x:row>
     <x:row r="889" spans="1:4" ht="20" customHeight="1">
       <x:c r="A889" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="B889" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C889" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="D889" s="1" t="s">
-        <x:v>1930</x:v>
+        <x:v>1924</x:v>
       </x:c>
     </x:row>
     <x:row r="890" spans="1:4" ht="20" customHeight="1">
       <x:c r="A890" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="B890" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C890" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="D890" s="1" t="s">
-        <x:v>1933</x:v>
+        <x:v>1927</x:v>
       </x:c>
     </x:row>
     <x:row r="891" spans="1:4" ht="20" customHeight="1">
       <x:c r="A891" s="0" t="s">
-        <x:v>1934</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="B891" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C891" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="D891" s="1" t="s">
-        <x:v>1936</x:v>
+        <x:v>1930</x:v>
       </x:c>
     </x:row>
     <x:row r="892" spans="1:4" ht="20" customHeight="1">
       <x:c r="A892" s="0" t="s">
-        <x:v>1937</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="B892" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C892" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="D892" s="1" t="s">
-        <x:v>1938</x:v>
+        <x:v>1932</x:v>
       </x:c>
     </x:row>
     <x:row r="893" spans="1:4" ht="20" customHeight="1">
       <x:c r="A893" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="B893" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C893" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="D893" s="1" t="s">
-        <x:v>1941</x:v>
+        <x:v>1934</x:v>
       </x:c>
     </x:row>
     <x:row r="894" spans="1:4" ht="20" customHeight="1">
       <x:c r="A894" s="0" t="s">
-        <x:v>1942</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C894" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="D894" s="1" t="s">
-        <x:v>1943</x:v>
+        <x:v>1936</x:v>
       </x:c>
     </x:row>
     <x:row r="895" spans="1:4" ht="20" customHeight="1">
       <x:c r="A895" s="0" t="s">
-        <x:v>1944</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C895" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="D895" s="1" t="s">
-        <x:v>1945</x:v>
+        <x:v>1939</x:v>
       </x:c>
     </x:row>
     <x:row r="896" spans="1:4" ht="20" customHeight="1">
       <x:c r="A896" s="0" t="s">
-        <x:v>1946</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="B896" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C896" s="0" t="s">
-        <x:v>1947</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="D896" s="1" t="s">
-        <x:v>1948</x:v>
+        <x:v>1941</x:v>
       </x:c>
     </x:row>
     <x:row r="897" spans="1:4" ht="20" customHeight="1">
       <x:c r="A897" s="0" t="s">
-        <x:v>1949</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="B897" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C897" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="D897" s="1" t="s">
-        <x:v>1951</x:v>
+        <x:v>1942</x:v>
       </x:c>
     </x:row>
     <x:row r="898" spans="1:4" ht="20" customHeight="1">
       <x:c r="A898" s="0" t="s">
-        <x:v>1952</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="B898" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C898" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="D898" s="1" t="s">
-        <x:v>1953</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="899" spans="1:4" ht="20" customHeight="1">
       <x:c r="A899" s="0" t="s">
-        <x:v>1954</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="B899" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C899" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="D899" s="1" t="s">
-        <x:v>1955</x:v>
+        <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="900" spans="1:4" ht="20" customHeight="1">
       <x:c r="A900" s="0" t="s">
-        <x:v>1956</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="B900" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C900" s="0" t="s">
+        <x:v>1949</x:v>
+      </x:c>
+      <x:c r="D900" s="1" t="s">
         <x:v>1950</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1957</x:v>
       </x:c>
     </x:row>
     <x:row r="901" spans="1:4" ht="20" customHeight="1">
       <x:c r="A901" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="B901" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C901" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="D901" s="1" t="s">
-        <x:v>1959</x:v>
+        <x:v>1952</x:v>
       </x:c>
     </x:row>
     <x:row r="902" spans="1:4" ht="20" customHeight="1">
       <x:c r="A902" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="B902" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C902" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="D902" s="1" t="s">
-        <x:v>1961</x:v>
+        <x:v>1955</x:v>
       </x:c>
     </x:row>
     <x:row r="903" spans="1:4" ht="20" customHeight="1">
       <x:c r="A903" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="B903" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C903" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="D903" s="1" t="s">
-        <x:v>1963</x:v>
+        <x:v>1958</x:v>
       </x:c>
     </x:row>
     <x:row r="904" spans="1:4" ht="20" customHeight="1">
       <x:c r="A904" s="0" t="s">
-        <x:v>1964</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="B904" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C904" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="D904" s="1" t="s">
-        <x:v>1965</x:v>
+        <x:v>1961</x:v>
       </x:c>
     </x:row>
     <x:row r="905" spans="1:4" ht="20" customHeight="1">
       <x:c r="A905" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="B905" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C905" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="D905" s="1" t="s">
-        <x:v>1967</x:v>
+        <x:v>1963</x:v>
       </x:c>
     </x:row>
     <x:row r="906" spans="1:4" ht="20" customHeight="1">
       <x:c r="A906" s="0" t="s">
-        <x:v>1968</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="B906" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C906" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="D906" s="1" t="s">
-        <x:v>1969</x:v>
+        <x:v>1965</x:v>
       </x:c>
     </x:row>
     <x:row r="907" spans="1:4" ht="20" customHeight="1">
       <x:c r="A907" s="0" t="s">
-        <x:v>1970</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C907" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="D907" s="1" t="s">
-        <x:v>1972</x:v>
+        <x:v>1968</x:v>
       </x:c>
     </x:row>
     <x:row r="908" spans="1:4" ht="20" customHeight="1">
       <x:c r="A908" s="0" t="s">
-        <x:v>1973</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="B908" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C908" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="D908" s="1" t="s">
-        <x:v>1974</x:v>
+        <x:v>1970</x:v>
       </x:c>
     </x:row>
     <x:row r="909" spans="1:4" ht="20" customHeight="1">
       <x:c r="A909" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="B909" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C909" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="D909" s="1" t="s">
-        <x:v>1976</x:v>
+        <x:v>1972</x:v>
       </x:c>
     </x:row>
     <x:row r="910" spans="1:4" ht="20" customHeight="1">
       <x:c r="A910" s="0" t="s">
-        <x:v>1977</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="B910" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C910" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="D910" s="1" t="s">
-        <x:v>1978</x:v>
+        <x:v>1975</x:v>
       </x:c>
     </x:row>
     <x:row r="911" spans="1:4" ht="20" customHeight="1">
       <x:c r="A911" s="0" t="s">
-        <x:v>1979</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="B911" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C911" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="D911" s="1" t="s">
-        <x:v>1980</x:v>
+        <x:v>1977</x:v>
       </x:c>
     </x:row>
     <x:row r="912" spans="1:4" ht="20" customHeight="1">
       <x:c r="A912" s="0" t="s">
-        <x:v>1981</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="B912" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C912" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="D912" s="1" t="s">
-        <x:v>1982</x:v>
+        <x:v>1979</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:4" ht="20" customHeight="1">
       <x:c r="A913" s="0" t="s">
-        <x:v>1983</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C913" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="D913" s="1" t="s">
-        <x:v>1984</x:v>
+        <x:v>1981</x:v>
       </x:c>
     </x:row>
     <x:row r="914" spans="1:4" ht="20" customHeight="1">
       <x:c r="A914" s="0" t="s">
-        <x:v>1985</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="B914" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C914" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="D914" s="1" t="s">
-        <x:v>1986</x:v>
+        <x:v>1983</x:v>
       </x:c>
     </x:row>
     <x:row r="915" spans="1:4" ht="20" customHeight="1">
       <x:c r="A915" s="0" t="s">
-        <x:v>1987</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="B915" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C915" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="D915" s="1" t="s">
-        <x:v>1988</x:v>
+        <x:v>1985</x:v>
       </x:c>
     </x:row>
     <x:row r="916" spans="1:4" ht="20" customHeight="1">
       <x:c r="A916" s="0" t="s">
-        <x:v>1989</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="B916" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C916" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="D916" s="1" t="s">
-        <x:v>1990</x:v>
+        <x:v>1985</x:v>
       </x:c>
     </x:row>
     <x:row r="917" spans="1:4" ht="20" customHeight="1">
       <x:c r="A917" s="0" t="s">
-        <x:v>1991</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="B917" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C917" s="0" t="s">
-        <x:v>1992</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="D917" s="1" t="s">
-        <x:v>1993</x:v>
+        <x:v>1987</x:v>
       </x:c>
     </x:row>
     <x:row r="918" spans="1:4" ht="20" customHeight="1">
       <x:c r="A918" s="0" t="s">
-        <x:v>1994</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C918" s="0" t="s">
-        <x:v>1992</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="D918" s="1" t="s">
-        <x:v>1995</x:v>
+        <x:v>1989</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:4" ht="20" customHeight="1">
       <x:c r="A919" s="0" t="s">
-        <x:v>1996</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="B919" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C919" s="0" t="s">
+        <x:v>1991</x:v>
+      </x:c>
+      <x:c r="D919" s="1" t="s">
         <x:v>1992</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1997</x:v>
       </x:c>
     </x:row>
     <x:row r="920" spans="1:4" ht="20" customHeight="1">
       <x:c r="A920" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="B920" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C920" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="D920" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>1994</x:v>
       </x:c>
     </x:row>
     <x:row r="921" spans="1:4" ht="20" customHeight="1">
       <x:c r="A921" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="B921" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C921" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="D921" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>1997</x:v>
       </x:c>
     </x:row>
     <x:row r="922" spans="1:4" ht="20" customHeight="1">
       <x:c r="A922" s="0" t="s">
         <x:v>1998</x:v>
       </x:c>
       <x:c r="B922" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C922" s="0" t="s">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="D922" s="1" t="s">
         <x:v>2000</x:v>
       </x:c>
     </x:row>
     <x:row r="923" spans="1:4" ht="20" customHeight="1">
       <x:c r="A923" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C923" s="0" t="s">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="D923" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>2002</x:v>
       </x:c>
     </x:row>
     <x:row r="924" spans="1:4" ht="20" customHeight="1">
       <x:c r="A924" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="B924" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C924" s="0" t="s">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="D924" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>2004</x:v>
       </x:c>
     </x:row>
     <x:row r="925" spans="1:4" ht="20" customHeight="1">
       <x:c r="A925" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="B925" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C925" s="0" t="s">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="D925" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>2006</x:v>
       </x:c>
     </x:row>
     <x:row r="926" spans="1:4" ht="20" customHeight="1">
       <x:c r="A926" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="B926" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C926" s="0" t="s">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="D926" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>2008</x:v>
       </x:c>
     </x:row>
     <x:row r="927" spans="1:4" ht="20" customHeight="1">
       <x:c r="A927" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="B927" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C927" s="0" t="s">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="D927" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>2010</x:v>
       </x:c>
     </x:row>
     <x:row r="928" spans="1:4" ht="20" customHeight="1">
       <x:c r="A928" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="B928" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C928" s="0" t="s">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="D928" s="1" t="s">
-        <x:v>2001</x:v>
+        <x:v>2012</x:v>
       </x:c>
     </x:row>
     <x:row r="929" spans="1:4" ht="20" customHeight="1">
       <x:c r="A929" s="0" t="s">
-        <x:v>2002</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="B929" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C929" s="0" t="s">
-        <x:v>2003</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="D929" s="1" t="s">
-        <x:v>2004</x:v>
+        <x:v>2014</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:4" ht="20" customHeight="1">
       <x:c r="A930" s="0" t="s">
-        <x:v>2005</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="B930" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C930" s="0" t="s">
-        <x:v>2003</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="D930" s="1" t="s">
-        <x:v>2006</x:v>
+        <x:v>2016</x:v>
       </x:c>
     </x:row>
     <x:row r="931" spans="1:4" ht="20" customHeight="1">
       <x:c r="A931" s="0" t="s">
-        <x:v>2007</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="B931" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C931" s="0" t="s">
-        <x:v>2003</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="D931" s="1" t="s">
-        <x:v>2008</x:v>
+        <x:v>2018</x:v>
       </x:c>
     </x:row>
     <x:row r="932" spans="1:4" ht="20" customHeight="1">
       <x:c r="A932" s="0" t="s">
-        <x:v>2009</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="B932" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C932" s="0" t="s">
-        <x:v>2003</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="D932" s="1" t="s">
-        <x:v>2010</x:v>
+        <x:v>2020</x:v>
       </x:c>
     </x:row>
     <x:row r="933" spans="1:4" ht="20" customHeight="1">
       <x:c r="A933" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="B933" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C933" s="0" t="s">
-        <x:v>2003</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="D933" s="1" t="s">
-        <x:v>2012</x:v>
+        <x:v>2022</x:v>
       </x:c>
     </x:row>
     <x:row r="934" spans="1:4" ht="20" customHeight="1">
       <x:c r="A934" s="0" t="s">
-        <x:v>2013</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B934" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C934" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="D934" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2024</x:v>
       </x:c>
     </x:row>
     <x:row r="935" spans="1:4" ht="20" customHeight="1">
       <x:c r="A935" s="0" t="s">
-        <x:v>2016</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B935" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C935" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="D935" s="1" t="s">
-        <x:v>2017</x:v>
+        <x:v>2026</x:v>
       </x:c>
     </x:row>
     <x:row r="936" spans="1:4" ht="20" customHeight="1">
       <x:c r="A936" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="B936" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C936" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="D936" s="1" t="s">
-        <x:v>2019</x:v>
+        <x:v>2028</x:v>
       </x:c>
     </x:row>
     <x:row r="937" spans="1:4" ht="20" customHeight="1">
       <x:c r="A937" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="B937" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C937" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="D937" s="1" t="s">
-        <x:v>2020</x:v>
+        <x:v>2030</x:v>
       </x:c>
     </x:row>
     <x:row r="938" spans="1:4" ht="20" customHeight="1">
       <x:c r="A938" s="0" t="s">
-        <x:v>2021</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="B938" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C938" s="0" t="s">
-        <x:v>2022</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="D938" s="1" t="s">
-        <x:v>2023</x:v>
+        <x:v>2033</x:v>
       </x:c>
     </x:row>
     <x:row r="939" spans="1:4" ht="20" customHeight="1">
       <x:c r="A939" s="0" t="s">
-        <x:v>2024</x:v>
+        <x:v>2034</x:v>
       </x:c>
       <x:c r="B939" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C939" s="0" t="s">
-        <x:v>2022</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="D939" s="1" t="s">
-        <x:v>2025</x:v>
+        <x:v>2036</x:v>
       </x:c>
     </x:row>
     <x:row r="940" spans="1:4" ht="20" customHeight="1">
       <x:c r="A940" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="B940" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C940" s="0" t="s">
-        <x:v>2027</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="D940" s="1" t="s">
-        <x:v>2028</x:v>
+        <x:v>2039</x:v>
       </x:c>
     </x:row>
     <x:row r="941" spans="1:4" ht="20" customHeight="1">
       <x:c r="A941" s="0" t="s">
-        <x:v>2029</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="B941" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C941" s="0" t="s">
-        <x:v>2027</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="D941" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2042</x:v>
       </x:c>
     </x:row>
     <x:row r="942" spans="1:4" ht="20" customHeight="1">
       <x:c r="A942" s="0" t="s">
-        <x:v>2031</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B942" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C942" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>2044</x:v>
       </x:c>
       <x:c r="D942" s="1" t="s">
-        <x:v>2033</x:v>
+        <x:v>2045</x:v>
       </x:c>
     </x:row>
     <x:row r="943" spans="1:4" ht="20" customHeight="1">
       <x:c r="A943" s="0" t="s">
-        <x:v>2034</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="B943" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C943" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>2044</x:v>
       </x:c>
       <x:c r="D943" s="1" t="s">
-        <x:v>2035</x:v>
+        <x:v>2047</x:v>
       </x:c>
     </x:row>
     <x:row r="944" spans="1:4" ht="20" customHeight="1">
       <x:c r="A944" s="0" t="s">
-        <x:v>2036</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B944" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C944" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="D944" s="1" t="s">
-        <x:v>2038</x:v>
+        <x:v>2050</x:v>
       </x:c>
     </x:row>
     <x:row r="945" spans="1:4" ht="20" customHeight="1">
       <x:c r="A945" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="B945" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C945" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="D945" s="1" t="s">
-        <x:v>2040</x:v>
+        <x:v>2052</x:v>
       </x:c>
     </x:row>
     <x:row r="946" spans="1:4" ht="20" customHeight="1">
       <x:c r="A946" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="B946" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C946" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="D946" s="1" t="s">
-        <x:v>2042</x:v>
+        <x:v>2054</x:v>
       </x:c>
     </x:row>
     <x:row r="947" spans="1:4" ht="20" customHeight="1">
       <x:c r="A947" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="B947" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C947" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="D947" s="1" t="s">
-        <x:v>2045</x:v>
+        <x:v>2057</x:v>
       </x:c>
     </x:row>
     <x:row r="948" spans="1:4" ht="20" customHeight="1">
       <x:c r="A948" s="0" t="s">
-        <x:v>2046</x:v>
+        <x:v>2058</x:v>
       </x:c>
       <x:c r="B948" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C948" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D948" s="1" t="s">
-        <x:v>2047</x:v>
+        <x:v>2060</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:4" ht="20" customHeight="1">
       <x:c r="A949" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="B949" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C949" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D949" s="1" t="s">
-        <x:v>2050</x:v>
+        <x:v>2062</x:v>
       </x:c>
     </x:row>
     <x:row r="950" spans="1:4" ht="20" customHeight="1">
       <x:c r="A950" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C950" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D950" s="1" t="s">
-        <x:v>2052</x:v>
+        <x:v>2064</x:v>
       </x:c>
     </x:row>
     <x:row r="951" spans="1:4" ht="20" customHeight="1">
       <x:c r="A951" s="0" t="s">
-        <x:v>2053</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C951" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D951" s="1" t="s">
-        <x:v>2054</x:v>
+        <x:v>2066</x:v>
       </x:c>
     </x:row>
     <x:row r="952" spans="1:4" ht="20" customHeight="1">
       <x:c r="A952" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C952" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D952" s="1" t="s">
-        <x:v>2056</x:v>
+        <x:v>2068</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:4" ht="20" customHeight="1">
       <x:c r="A953" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C953" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D953" s="1" t="s">
-        <x:v>2058</x:v>
+        <x:v>2070</x:v>
       </x:c>
     </x:row>
     <x:row r="954" spans="1:4" ht="20" customHeight="1">
       <x:c r="A954" s="0" t="s">
+        <x:v>2071</x:v>
+      </x:c>
+      <x:c r="B954" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C954" s="0" t="s">
         <x:v>2059</x:v>
       </x:c>
-      <x:c r="B954" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D954" s="1" t="s">
-        <x:v>2060</x:v>
+        <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="955" spans="1:4" ht="20" customHeight="1">
       <x:c r="A955" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="B955" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C955" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D955" s="1" t="s">
-        <x:v>2062</x:v>
+        <x:v>2074</x:v>
       </x:c>
     </x:row>
     <x:row r="956" spans="1:4" ht="20" customHeight="1">
       <x:c r="A956" s="0" t="s">
-        <x:v>2063</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="B956" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C956" s="0" t="s">
-        <x:v>2064</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D956" s="1" t="s">
-        <x:v>2065</x:v>
+        <x:v>2076</x:v>
       </x:c>
     </x:row>
     <x:row r="957" spans="1:4" ht="20" customHeight="1">
       <x:c r="A957" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="B957" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C957" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D957" s="1" t="s">
-        <x:v>2068</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="958" spans="1:4" ht="20" customHeight="1">
       <x:c r="A958" s="0" t="s">
-        <x:v>2069</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="B958" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C958" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D958" s="1" t="s">
-        <x:v>2068</x:v>
+        <x:v>2081</x:v>
       </x:c>
     </x:row>
     <x:row r="959" spans="1:4" ht="20" customHeight="1">
       <x:c r="A959" s="0" t="s">
-        <x:v>2070</x:v>
+        <x:v>2082</x:v>
       </x:c>
       <x:c r="B959" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C959" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D959" s="1" t="s">
-        <x:v>2071</x:v>
+        <x:v>2083</x:v>
       </x:c>
     </x:row>
     <x:row r="960" spans="1:4" ht="20" customHeight="1">
       <x:c r="A960" s="0" t="s">
-        <x:v>2072</x:v>
+        <x:v>2084</x:v>
       </x:c>
       <x:c r="B960" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C960" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D960" s="1" t="s">
-        <x:v>2073</x:v>
+        <x:v>2085</x:v>
       </x:c>
     </x:row>
     <x:row r="961" spans="1:4" ht="20" customHeight="1">
       <x:c r="A961" s="0" t="s">
-        <x:v>2074</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="B961" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C961" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D961" s="1" t="s">
-        <x:v>2075</x:v>
+        <x:v>2087</x:v>
       </x:c>
     </x:row>
     <x:row r="962" spans="1:4" ht="20" customHeight="1">
       <x:c r="A962" s="0" t="s">
-        <x:v>2076</x:v>
+        <x:v>2088</x:v>
       </x:c>
       <x:c r="B962" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C962" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D962" s="1" t="s">
-        <x:v>2077</x:v>
+        <x:v>2089</x:v>
       </x:c>
     </x:row>
     <x:row r="963" spans="1:4" ht="20" customHeight="1">
       <x:c r="A963" s="0" t="s">
-        <x:v>2078</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="B963" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C963" s="0" t="s">
-        <x:v>2079</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D963" s="1" t="s">
-        <x:v>2080</x:v>
+        <x:v>2091</x:v>
       </x:c>
     </x:row>
     <x:row r="964" spans="1:4" ht="20" customHeight="1">
       <x:c r="A964" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="B964" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C964" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D964" s="1" t="s">
-        <x:v>2083</x:v>
+        <x:v>2093</x:v>
       </x:c>
     </x:row>
     <x:row r="965" spans="1:4" ht="20" customHeight="1">
       <x:c r="A965" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2094</x:v>
       </x:c>
       <x:c r="B965" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C965" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D965" s="1" t="s">
-        <x:v>2085</x:v>
+        <x:v>2095</x:v>
       </x:c>
     </x:row>
     <x:row r="966" spans="1:4" ht="20" customHeight="1">
       <x:c r="A966" s="0" t="s">
-        <x:v>2086</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="B966" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C966" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D966" s="1" t="s">
-        <x:v>2087</x:v>
+        <x:v>2097</x:v>
       </x:c>
     </x:row>
     <x:row r="967" spans="1:4" ht="20" customHeight="1">
       <x:c r="A967" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>2098</x:v>
       </x:c>
       <x:c r="B967" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C967" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D967" s="1" t="s">
-        <x:v>2088</x:v>
+        <x:v>2099</x:v>
       </x:c>
     </x:row>
     <x:row r="968" spans="1:4" ht="20" customHeight="1">
       <x:c r="A968" s="0" t="s">
-        <x:v>2089</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="B968" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C968" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="D968" s="1" t="s">
-        <x:v>2090</x:v>
+        <x:v>2102</x:v>
       </x:c>
     </x:row>
     <x:row r="969" spans="1:4" ht="20" customHeight="1">
       <x:c r="A969" s="0" t="s">
-        <x:v>2091</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B969" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C969" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="D969" s="1" t="s">
-        <x:v>2093</x:v>
+        <x:v>2104</x:v>
       </x:c>
     </x:row>
     <x:row r="970" spans="1:4" ht="20" customHeight="1">
       <x:c r="A970" s="0" t="s">
-        <x:v>2094</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="B970" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C970" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="D970" s="1" t="s">
-        <x:v>2095</x:v>
+        <x:v>2106</x:v>
       </x:c>
     </x:row>
     <x:row r="971" spans="1:4" ht="20" customHeight="1">
       <x:c r="A971" s="0" t="s">
-        <x:v>2096</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="B971" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C971" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="D971" s="1" t="s">
-        <x:v>2097</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="972" spans="1:4" ht="20" customHeight="1">
       <x:c r="A972" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="B972" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C972" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="D972" s="1" t="s">
-        <x:v>2099</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="973" spans="1:4" ht="20" customHeight="1">
       <x:c r="A973" s="0" t="s">
-        <x:v>2100</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="B973" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C973" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="D973" s="1" t="s">
-        <x:v>2099</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="974" spans="1:4" ht="20" customHeight="1">
       <x:c r="A974" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="B974" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C974" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="D974" s="1" t="s">
-        <x:v>2102</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="975" spans="1:4" ht="20" customHeight="1">
       <x:c r="A975" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="B975" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C975" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="D975" s="1" t="s">
-        <x:v>2104</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="976" spans="1:4" ht="20" customHeight="1">
       <x:c r="A976" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="B976" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C976" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="D976" s="1" t="s">
-        <x:v>2105</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="977" spans="1:4" ht="20" customHeight="1">
       <x:c r="A977" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="B977" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C977" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="D977" s="1" t="s">
-        <x:v>2108</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="978" spans="1:4" ht="20" customHeight="1">
       <x:c r="A978" s="0" t="s">
+        <x:v>2107</x:v>
+      </x:c>
+      <x:c r="B978" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C978" s="0" t="s">
+        <x:v>2108</x:v>
+      </x:c>
+      <x:c r="D978" s="1" t="s">
         <x:v>2109</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2108</x:v>
       </x:c>
     </x:row>
     <x:row r="979" spans="1:4" ht="20" customHeight="1">
       <x:c r="A979" s="0" t="s">
+        <x:v>2107</x:v>
+      </x:c>
+      <x:c r="B979" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C979" s="0" t="s">
+        <x:v>2108</x:v>
+      </x:c>
+      <x:c r="D979" s="1" t="s">
         <x:v>2110</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2111</x:v>
       </x:c>
     </x:row>
     <x:row r="980" spans="1:4" ht="20" customHeight="1">
       <x:c r="A980" s="0" t="s">
+        <x:v>2111</x:v>
+      </x:c>
+      <x:c r="B980" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C980" s="0" t="s">
         <x:v>2112</x:v>
       </x:c>
-      <x:c r="B980" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C980" s="0" t="s">
+      <x:c r="D980" s="1" t="s">
         <x:v>2113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2114</x:v>
       </x:c>
     </x:row>
     <x:row r="981" spans="1:4" ht="20" customHeight="1">
       <x:c r="A981" s="0" t="s">
+        <x:v>2114</x:v>
+      </x:c>
+      <x:c r="B981" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C981" s="0" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="D981" s="1" t="s">
         <x:v>2115</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2116</x:v>
       </x:c>
     </x:row>
     <x:row r="982" spans="1:4" ht="20" customHeight="1">
       <x:c r="A982" s="0" t="s">
+        <x:v>2116</x:v>
+      </x:c>
+      <x:c r="B982" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C982" s="0" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="D982" s="1" t="s">
         <x:v>2117</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2119</x:v>
       </x:c>
     </x:row>
     <x:row r="983" spans="1:4" ht="20" customHeight="1">
       <x:c r="A983" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="B983" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C983" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="D983" s="1" t="s">
-        <x:v>2120</x:v>
+        <x:v>2119</x:v>
       </x:c>
     </x:row>
     <x:row r="984" spans="1:4" ht="20" customHeight="1">
       <x:c r="A984" s="0" t="s">
+        <x:v>2120</x:v>
+      </x:c>
+      <x:c r="B984" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C984" s="0" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="D984" s="1" t="s">
         <x:v>2121</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2123</x:v>
       </x:c>
     </x:row>
     <x:row r="985" spans="1:4" ht="20" customHeight="1">
       <x:c r="A985" s="0" t="s">
+        <x:v>2122</x:v>
+      </x:c>
+      <x:c r="B985" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C985" s="0" t="s">
+        <x:v>2123</x:v>
+      </x:c>
+      <x:c r="D985" s="1" t="s">
         <x:v>2124</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2125</x:v>
       </x:c>
     </x:row>
     <x:row r="986" spans="1:4" ht="20" customHeight="1">
       <x:c r="A986" s="0" t="s">
+        <x:v>2125</x:v>
+      </x:c>
+      <x:c r="B986" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C986" s="0" t="s">
+        <x:v>2123</x:v>
+      </x:c>
+      <x:c r="D986" s="1" t="s">
         <x:v>2126</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2127</x:v>
       </x:c>
     </x:row>
     <x:row r="987" spans="1:4" ht="20" customHeight="1">
       <x:c r="A987" s="0" t="s">
+        <x:v>2127</x:v>
+      </x:c>
+      <x:c r="B987" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C987" s="0" t="s">
+        <x:v>2123</x:v>
+      </x:c>
+      <x:c r="D987" s="1" t="s">
         <x:v>2128</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2130</x:v>
       </x:c>
     </x:row>
     <x:row r="988" spans="1:4" ht="20" customHeight="1">
       <x:c r="A988" s="0" t="s">
-        <x:v>2131</x:v>
+        <x:v>2127</x:v>
       </x:c>
       <x:c r="B988" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C988" s="0" t="s">
+        <x:v>2123</x:v>
+      </x:c>
+      <x:c r="D988" s="1" t="s">
         <x:v>2129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2132</x:v>
       </x:c>
     </x:row>
     <x:row r="989" spans="1:4" ht="20" customHeight="1">
       <x:c r="A989" s="0" t="s">
-        <x:v>2133</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="B989" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C989" s="0" t="s">
-        <x:v>2129</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="D989" s="1" t="s">
-        <x:v>2134</x:v>
+        <x:v>2132</x:v>
       </x:c>
     </x:row>
     <x:row r="990" spans="1:4" ht="20" customHeight="1">
       <x:c r="A990" s="0" t="s">
-        <x:v>2135</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="B990" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C990" s="0" t="s">
-        <x:v>2129</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="D990" s="1" t="s">
-        <x:v>2136</x:v>
+        <x:v>2134</x:v>
       </x:c>
     </x:row>
     <x:row r="991" spans="1:4" ht="20" customHeight="1">
       <x:c r="A991" s="0" t="s">
+        <x:v>2135</x:v>
+      </x:c>
+      <x:c r="B991" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C991" s="0" t="s">
+        <x:v>2136</x:v>
+      </x:c>
+      <x:c r="D991" s="1" t="s">
         <x:v>2137</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2139</x:v>
       </x:c>
     </x:row>
     <x:row r="992" spans="1:4" ht="20" customHeight="1">
       <x:c r="A992" s="0" t="s">
-        <x:v>2140</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="B992" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C992" s="0" t="s">
-        <x:v>2141</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="D992" s="1" t="s">
-        <x:v>2142</x:v>
+        <x:v>2139</x:v>
       </x:c>
     </x:row>
     <x:row r="993" spans="1:4" ht="20" customHeight="1">
       <x:c r="A993" s="0" t="s">
-        <x:v>2143</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="B993" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C993" s="0" t="s">
         <x:v>2141</x:v>
       </x:c>
       <x:c r="D993" s="1" t="s">
         <x:v>2142</x:v>
       </x:c>
     </x:row>
     <x:row r="994" spans="1:4" ht="20" customHeight="1">
       <x:c r="A994" s="0" t="s">
+        <x:v>2143</x:v>
+      </x:c>
+      <x:c r="B994" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C994" s="0" t="s">
+        <x:v>2141</x:v>
+      </x:c>
+      <x:c r="D994" s="1" t="s">
         <x:v>2144</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2146</x:v>
       </x:c>
     </x:row>
     <x:row r="995" spans="1:4" ht="20" customHeight="1">
       <x:c r="A995" s="0" t="s">
+        <x:v>2145</x:v>
+      </x:c>
+      <x:c r="B995" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C995" s="0" t="s">
+        <x:v>2146</x:v>
+      </x:c>
+      <x:c r="D995" s="1" t="s">
         <x:v>2147</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2149</x:v>
       </x:c>
     </x:row>
     <x:row r="996" spans="1:4" ht="20" customHeight="1">
       <x:c r="A996" s="0" t="s">
-        <x:v>2150</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="B996" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C996" s="0" t="s">
-        <x:v>2151</x:v>
+        <x:v>2146</x:v>
       </x:c>
       <x:c r="D996" s="1" t="s">
-        <x:v>2152</x:v>
+        <x:v>2149</x:v>
       </x:c>
     </x:row>
     <x:row r="997" spans="1:4" ht="20" customHeight="1">
       <x:c r="A997" s="0" t="s">
-        <x:v>2153</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="B997" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C997" s="0" t="s">
+        <x:v>2146</x:v>
+      </x:c>
+      <x:c r="D997" s="1" t="s">
         <x:v>2151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="998" spans="1:4" ht="20" customHeight="1">
       <x:c r="A998" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="B998" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C998" s="0" t="s">
-        <x:v>2151</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="D998" s="1" t="s">
-        <x:v>2156</x:v>
+        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="999" spans="1:4" ht="20" customHeight="1">
       <x:c r="A999" s="0" t="s">
-        <x:v>2157</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="B999" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C999" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="D999" s="1" t="s">
-        <x:v>2159</x:v>
+        <x:v>2156</x:v>
       </x:c>
     </x:row>
     <x:row r="1000" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1000" s="0" t="s">
-        <x:v>2160</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="B1000" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1000" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="D1000" s="1" t="s">
-        <x:v>2161</x:v>
+        <x:v>2159</x:v>
       </x:c>
     </x:row>
     <x:row r="1001" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1001" s="0" t="s">
-        <x:v>2162</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="B1001" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1001" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="D1001" s="1" t="s">
-        <x:v>2163</x:v>
+        <x:v>2161</x:v>
       </x:c>
     </x:row>
     <x:row r="1002" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1002" s="0" t="s">
-        <x:v>2164</x:v>
+        <x:v>2162</x:v>
       </x:c>
       <x:c r="B1002" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1002" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="D1002" s="1" t="s">
-        <x:v>2165</x:v>
+        <x:v>2163</x:v>
       </x:c>
     </x:row>
     <x:row r="1003" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1003" s="0" t="s">
-        <x:v>2166</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="B1003" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1003" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="D1003" s="1" t="s">
-        <x:v>2167</x:v>
+        <x:v>2165</x:v>
       </x:c>
     </x:row>
     <x:row r="1004" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1004" s="0" t="s">
-        <x:v>2168</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="B1004" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1004" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="D1004" s="1" t="s">
-        <x:v>2169</x:v>
+        <x:v>2167</x:v>
       </x:c>
     </x:row>
     <x:row r="1005" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1005" s="0" t="s">
-        <x:v>2170</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="B1005" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1005" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="D1005" s="1" t="s">
-        <x:v>2171</x:v>
+        <x:v>2169</x:v>
       </x:c>
     </x:row>
     <x:row r="1006" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1006" s="0" t="s">
-        <x:v>2172</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="B1006" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1006" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="D1006" s="1" t="s">
-        <x:v>2173</x:v>
+        <x:v>2171</x:v>
       </x:c>
     </x:row>
     <x:row r="1007" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1007" s="0" t="s">
+        <x:v>2172</x:v>
+      </x:c>
+      <x:c r="B1007" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1007" s="0" t="s">
+        <x:v>2173</x:v>
+      </x:c>
+      <x:c r="D1007" s="1" t="s">
         <x:v>2174</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2175</x:v>
       </x:c>
     </x:row>
     <x:row r="1008" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1008" s="0" t="s">
+        <x:v>2175</x:v>
+      </x:c>
+      <x:c r="B1008" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1008" s="0" t="s">
         <x:v>2176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2158</x:v>
       </x:c>
       <x:c r="D1008" s="1" t="s">
         <x:v>2177</x:v>
       </x:c>
     </x:row>
     <x:row r="1009" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1009" s="0" t="s">
         <x:v>2178</x:v>
       </x:c>
       <x:c r="B1009" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1009" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2176</x:v>
       </x:c>
       <x:c r="D1009" s="1" t="s">
-        <x:v>2179</x:v>
+        <x:v>2177</x:v>
       </x:c>
     </x:row>
     <x:row r="1010" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1010" s="0" t="s">
+        <x:v>2179</x:v>
+      </x:c>
+      <x:c r="B1010" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1010" s="0" t="s">
+        <x:v>2176</x:v>
+      </x:c>
+      <x:c r="D1010" s="1" t="s">
         <x:v>2180</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2181</x:v>
       </x:c>
     </x:row>
     <x:row r="1011" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1011" s="0" t="s">
+        <x:v>2181</x:v>
+      </x:c>
+      <x:c r="B1011" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1011" s="0" t="s">
+        <x:v>2176</x:v>
+      </x:c>
+      <x:c r="D1011" s="1" t="s">
         <x:v>2182</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2183</x:v>
       </x:c>
     </x:row>
     <x:row r="1012" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1012" s="0" t="s">
+        <x:v>2183</x:v>
+      </x:c>
+      <x:c r="B1012" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1012" s="0" t="s">
+        <x:v>2176</x:v>
+      </x:c>
+      <x:c r="D1012" s="1" t="s">
         <x:v>2184</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2186</x:v>
       </x:c>
     </x:row>
     <x:row r="1013" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1013" s="0" t="s">
-        <x:v>2187</x:v>
+        <x:v>2185</x:v>
       </x:c>
       <x:c r="B1013" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1013" s="0" t="s">
-        <x:v>2185</x:v>
+        <x:v>2176</x:v>
       </x:c>
       <x:c r="D1013" s="1" t="s">
-        <x:v>2188</x:v>
+        <x:v>2186</x:v>
       </x:c>
     </x:row>
     <x:row r="1014" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1014" s="0" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="B1014" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1014" s="0" t="s">
+        <x:v>2188</x:v>
+      </x:c>
+      <x:c r="D1014" s="1" t="s">
         <x:v>2189</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2190</x:v>
       </x:c>
     </x:row>
     <x:row r="1015" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1015" s="0" t="s">
+        <x:v>2190</x:v>
+      </x:c>
+      <x:c r="B1015" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1015" s="0" t="s">
         <x:v>2191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2185</x:v>
       </x:c>
       <x:c r="D1015" s="1" t="s">
         <x:v>2192</x:v>
       </x:c>
     </x:row>
     <x:row r="1016" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1016" s="0" t="s">
         <x:v>2193</x:v>
       </x:c>
       <x:c r="B1016" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1016" s="0" t="s">
-        <x:v>2185</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="D1016" s="1" t="s">
         <x:v>2194</x:v>
       </x:c>
     </x:row>
     <x:row r="1017" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1017" s="0" t="s">
         <x:v>2195</x:v>
       </x:c>
       <x:c r="B1017" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1017" s="0" t="s">
-        <x:v>2185</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="D1017" s="1" t="s">
         <x:v>2196</x:v>
       </x:c>
     </x:row>
     <x:row r="1018" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1018" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="B1018" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1018" s="0" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="D1018" s="1" t="s">
         <x:v>2197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2198</x:v>
       </x:c>
     </x:row>
     <x:row r="1019" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1019" s="0" t="s">
+        <x:v>2198</x:v>
+      </x:c>
+      <x:c r="B1019" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1019" s="0" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="D1019" s="1" t="s">
         <x:v>2199</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2201</x:v>
       </x:c>
     </x:row>
     <x:row r="1020" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1020" s="0" t="s">
+        <x:v>2200</x:v>
+      </x:c>
+      <x:c r="B1020" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1020" s="0" t="s">
+        <x:v>2201</x:v>
+      </x:c>
+      <x:c r="D1020" s="1" t="s">
         <x:v>2202</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2204</x:v>
       </x:c>
     </x:row>
     <x:row r="1021" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1021" s="0" t="s">
-        <x:v>2205</x:v>
+        <x:v>2203</x:v>
       </x:c>
       <x:c r="B1021" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1021" s="0" t="s">
-        <x:v>2206</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="D1021" s="1" t="s">
-        <x:v>2207</x:v>
+        <x:v>2204</x:v>
       </x:c>
     </x:row>
     <x:row r="1022" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1022" s="0" t="s">
-        <x:v>2208</x:v>
+        <x:v>2205</x:v>
       </x:c>
       <x:c r="B1022" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1022" s="0" t="s">
+        <x:v>2201</x:v>
+      </x:c>
+      <x:c r="D1022" s="1" t="s">
         <x:v>2206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2209</x:v>
       </x:c>
     </x:row>
     <x:row r="1023" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1023" s="0" t="s">
-        <x:v>2210</x:v>
+        <x:v>2207</x:v>
       </x:c>
       <x:c r="B1023" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1023" s="0" t="s">
-        <x:v>2206</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="D1023" s="1" t="s">
-        <x:v>2211</x:v>
+        <x:v>2208</x:v>
       </x:c>
     </x:row>
     <x:row r="1024" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1024" s="0" t="s">
-        <x:v>2212</x:v>
+        <x:v>2209</x:v>
       </x:c>
       <x:c r="B1024" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1024" s="0" t="s">
-        <x:v>2206</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="D1024" s="1" t="s">
-        <x:v>2213</x:v>
+        <x:v>2208</x:v>
       </x:c>
     </x:row>
     <x:row r="1025" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1025" s="0" t="s">
-        <x:v>2214</x:v>
+        <x:v>2210</x:v>
       </x:c>
       <x:c r="B1025" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1025" s="0" t="s">
-        <x:v>2206</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="D1025" s="1" t="s">
-        <x:v>2215</x:v>
+        <x:v>2211</x:v>
       </x:c>
     </x:row>
     <x:row r="1026" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1026" s="0" t="s">
-        <x:v>2216</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="B1026" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1026" s="0" t="s">
-        <x:v>2206</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="D1026" s="1" t="s">
-        <x:v>2217</x:v>
+        <x:v>2213</x:v>
       </x:c>
     </x:row>
     <x:row r="1027" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1027" s="0" t="s">
-        <x:v>2218</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="B1027" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1027" s="0" t="s">
-        <x:v>2219</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="D1027" s="1" t="s">
-        <x:v>2220</x:v>
+        <x:v>2214</x:v>
       </x:c>
     </x:row>
     <x:row r="1028" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1028" s="0" t="s">
-        <x:v>2221</x:v>
+        <x:v>2215</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1028" s="0" t="s">
-        <x:v>2222</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="D1028" s="1" t="s">
-        <x:v>2223</x:v>
+        <x:v>2217</x:v>
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1029" s="0" t="s">
-        <x:v>2224</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1029" s="0" t="s">
-        <x:v>2222</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="D1029" s="1" t="s">
-        <x:v>2225</x:v>
+        <x:v>2217</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1030" s="0" t="s">
-        <x:v>2224</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1030" s="0" t="s">
-        <x:v>2222</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="D1030" s="1" t="s">
-        <x:v>2226</x:v>
+        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="1031" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1031" s="0" t="s">
-        <x:v>2227</x:v>
+        <x:v>2221</x:v>
       </x:c>
       <x:c r="B1031" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1031" s="0" t="s">
-        <x:v>2228</x:v>
+        <x:v>2222</x:v>
       </x:c>
       <x:c r="D1031" s="1" t="s">
-        <x:v>2229</x:v>
+        <x:v>2223</x:v>
       </x:c>
     </x:row>
     <x:row r="1032" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1032" s="0" t="s">
-        <x:v>2230</x:v>
+        <x:v>2224</x:v>
       </x:c>
       <x:c r="B1032" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1032" s="0" t="s">
-        <x:v>2231</x:v>
+        <x:v>2222</x:v>
       </x:c>
       <x:c r="D1032" s="1" t="s">
-        <x:v>2232</x:v>
+        <x:v>2225</x:v>
       </x:c>
     </x:row>
     <x:row r="1033" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1033" s="0" t="s">
-        <x:v>2233</x:v>
+        <x:v>2226</x:v>
       </x:c>
       <x:c r="B1033" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1033" s="0" t="s">
-        <x:v>2231</x:v>
+        <x:v>2227</x:v>
       </x:c>
       <x:c r="D1033" s="1" t="s">
-        <x:v>2234</x:v>
+        <x:v>2228</x:v>
       </x:c>
     </x:row>
     <x:row r="1034" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1034" s="0" t="s">
-        <x:v>2235</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="B1034" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1034" s="0" t="s">
-        <x:v>2236</x:v>
+        <x:v>2227</x:v>
       </x:c>
       <x:c r="D1034" s="1" t="s">
-        <x:v>2237</x:v>
+        <x:v>2229</x:v>
       </x:c>
     </x:row>
     <x:row r="1035" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1035" s="0" t="s">
-        <x:v>2238</x:v>
+        <x:v>2230</x:v>
       </x:c>
       <x:c r="B1035" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1035" s="0" t="s">
-        <x:v>2236</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="D1035" s="1" t="s">
-        <x:v>2239</x:v>
+        <x:v>2232</x:v>
       </x:c>
     </x:row>
     <x:row r="1036" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1036" s="0" t="s">
-        <x:v>2240</x:v>
+        <x:v>2233</x:v>
       </x:c>
       <x:c r="B1036" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1036" s="0" t="s">
-        <x:v>2241</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="D1036" s="1" t="s">
-        <x:v>2242</x:v>
+        <x:v>2234</x:v>
       </x:c>
     </x:row>
     <x:row r="1037" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1037" s="0" t="s">
-        <x:v>2243</x:v>
+        <x:v>2235</x:v>
       </x:c>
       <x:c r="B1037" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1037" s="0" t="s">
-        <x:v>2241</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="D1037" s="1" t="s">
-        <x:v>2244</x:v>
+        <x:v>2236</x:v>
       </x:c>
     </x:row>
     <x:row r="1038" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1038" s="0" t="s">
-        <x:v>2245</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="B1038" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1038" s="0" t="s">
-        <x:v>2246</x:v>
+        <x:v>2238</x:v>
       </x:c>
       <x:c r="D1038" s="1" t="s">
-        <x:v>2247</x:v>
+        <x:v>2239</x:v>
       </x:c>
     </x:row>
     <x:row r="1039" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1039" s="0" t="s">
-        <x:v>2248</x:v>
+        <x:v>2240</x:v>
       </x:c>
       <x:c r="B1039" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1039" s="0" t="s">
-        <x:v>2246</x:v>
+        <x:v>2238</x:v>
       </x:c>
       <x:c r="D1039" s="1" t="s">
-        <x:v>2249</x:v>
+        <x:v>2241</x:v>
       </x:c>
     </x:row>
     <x:row r="1040" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1040" s="0" t="s">
-        <x:v>2250</x:v>
+        <x:v>2242</x:v>
       </x:c>
       <x:c r="B1040" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1040" s="0" t="s">
-        <x:v>2246</x:v>
+        <x:v>2238</x:v>
       </x:c>
       <x:c r="D1040" s="1" t="s">
-        <x:v>2251</x:v>
+        <x:v>2243</x:v>
       </x:c>
     </x:row>
     <x:row r="1041" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1041" s="0" t="s">
-        <x:v>2252</x:v>
+        <x:v>2244</x:v>
       </x:c>
       <x:c r="B1041" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1041" s="0" t="s">
-        <x:v>2246</x:v>
+        <x:v>2238</x:v>
       </x:c>
       <x:c r="D1041" s="1" t="s">
-        <x:v>2253</x:v>
+        <x:v>2245</x:v>
       </x:c>
     </x:row>
     <x:row r="1042" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1042" s="0" t="s">
-        <x:v>2254</x:v>
+        <x:v>2246</x:v>
       </x:c>
       <x:c r="B1042" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1042" s="0" t="s">
-        <x:v>2246</x:v>
+        <x:v>2247</x:v>
       </x:c>
       <x:c r="D1042" s="1" t="s">
-        <x:v>2255</x:v>
+        <x:v>2248</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1043" s="0" t="s">
-        <x:v>2256</x:v>
+        <x:v>2249</x:v>
       </x:c>
       <x:c r="B1043" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1043" s="0" t="s">
-        <x:v>2257</x:v>
+        <x:v>2250</x:v>
       </x:c>
       <x:c r="D1043" s="1" t="s">
-        <x:v>2258</x:v>
+        <x:v>2251</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1044" s="0" t="s">
-        <x:v>2259</x:v>
+        <x:v>2252</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1044" s="0" t="s">
-        <x:v>2257</x:v>
+        <x:v>2250</x:v>
       </x:c>
       <x:c r="D1044" s="1" t="s">
-        <x:v>2260</x:v>
+        <x:v>2251</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1045" s="0" t="s">
-        <x:v>2261</x:v>
+        <x:v>2253</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1045" s="0" t="s">
-        <x:v>2257</x:v>
+        <x:v>2254</x:v>
       </x:c>
       <x:c r="D1045" s="1" t="s">
-        <x:v>2262</x:v>
+        <x:v>2255</x:v>
       </x:c>
     </x:row>
     <x:row r="1046" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1046" s="0" t="s">
-        <x:v>2263</x:v>
+        <x:v>2256</x:v>
       </x:c>
       <x:c r="B1046" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1046" s="0" t="s">
-        <x:v>2264</x:v>
+        <x:v>2257</x:v>
       </x:c>
       <x:c r="D1046" s="1" t="s">
-        <x:v>2265</x:v>
+        <x:v>2258</x:v>
       </x:c>
     </x:row>
     <x:row r="1047" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1047" s="0" t="s">
-        <x:v>2263</x:v>
+        <x:v>2259</x:v>
       </x:c>
       <x:c r="B1047" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1047" s="0" t="s">
-        <x:v>2264</x:v>
+        <x:v>2260</x:v>
       </x:c>
       <x:c r="D1047" s="1" t="s">
-        <x:v>2265</x:v>
+        <x:v>2261</x:v>
       </x:c>
     </x:row>
     <x:row r="1048" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1048" s="0" t="s">
-        <x:v>2266</x:v>
+        <x:v>2262</x:v>
       </x:c>
       <x:c r="B1048" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1048" s="0" t="s">
-        <x:v>2264</x:v>
+        <x:v>2260</x:v>
       </x:c>
       <x:c r="D1048" s="1" t="s">
-        <x:v>2267</x:v>
+        <x:v>2263</x:v>
       </x:c>
     </x:row>
     <x:row r="1049" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1049" s="0" t="s">
-        <x:v>2266</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="B1049" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1049" s="0" t="s">
-        <x:v>2264</x:v>
+        <x:v>2260</x:v>
       </x:c>
       <x:c r="D1049" s="1" t="s">
-        <x:v>2268</x:v>
+        <x:v>2265</x:v>
       </x:c>
     </x:row>
     <x:row r="1050" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1050" s="0" t="s">
-        <x:v>2269</x:v>
+        <x:v>2266</x:v>
       </x:c>
       <x:c r="B1050" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1050" s="0" t="s">
-        <x:v>2270</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1050" s="1" t="s">
-        <x:v>2271</x:v>
+        <x:v>2268</x:v>
       </x:c>
     </x:row>
     <x:row r="1051" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1051" s="0" t="s">
-        <x:v>2272</x:v>
+        <x:v>2269</x:v>
       </x:c>
       <x:c r="B1051" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1051" s="0" t="s">
-        <x:v>2273</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1051" s="1" t="s">
-        <x:v>2274</x:v>
+        <x:v>2270</x:v>
       </x:c>
     </x:row>
     <x:row r="1052" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1052" s="0" t="s">
-        <x:v>2275</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="B1052" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1052" s="0" t="s">
-        <x:v>2276</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1052" s="1" t="s">
-        <x:v>2277</x:v>
+        <x:v>2272</x:v>
       </x:c>
     </x:row>
     <x:row r="1053" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1053" s="0" t="s">
-        <x:v>2278</x:v>
+        <x:v>2273</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1053" s="0" t="s">
-        <x:v>2276</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1053" s="1" t="s">
-        <x:v>2279</x:v>
+        <x:v>2274</x:v>
       </x:c>
     </x:row>
     <x:row r="1054" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1054" s="0" t="s">
-        <x:v>2280</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="B1054" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1054" s="0" t="s">
+        <x:v>2267</x:v>
+      </x:c>
+      <x:c r="D1054" s="1" t="s">
         <x:v>2276</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2279</x:v>
       </x:c>
     </x:row>
     <x:row r="1055" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1055" s="0" t="s">
-        <x:v>2281</x:v>
+        <x:v>2277</x:v>
       </x:c>
       <x:c r="B1055" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1055" s="0" t="s">
-        <x:v>2276</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1055" s="1" t="s">
-        <x:v>2282</x:v>
+        <x:v>2278</x:v>
       </x:c>
     </x:row>
     <x:row r="1056" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1056" s="0" t="s">
-        <x:v>2283</x:v>
+        <x:v>2279</x:v>
       </x:c>
       <x:c r="B1056" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1056" s="0" t="s">
-        <x:v>2276</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1056" s="1" t="s">
-        <x:v>2284</x:v>
+        <x:v>2280</x:v>
       </x:c>
     </x:row>
     <x:row r="1057" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1057" s="0" t="s">
-        <x:v>2285</x:v>
+        <x:v>2281</x:v>
       </x:c>
       <x:c r="B1057" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1057" s="0" t="s">
-        <x:v>2276</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1057" s="1" t="s">
-        <x:v>2286</x:v>
+        <x:v>2282</x:v>
       </x:c>
     </x:row>
     <x:row r="1058" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1058" s="0" t="s">
-        <x:v>2287</x:v>
+        <x:v>2283</x:v>
       </x:c>
       <x:c r="B1058" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1058" s="0" t="s">
-        <x:v>2288</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1058" s="1" t="s">
-        <x:v>2289</x:v>
+        <x:v>2284</x:v>
       </x:c>
     </x:row>
     <x:row r="1059" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1059" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>2285</x:v>
       </x:c>
       <x:c r="B1059" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1059" s="0" t="s">
-        <x:v>2288</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1059" s="1" t="s">
-        <x:v>2290</x:v>
+        <x:v>2286</x:v>
       </x:c>
     </x:row>
     <x:row r="1060" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1060" s="0" t="s">
-        <x:v>2291</x:v>
+        <x:v>2287</x:v>
       </x:c>
       <x:c r="B1060" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1060" s="0" t="s">
+        <x:v>2267</x:v>
+      </x:c>
+      <x:c r="D1060" s="1" t="s">
         <x:v>2288</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2292</x:v>
       </x:c>
     </x:row>
     <x:row r="1061" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1061" s="0" t="s">
-        <x:v>2293</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="B1061" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1061" s="0" t="s">
-        <x:v>2294</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1061" s="1" t="s">
-        <x:v>2295</x:v>
+        <x:v>2290</x:v>
       </x:c>
     </x:row>
     <x:row r="1062" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1062" s="0" t="s">
-        <x:v>2296</x:v>
+        <x:v>2291</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1062" s="0" t="s">
-        <x:v>2297</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1062" s="1" t="s">
-        <x:v>2298</x:v>
+        <x:v>2292</x:v>
       </x:c>
     </x:row>
     <x:row r="1063" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1063" s="0" t="s">
-        <x:v>2296</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="B1063" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1063" s="0" t="s">
-        <x:v>2297</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="D1063" s="1" t="s">
-        <x:v>2298</x:v>
+        <x:v>2295</x:v>
       </x:c>
     </x:row>
     <x:row r="1064" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1064" s="0" t="s">
-        <x:v>2299</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="B1064" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1064" s="0" t="s">
-        <x:v>2300</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="D1064" s="1" t="s">
-        <x:v>2301</x:v>
+        <x:v>2297</x:v>
       </x:c>
     </x:row>
     <x:row r="1065" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1065" s="0" t="s">
-        <x:v>2302</x:v>
+        <x:v>2298</x:v>
       </x:c>
       <x:c r="B1065" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1065" s="0" t="s">
-        <x:v>2300</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="D1065" s="1" t="s">
-        <x:v>2303</x:v>
+        <x:v>2299</x:v>
       </x:c>
     </x:row>
     <x:row r="1066" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1066" s="0" t="s">
-        <x:v>2304</x:v>
+        <x:v>2300</x:v>
       </x:c>
       <x:c r="B1066" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1066" s="0" t="s">
-        <x:v>2305</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="D1066" s="1" t="s">
-        <x:v>2306</x:v>
+        <x:v>2301</x:v>
       </x:c>
     </x:row>
     <x:row r="1067" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1067" s="0" t="s">
-        <x:v>2307</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="B1067" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1067" s="0" t="s">
-        <x:v>2308</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="D1067" s="1" t="s">
-        <x:v>2309</x:v>
+        <x:v>2303</x:v>
       </x:c>
     </x:row>
     <x:row r="1068" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1068" s="0" t="s">
-        <x:v>2310</x:v>
+        <x:v>2304</x:v>
       </x:c>
       <x:c r="B1068" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1068" s="0" t="s">
-        <x:v>2308</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="D1068" s="1" t="s">
-        <x:v>2311</x:v>
+        <x:v>2305</x:v>
       </x:c>
     </x:row>
     <x:row r="1069" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1069" s="0" t="s">
-        <x:v>2312</x:v>
+        <x:v>2306</x:v>
       </x:c>
       <x:c r="B1069" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1069" s="0" t="s">
-        <x:v>2313</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="D1069" s="1" t="s">
-        <x:v>2314</x:v>
+        <x:v>2307</x:v>
       </x:c>
     </x:row>
     <x:row r="1070" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1070" s="0" t="s">
-        <x:v>2315</x:v>
+        <x:v>2308</x:v>
       </x:c>
       <x:c r="B1070" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1070" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2309</x:v>
       </x:c>
       <x:c r="D1070" s="1" t="s">
-        <x:v>2317</x:v>
+        <x:v>2310</x:v>
       </x:c>
     </x:row>
     <x:row r="1071" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1071" s="0" t="s">
-        <x:v>2318</x:v>
+        <x:v>2311</x:v>
       </x:c>
       <x:c r="B1071" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1071" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="D1071" s="1" t="s">
-        <x:v>2319</x:v>
+        <x:v>2313</x:v>
       </x:c>
     </x:row>
     <x:row r="1072" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1072" s="0" t="s">
-        <x:v>2320</x:v>
+        <x:v>2314</x:v>
       </x:c>
       <x:c r="B1072" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1072" s="0" t="s">
+        <x:v>2315</x:v>
+      </x:c>
+      <x:c r="D1072" s="1" t="s">
         <x:v>2316</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2321</x:v>
       </x:c>
     </x:row>
     <x:row r="1073" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1073" s="0" t="s">
-        <x:v>2322</x:v>
+        <x:v>2317</x:v>
       </x:c>
       <x:c r="B1073" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1073" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2315</x:v>
       </x:c>
       <x:c r="D1073" s="1" t="s">
-        <x:v>2323</x:v>
+        <x:v>2318</x:v>
       </x:c>
     </x:row>
     <x:row r="1074" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1074" s="0" t="s">
-        <x:v>2324</x:v>
+        <x:v>2319</x:v>
       </x:c>
       <x:c r="B1074" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1074" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2315</x:v>
       </x:c>
       <x:c r="D1074" s="1" t="s">
-        <x:v>2325</x:v>
+        <x:v>2320</x:v>
       </x:c>
     </x:row>
     <x:row r="1075" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1075" s="0" t="s">
-        <x:v>2326</x:v>
+        <x:v>2321</x:v>
       </x:c>
       <x:c r="B1075" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1075" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2315</x:v>
       </x:c>
       <x:c r="D1075" s="1" t="s">
-        <x:v>2327</x:v>
+        <x:v>2322</x:v>
       </x:c>
     </x:row>
     <x:row r="1076" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1076" s="0" t="s">
-        <x:v>2328</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="B1076" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1076" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2315</x:v>
       </x:c>
       <x:c r="D1076" s="1" t="s">
-        <x:v>2329</x:v>
+        <x:v>2324</x:v>
       </x:c>
     </x:row>
     <x:row r="1077" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1077" s="0" t="s">
-        <x:v>2330</x:v>
+        <x:v>2325</x:v>
       </x:c>
       <x:c r="B1077" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1077" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2315</x:v>
       </x:c>
       <x:c r="D1077" s="1" t="s">
-        <x:v>2331</x:v>
+        <x:v>2326</x:v>
       </x:c>
     </x:row>
     <x:row r="1078" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1078" s="0" t="s">
-        <x:v>2332</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="B1078" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1078" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2328</x:v>
       </x:c>
       <x:c r="D1078" s="1" t="s">
-        <x:v>2333</x:v>
+        <x:v>2329</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1079" s="0" t="s">
-        <x:v>2334</x:v>
+        <x:v>2330</x:v>
       </x:c>
       <x:c r="B1079" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1079" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2331</x:v>
       </x:c>
       <x:c r="D1079" s="1" t="s">
-        <x:v>2335</x:v>
+        <x:v>2332</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1080" s="0" t="s">
-        <x:v>2336</x:v>
+        <x:v>2333</x:v>
       </x:c>
       <x:c r="B1080" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1080" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2331</x:v>
       </x:c>
       <x:c r="D1080" s="1" t="s">
-        <x:v>2337</x:v>
+        <x:v>2334</x:v>
       </x:c>
     </x:row>
     <x:row r="1081" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1081" s="0" t="s">
-        <x:v>2338</x:v>
+        <x:v>2333</x:v>
       </x:c>
       <x:c r="B1081" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1081" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2331</x:v>
       </x:c>
       <x:c r="D1081" s="1" t="s">
-        <x:v>2339</x:v>
+        <x:v>2335</x:v>
       </x:c>
     </x:row>
     <x:row r="1082" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1082" s="0" t="s">
-        <x:v>2340</x:v>
+        <x:v>2336</x:v>
       </x:c>
       <x:c r="B1082" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1082" s="0" t="s">
-        <x:v>2341</x:v>
+        <x:v>2337</x:v>
       </x:c>
       <x:c r="D1082" s="1" t="s">
-        <x:v>2342</x:v>
+        <x:v>2338</x:v>
       </x:c>
     </x:row>
     <x:row r="1083" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1083" s="0" t="s">
-        <x:v>2343</x:v>
+        <x:v>2339</x:v>
       </x:c>
       <x:c r="B1083" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1083" s="0" t="s">
-        <x:v>2344</x:v>
+        <x:v>2340</x:v>
       </x:c>
       <x:c r="D1083" s="1" t="s">
-        <x:v>2345</x:v>
+        <x:v>2341</x:v>
       </x:c>
     </x:row>
     <x:row r="1084" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1084" s="0" t="s">
-        <x:v>2346</x:v>
+        <x:v>2342</x:v>
       </x:c>
       <x:c r="B1084" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1084" s="0" t="s">
-        <x:v>2344</x:v>
+        <x:v>2340</x:v>
       </x:c>
       <x:c r="D1084" s="1" t="s">
-        <x:v>2347</x:v>
+        <x:v>2343</x:v>
       </x:c>
     </x:row>
     <x:row r="1085" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1085" s="0" t="s">
-        <x:v>2348</x:v>
+        <x:v>2344</x:v>
       </x:c>
       <x:c r="B1085" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1085" s="0" t="s">
-        <x:v>2349</x:v>
+        <x:v>2345</x:v>
       </x:c>
       <x:c r="D1085" s="1" t="s">
-        <x:v>2350</x:v>
+        <x:v>2346</x:v>
       </x:c>
     </x:row>
     <x:row r="1086" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1086" s="0" t="s">
+        <x:v>2347</x:v>
+      </x:c>
+      <x:c r="B1086" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1086" s="0" t="s">
+        <x:v>2345</x:v>
+      </x:c>
+      <x:c r="D1086" s="1" t="s">
         <x:v>2348</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2351</x:v>
       </x:c>
     </x:row>
     <x:row r="1087" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1087" s="0" t="s">
-        <x:v>2352</x:v>
+        <x:v>2349</x:v>
       </x:c>
       <x:c r="B1087" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1087" s="0" t="s">
-        <x:v>2353</x:v>
+        <x:v>2350</x:v>
       </x:c>
       <x:c r="D1087" s="1" t="s">
-        <x:v>2354</x:v>
+        <x:v>2351</x:v>
       </x:c>
     </x:row>
     <x:row r="1088" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1088" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2352</x:v>
       </x:c>
       <x:c r="B1088" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1088" s="0" t="s">
+        <x:v>2350</x:v>
+      </x:c>
+      <x:c r="D1088" s="1" t="s">
         <x:v>2353</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2356</x:v>
       </x:c>
     </x:row>
     <x:row r="1089" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1089" s="0" t="s">
+        <x:v>2354</x:v>
+      </x:c>
+      <x:c r="B1089" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1089" s="0" t="s">
         <x:v>2355</x:v>
       </x:c>
-      <x:c r="B1089" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1089" s="1" t="s">
-        <x:v>2357</x:v>
+        <x:v>2356</x:v>
       </x:c>
     </x:row>
     <x:row r="1090" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1090" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>2357</x:v>
       </x:c>
       <x:c r="B1090" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1090" s="0" t="s">
-        <x:v>2353</x:v>
+        <x:v>2355</x:v>
       </x:c>
       <x:c r="D1090" s="1" t="s">
         <x:v>2358</x:v>
       </x:c>
     </x:row>
     <x:row r="1091" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1091" s="0" t="s">
         <x:v>2359</x:v>
       </x:c>
       <x:c r="B1091" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1091" s="0" t="s">
+        <x:v>2355</x:v>
+      </x:c>
+      <x:c r="D1091" s="1" t="s">
         <x:v>2360</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2361</x:v>
       </x:c>
     </x:row>
     <x:row r="1092" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1092" s="0" t="s">
+        <x:v>2361</x:v>
+      </x:c>
+      <x:c r="B1092" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1092" s="0" t="s">
+        <x:v>2355</x:v>
+      </x:c>
+      <x:c r="D1092" s="1" t="s">
         <x:v>2362</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2364</x:v>
       </x:c>
     </x:row>
     <x:row r="1093" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1093" s="0" t="s">
-        <x:v>2365</x:v>
+        <x:v>2363</x:v>
       </x:c>
       <x:c r="B1093" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1093" s="0" t="s">
-        <x:v>2363</x:v>
+        <x:v>2355</x:v>
       </x:c>
       <x:c r="D1093" s="1" t="s">
-        <x:v>2366</x:v>
+        <x:v>2364</x:v>
       </x:c>
     </x:row>
     <x:row r="1094" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1094" s="0" t="s">
+        <x:v>2365</x:v>
+      </x:c>
+      <x:c r="B1094" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1094" s="0" t="s">
+        <x:v>2366</x:v>
+      </x:c>
+      <x:c r="D1094" s="1" t="s">
         <x:v>2367</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2368</x:v>
       </x:c>
     </x:row>
     <x:row r="1095" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1095" s="0" t="s">
+        <x:v>2368</x:v>
+      </x:c>
+      <x:c r="B1095" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1095" s="0" t="s">
+        <x:v>2366</x:v>
+      </x:c>
+      <x:c r="D1095" s="1" t="s">
         <x:v>2369</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2371</x:v>
       </x:c>
     </x:row>
     <x:row r="1096" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1096" s="0" t="s">
-        <x:v>2372</x:v>
+        <x:v>2370</x:v>
       </x:c>
       <x:c r="B1096" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1096" s="0" t="s">
-        <x:v>2370</x:v>
+        <x:v>2366</x:v>
       </x:c>
       <x:c r="D1096" s="1" t="s">
-        <x:v>2373</x:v>
+        <x:v>2371</x:v>
       </x:c>
     </x:row>
     <x:row r="1097" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1097" s="0" t="s">
+        <x:v>2372</x:v>
+      </x:c>
+      <x:c r="B1097" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1097" s="0" t="s">
+        <x:v>2373</x:v>
+      </x:c>
+      <x:c r="D1097" s="1" t="s">
         <x:v>2374</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2376</x:v>
       </x:c>
     </x:row>
     <x:row r="1098" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1098" s="0" t="s">
-        <x:v>2377</x:v>
+        <x:v>2372</x:v>
       </x:c>
       <x:c r="B1098" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1098" s="0" t="s">
-        <x:v>2375</x:v>
+        <x:v>2373</x:v>
       </x:c>
       <x:c r="D1098" s="1" t="s">
-        <x:v>2378</x:v>
+        <x:v>2374</x:v>
       </x:c>
     </x:row>
     <x:row r="1099" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1099" s="0" t="s">
-        <x:v>2379</x:v>
+        <x:v>2375</x:v>
       </x:c>
       <x:c r="B1099" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1099" s="0" t="s">
-        <x:v>2375</x:v>
+        <x:v>2373</x:v>
       </x:c>
       <x:c r="D1099" s="1" t="s">
-        <x:v>2380</x:v>
+        <x:v>2376</x:v>
       </x:c>
     </x:row>
     <x:row r="1100" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1100" s="0" t="s">
-        <x:v>2381</x:v>
+        <x:v>2375</x:v>
       </x:c>
       <x:c r="B1100" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1100" s="0" t="s">
-        <x:v>2375</x:v>
+        <x:v>2373</x:v>
       </x:c>
       <x:c r="D1100" s="1" t="s">
-        <x:v>2382</x:v>
+        <x:v>2377</x:v>
       </x:c>
     </x:row>
     <x:row r="1101" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1101" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="B1101" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1101" s="0" t="s">
-        <x:v>2383</x:v>
+        <x:v>2379</x:v>
       </x:c>
       <x:c r="D1101" s="1" t="s">
-        <x:v>2384</x:v>
+        <x:v>2380</x:v>
       </x:c>
     </x:row>
     <x:row r="1102" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1102" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>2381</x:v>
       </x:c>
       <x:c r="B1102" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1102" s="0" t="s">
+        <x:v>2382</x:v>
+      </x:c>
+      <x:c r="D1102" s="1" t="s">
         <x:v>2383</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2386</x:v>
       </x:c>
     </x:row>
     <x:row r="1103" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1103" s="0" t="s">
-        <x:v>2387</x:v>
+        <x:v>2384</x:v>
       </x:c>
       <x:c r="B1103" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1103" s="0" t="s">
-        <x:v>2388</x:v>
+        <x:v>2385</x:v>
       </x:c>
       <x:c r="D1103" s="1" t="s">
-        <x:v>2389</x:v>
+        <x:v>2386</x:v>
       </x:c>
     </x:row>
     <x:row r="1104" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1104" s="0" t="s">
-        <x:v>2390</x:v>
+        <x:v>2387</x:v>
       </x:c>
       <x:c r="B1104" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1104" s="0" t="s">
-        <x:v>2391</x:v>
+        <x:v>2385</x:v>
       </x:c>
       <x:c r="D1104" s="1" t="s">
-        <x:v>2392</x:v>
+        <x:v>2388</x:v>
       </x:c>
     </x:row>
     <x:row r="1105" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1105" s="0" t="s">
-        <x:v>2393</x:v>
+        <x:v>2389</x:v>
       </x:c>
       <x:c r="B1105" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1105" s="0" t="s">
-        <x:v>2391</x:v>
+        <x:v>2385</x:v>
       </x:c>
       <x:c r="D1105" s="1" t="s">
-        <x:v>2394</x:v>
+        <x:v>2388</x:v>
       </x:c>
     </x:row>
     <x:row r="1106" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1106" s="0" t="s">
-        <x:v>2395</x:v>
+        <x:v>2390</x:v>
       </x:c>
       <x:c r="B1106" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1106" s="0" t="s">
-        <x:v>2396</x:v>
+        <x:v>2385</x:v>
       </x:c>
       <x:c r="D1106" s="1" t="s">
-        <x:v>2397</x:v>
+        <x:v>2391</x:v>
       </x:c>
     </x:row>
     <x:row r="1107" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1107" s="0" t="s">
-        <x:v>2398</x:v>
+        <x:v>2392</x:v>
       </x:c>
       <x:c r="B1107" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1107" s="0" t="s">
-        <x:v>2396</x:v>
+        <x:v>2385</x:v>
       </x:c>
       <x:c r="D1107" s="1" t="s">
-        <x:v>2399</x:v>
+        <x:v>2393</x:v>
       </x:c>
     </x:row>
     <x:row r="1108" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1108" s="0" t="s">
-        <x:v>2400</x:v>
+        <x:v>2394</x:v>
       </x:c>
       <x:c r="B1108" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1108" s="0" t="s">
-        <x:v>2396</x:v>
+        <x:v>2385</x:v>
       </x:c>
       <x:c r="D1108" s="1" t="s">
-        <x:v>2401</x:v>
+        <x:v>2395</x:v>
       </x:c>
     </x:row>
     <x:row r="1109" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1109" s="0" t="s">
-        <x:v>2402</x:v>
+        <x:v>2396</x:v>
       </x:c>
       <x:c r="B1109" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1109" s="0" t="s">
-        <x:v>2403</x:v>
+        <x:v>2397</x:v>
       </x:c>
       <x:c r="D1109" s="1" t="s">
-        <x:v>2404</x:v>
+        <x:v>2398</x:v>
       </x:c>
     </x:row>
     <x:row r="1110" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1110" s="0" t="s">
-        <x:v>2405</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="B1110" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1110" s="0" t="s">
-        <x:v>2403</x:v>
+        <x:v>2397</x:v>
       </x:c>
       <x:c r="D1110" s="1" t="s">
-        <x:v>2404</x:v>
+        <x:v>2399</x:v>
       </x:c>
     </x:row>
     <x:row r="1111" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1111" s="0" t="s">
-        <x:v>2406</x:v>
+        <x:v>2400</x:v>
       </x:c>
       <x:c r="B1111" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1111" s="0" t="s">
-        <x:v>2403</x:v>
+        <x:v>2397</x:v>
       </x:c>
       <x:c r="D1111" s="1" t="s">
-        <x:v>2407</x:v>
+        <x:v>2401</x:v>
       </x:c>
     </x:row>
     <x:row r="1112" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1112" s="0" t="s">
-        <x:v>2408</x:v>
+        <x:v>2402</x:v>
       </x:c>
       <x:c r="B1112" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1112" s="0" t="s">
         <x:v>2403</x:v>
       </x:c>
       <x:c r="D1112" s="1" t="s">
-        <x:v>2407</x:v>
+        <x:v>2404</x:v>
       </x:c>
     </x:row>
     <x:row r="1113" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1113" s="0" t="s">
-        <x:v>2409</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="B1113" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1113" s="0" t="s">
-        <x:v>2410</x:v>
+        <x:v>2406</x:v>
       </x:c>
       <x:c r="D1113" s="1" t="s">
-        <x:v>2411</x:v>
+        <x:v>2407</x:v>
       </x:c>
     </x:row>
     <x:row r="1114" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1114" s="0" t="s">
-        <x:v>2412</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="B1114" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1114" s="0" t="s">
-        <x:v>2410</x:v>
+        <x:v>2406</x:v>
       </x:c>
       <x:c r="D1114" s="1" t="s">
-        <x:v>2413</x:v>
+        <x:v>2407</x:v>
       </x:c>
     </x:row>
     <x:row r="1115" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1115" s="0" t="s">
-        <x:v>2414</x:v>
+        <x:v>2408</x:v>
       </x:c>
       <x:c r="B1115" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1115" s="0" t="s">
+        <x:v>2409</x:v>
+      </x:c>
+      <x:c r="D1115" s="1" t="s">
         <x:v>2410</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2415</x:v>
       </x:c>
     </x:row>
     <x:row r="1116" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1116" s="0" t="s">
-        <x:v>2416</x:v>
+        <x:v>2411</x:v>
       </x:c>
       <x:c r="B1116" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1116" s="0" t="s">
-        <x:v>2417</x:v>
+        <x:v>2409</x:v>
       </x:c>
       <x:c r="D1116" s="1" t="s">
-        <x:v>2418</x:v>
+        <x:v>2412</x:v>
       </x:c>
     </x:row>
     <x:row r="1117" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1117" s="0" t="s">
-        <x:v>2419</x:v>
+        <x:v>2413</x:v>
       </x:c>
       <x:c r="B1117" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1117" s="0" t="s">
-        <x:v>2417</x:v>
+        <x:v>2414</x:v>
       </x:c>
       <x:c r="D1117" s="1" t="s">
-        <x:v>2420</x:v>
+        <x:v>2415</x:v>
       </x:c>
     </x:row>
     <x:row r="1118" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1118" s="0" t="s">
-        <x:v>2421</x:v>
+        <x:v>2416</x:v>
       </x:c>
       <x:c r="B1118" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1118" s="0" t="s">
         <x:v>2417</x:v>
       </x:c>
       <x:c r="D1118" s="1" t="s">
-        <x:v>2422</x:v>
+        <x:v>2418</x:v>
       </x:c>
     </x:row>
     <x:row r="1119" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1119" s="0" t="s">
-        <x:v>2423</x:v>
+        <x:v>2419</x:v>
       </x:c>
       <x:c r="B1119" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1119" s="0" t="s">
         <x:v>2417</x:v>
       </x:c>
       <x:c r="D1119" s="1" t="s">
-        <x:v>2424</x:v>
+        <x:v>2420</x:v>
       </x:c>
     </x:row>
     <x:row r="1120" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1120" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2421</x:v>
       </x:c>
       <x:c r="B1120" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1120" s="0" t="s">
-        <x:v>2417</x:v>
+        <x:v>2422</x:v>
       </x:c>
       <x:c r="D1120" s="1" t="s">
-        <x:v>2426</x:v>
+        <x:v>2423</x:v>
       </x:c>
     </x:row>
     <x:row r="1121" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1121" s="0" t="s">
-        <x:v>2427</x:v>
+        <x:v>2424</x:v>
       </x:c>
       <x:c r="B1121" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1121" s="0" t="s">
-        <x:v>2417</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="D1121" s="1" t="s">
-        <x:v>2428</x:v>
+        <x:v>2426</x:v>
       </x:c>
     </x:row>
     <x:row r="1122" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1122" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2427</x:v>
       </x:c>
       <x:c r="B1122" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1122" s="0" t="s">
-        <x:v>2417</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="D1122" s="1" t="s">
-        <x:v>2429</x:v>
+        <x:v>2428</x:v>
       </x:c>
     </x:row>
     <x:row r="1123" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1123" s="0" t="s">
+        <x:v>2429</x:v>
+      </x:c>
+      <x:c r="B1123" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1123" s="0" t="s">
+        <x:v>2425</x:v>
+      </x:c>
+      <x:c r="D1123" s="1" t="s">
         <x:v>2430</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2432</x:v>
       </x:c>
     </x:row>
     <x:row r="1124" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1124" s="0" t="s">
-        <x:v>2433</x:v>
+        <x:v>2431</x:v>
       </x:c>
       <x:c r="B1124" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1124" s="0" t="s">
-        <x:v>2434</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="D1124" s="1" t="s">
-        <x:v>2407</x:v>
+        <x:v>2432</x:v>
       </x:c>
     </x:row>
     <x:row r="1125" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1125" s="0" t="s">
         <x:v>2433</x:v>
       </x:c>
       <x:c r="B1125" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1125" s="0" t="s">
+        <x:v>2425</x:v>
+      </x:c>
+      <x:c r="D1125" s="1" t="s">
         <x:v>2434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2435</x:v>
       </x:c>
     </x:row>
     <x:row r="1126" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1126" s="0" t="s">
+        <x:v>2435</x:v>
+      </x:c>
+      <x:c r="B1126" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1126" s="0" t="s">
+        <x:v>2425</x:v>
+      </x:c>
+      <x:c r="D1126" s="1" t="s">
         <x:v>2436</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2438</x:v>
       </x:c>
     </x:row>
     <x:row r="1127" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1127" s="0" t="s">
-        <x:v>2439</x:v>
+        <x:v>2437</x:v>
       </x:c>
       <x:c r="B1127" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1127" s="0" t="s">
-        <x:v>2440</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="D1127" s="1" t="s">
-        <x:v>2441</x:v>
+        <x:v>2438</x:v>
       </x:c>
     </x:row>
     <x:row r="1128" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1128" s="0" t="s">
-        <x:v>2442</x:v>
+        <x:v>2439</x:v>
       </x:c>
       <x:c r="B1128" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1128" s="0" t="s">
+        <x:v>2425</x:v>
+      </x:c>
+      <x:c r="D1128" s="1" t="s">
         <x:v>2440</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2443</x:v>
       </x:c>
     </x:row>
     <x:row r="1129" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1129" s="0" t="s">
-        <x:v>2444</x:v>
+        <x:v>2441</x:v>
       </x:c>
       <x:c r="B1129" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1129" s="0" t="s">
-        <x:v>2445</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="D1129" s="1" t="s">
-        <x:v>2446</x:v>
+        <x:v>2442</x:v>
       </x:c>
     </x:row>
     <x:row r="1130" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1130" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>2443</x:v>
       </x:c>
       <x:c r="B1130" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1130" s="0" t="s">
-        <x:v>2445</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="D1130" s="1" t="s">
-        <x:v>2447</x:v>
+        <x:v>2444</x:v>
       </x:c>
     </x:row>
     <x:row r="1131" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1131" s="0" t="s">
-        <x:v>2448</x:v>
+        <x:v>2445</x:v>
       </x:c>
       <x:c r="B1131" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1131" s="0" t="s">
-        <x:v>2449</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="D1131" s="1" t="s">
-        <x:v>2450</x:v>
+        <x:v>2446</x:v>
       </x:c>
     </x:row>
     <x:row r="1132" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1132" s="0" t="s">
-        <x:v>2451</x:v>
+        <x:v>2447</x:v>
       </x:c>
       <x:c r="B1132" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1132" s="0" t="s">
-        <x:v>2452</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="D1132" s="1" t="s">
-        <x:v>2453</x:v>
+        <x:v>2448</x:v>
       </x:c>
     </x:row>
     <x:row r="1133" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1133" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>2449</x:v>
       </x:c>
       <x:c r="B1133" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1133" s="0" t="s">
-        <x:v>2454</x:v>
+        <x:v>2450</x:v>
       </x:c>
       <x:c r="D1133" s="1" t="s">
-        <x:v>2455</x:v>
+        <x:v>2451</x:v>
       </x:c>
     </x:row>
     <x:row r="1134" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1134" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>2452</x:v>
       </x:c>
       <x:c r="B1134" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1134" s="0" t="s">
+        <x:v>2453</x:v>
+      </x:c>
+      <x:c r="D1134" s="1" t="s">
         <x:v>2454</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2456</x:v>
       </x:c>
     </x:row>
     <x:row r="1135" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1135" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2455</x:v>
       </x:c>
       <x:c r="B1135" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1135" s="0" t="s">
-        <x:v>2457</x:v>
+        <x:v>2453</x:v>
       </x:c>
       <x:c r="D1135" s="1" t="s">
-        <x:v>2458</x:v>
+        <x:v>2456</x:v>
       </x:c>
     </x:row>
     <x:row r="1136" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1136" s="0" t="s">
+        <x:v>2457</x:v>
+      </x:c>
+      <x:c r="B1136" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1136" s="0" t="s">
+        <x:v>2458</x:v>
+      </x:c>
+      <x:c r="D1136" s="1" t="s">
         <x:v>2459</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2460</x:v>
       </x:c>
     </x:row>
     <x:row r="1137" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1137" s="0" t="s">
-        <x:v>2461</x:v>
+        <x:v>2457</x:v>
       </x:c>
       <x:c r="B1137" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1137" s="0" t="s">
-        <x:v>2457</x:v>
+        <x:v>2458</x:v>
       </x:c>
       <x:c r="D1137" s="1" t="s">
-        <x:v>2462</x:v>
+        <x:v>2460</x:v>
       </x:c>
     </x:row>
     <x:row r="1138" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1138" s="0" t="s">
         <x:v>2461</x:v>
       </x:c>
       <x:c r="B1138" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1138" s="0" t="s">
-        <x:v>2457</x:v>
+        <x:v>2462</x:v>
       </x:c>
       <x:c r="D1138" s="1" t="s">
         <x:v>2463</x:v>
       </x:c>
     </x:row>
     <x:row r="1139" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1139" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>2464</x:v>
       </x:c>
       <x:c r="B1139" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1139" s="0" t="s">
-        <x:v>2464</x:v>
+        <x:v>2462</x:v>
       </x:c>
       <x:c r="D1139" s="1" t="s">
         <x:v>2465</x:v>
       </x:c>
     </x:row>
     <x:row r="1140" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1140" s="0" t="s">
+        <x:v>2464</x:v>
+      </x:c>
+      <x:c r="B1140" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1140" s="0" t="s">
+        <x:v>2462</x:v>
+      </x:c>
+      <x:c r="D1140" s="1" t="s">
         <x:v>2466</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2468</x:v>
       </x:c>
     </x:row>
     <x:row r="1141" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1141" s="0" t="s">
-        <x:v>2469</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="B1141" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1141" s="0" t="s">
+        <x:v>2462</x:v>
+      </x:c>
+      <x:c r="D1141" s="1" t="s">
         <x:v>2467</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2468</x:v>
       </x:c>
     </x:row>
     <x:row r="1142" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1142" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2468</x:v>
       </x:c>
       <x:c r="B1142" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1142" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2469</x:v>
       </x:c>
       <x:c r="D1142" s="1" t="s">
         <x:v>2470</x:v>
       </x:c>
     </x:row>
     <x:row r="1143" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1143" s="0" t="s">
         <x:v>2471</x:v>
       </x:c>
       <x:c r="B1143" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1143" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2472</x:v>
       </x:c>
       <x:c r="D1143" s="1" t="s">
-        <x:v>2472</x:v>
+        <x:v>2473</x:v>
       </x:c>
     </x:row>
     <x:row r="1144" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1144" s="0" t="s">
-        <x:v>2471</x:v>
+        <x:v>2474</x:v>
       </x:c>
       <x:c r="B1144" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1144" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2472</x:v>
       </x:c>
       <x:c r="D1144" s="1" t="s">
-        <x:v>2472</x:v>
+        <x:v>2475</x:v>
       </x:c>
     </x:row>
     <x:row r="1145" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1145" s="0" t="s">
-        <x:v>2473</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="B1145" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1145" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2472</x:v>
       </x:c>
       <x:c r="D1145" s="1" t="s">
-        <x:v>2474</x:v>
+        <x:v>2477</x:v>
       </x:c>
     </x:row>
     <x:row r="1146" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1146" s="0" t="s">
-        <x:v>2473</x:v>
+        <x:v>2478</x:v>
       </x:c>
       <x:c r="B1146" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1146" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2479</x:v>
       </x:c>
       <x:c r="D1146" s="1" t="s">
-        <x:v>2474</x:v>
+        <x:v>2480</x:v>
       </x:c>
     </x:row>
     <x:row r="1147" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1147" s="0" t="s">
-        <x:v>2473</x:v>
+        <x:v>2481</x:v>
       </x:c>
       <x:c r="B1147" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1147" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2479</x:v>
       </x:c>
       <x:c r="D1147" s="1" t="s">
-        <x:v>2474</x:v>
+        <x:v>2482</x:v>
       </x:c>
     </x:row>
     <x:row r="1148" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1148" s="0" t="s">
-        <x:v>2475</x:v>
+        <x:v>2483</x:v>
       </x:c>
       <x:c r="B1148" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1148" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2484</x:v>
       </x:c>
       <x:c r="D1148" s="1" t="s">
-        <x:v>2476</x:v>
+        <x:v>2485</x:v>
       </x:c>
     </x:row>
     <x:row r="1149" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1149" s="0" t="s">
-        <x:v>2477</x:v>
+        <x:v>2486</x:v>
       </x:c>
       <x:c r="B1149" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1149" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2484</x:v>
       </x:c>
       <x:c r="D1149" s="1" t="s">
-        <x:v>2478</x:v>
+        <x:v>2487</x:v>
       </x:c>
     </x:row>
     <x:row r="1150" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1150" s="0" t="s">
-        <x:v>2479</x:v>
+        <x:v>2488</x:v>
       </x:c>
       <x:c r="B1150" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1150" s="0" t="s">
-        <x:v>2480</x:v>
+        <x:v>2484</x:v>
       </x:c>
       <x:c r="D1150" s="1" t="s">
-        <x:v>2481</x:v>
+        <x:v>2489</x:v>
       </x:c>
     </x:row>
     <x:row r="1151" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1151" s="0" t="s">
-        <x:v>2482</x:v>
+        <x:v>2490</x:v>
       </x:c>
       <x:c r="B1151" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1151" s="0" t="s">
-        <x:v>2483</x:v>
+        <x:v>2484</x:v>
       </x:c>
       <x:c r="D1151" s="1" t="s">
-        <x:v>2484</x:v>
+        <x:v>2491</x:v>
       </x:c>
     </x:row>
     <x:row r="1152" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1152" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B1152" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1152" s="0" t="s">
-        <x:v>2483</x:v>
+        <x:v>2492</x:v>
       </x:c>
       <x:c r="D1152" s="1" t="s">
-        <x:v>2485</x:v>
+        <x:v>2493</x:v>
       </x:c>
     </x:row>
     <x:row r="1153" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1153" s="0" t="s">
-        <x:v>2486</x:v>
+        <x:v>2494</x:v>
       </x:c>
       <x:c r="B1153" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1153" s="0" t="s">
-        <x:v>2487</x:v>
+        <x:v>2492</x:v>
       </x:c>
       <x:c r="D1153" s="1" t="s">
-        <x:v>2488</x:v>
+        <x:v>2495</x:v>
       </x:c>
     </x:row>
     <x:row r="1154" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1154" s="0" t="s">
-        <x:v>2489</x:v>
+        <x:v>2496</x:v>
       </x:c>
       <x:c r="B1154" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1154" s="0" t="s">
-        <x:v>2487</x:v>
+        <x:v>2497</x:v>
       </x:c>
       <x:c r="D1154" s="1" t="s">
-        <x:v>2490</x:v>
+        <x:v>2498</x:v>
       </x:c>
     </x:row>
     <x:row r="1155" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1155" s="0" t="s">
-        <x:v>2491</x:v>
+        <x:v>2499</x:v>
       </x:c>
       <x:c r="B1155" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1155" s="0" t="s">
-        <x:v>2492</x:v>
+        <x:v>2500</x:v>
       </x:c>
       <x:c r="D1155" s="1" t="s">
-        <x:v>2493</x:v>
+        <x:v>2501</x:v>
       </x:c>
     </x:row>
     <x:row r="1156" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1156" s="0" t="s">
-        <x:v>2494</x:v>
+        <x:v>2502</x:v>
       </x:c>
       <x:c r="B1156" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1156" s="0" t="s">
-        <x:v>2492</x:v>
+        <x:v>2500</x:v>
       </x:c>
       <x:c r="D1156" s="1" t="s">
-        <x:v>2495</x:v>
+        <x:v>2503</x:v>
       </x:c>
     </x:row>
     <x:row r="1157" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1157" s="0" t="s">
-        <x:v>2496</x:v>
+        <x:v>2504</x:v>
       </x:c>
       <x:c r="B1157" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1157" s="0" t="s">
-        <x:v>2492</x:v>
+        <x:v>2505</x:v>
       </x:c>
       <x:c r="D1157" s="1" t="s">
-        <x:v>2497</x:v>
+        <x:v>2506</x:v>
       </x:c>
     </x:row>
     <x:row r="1158" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1158" s="0" t="s">
-        <x:v>2498</x:v>
+        <x:v>2507</x:v>
       </x:c>
       <x:c r="B1158" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1158" s="0" t="s">
-        <x:v>2499</x:v>
+        <x:v>2505</x:v>
       </x:c>
       <x:c r="D1158" s="1" t="s">
-        <x:v>2500</x:v>
+        <x:v>2508</x:v>
       </x:c>
     </x:row>
     <x:row r="1159" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1159" s="0" t="s">
-        <x:v>2501</x:v>
+        <x:v>2509</x:v>
       </x:c>
       <x:c r="B1159" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1159" s="0" t="s">
-        <x:v>2502</x:v>
+        <x:v>2505</x:v>
       </x:c>
       <x:c r="D1159" s="1" t="s">
-        <x:v>2503</x:v>
+        <x:v>2510</x:v>
       </x:c>
     </x:row>
     <x:row r="1160" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1160" s="0" t="s">
-        <x:v>2504</x:v>
+        <x:v>2511</x:v>
       </x:c>
       <x:c r="B1160" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1160" s="0" t="s">
-        <x:v>2505</x:v>
+        <x:v>2512</x:v>
       </x:c>
       <x:c r="D1160" s="1" t="s">
-        <x:v>2506</x:v>
+        <x:v>2513</x:v>
       </x:c>
     </x:row>
     <x:row r="1161" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1161" s="0" t="s">
-        <x:v>2507</x:v>
+        <x:v>2514</x:v>
       </x:c>
       <x:c r="B1161" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1161" s="0" t="s">
-        <x:v>2508</x:v>
+        <x:v>2512</x:v>
       </x:c>
       <x:c r="D1161" s="1" t="s">
-        <x:v>2509</x:v>
+        <x:v>2513</x:v>
       </x:c>
     </x:row>
     <x:row r="1162" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1162" s="0" t="s">
-        <x:v>2510</x:v>
+        <x:v>2515</x:v>
       </x:c>
       <x:c r="B1162" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1162" s="0" t="s">
-        <x:v>2511</x:v>
+        <x:v>2512</x:v>
       </x:c>
       <x:c r="D1162" s="1" t="s">
-        <x:v>2512</x:v>
+        <x:v>2516</x:v>
       </x:c>
     </x:row>
     <x:row r="1163" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1163" s="0" t="s">
-        <x:v>2513</x:v>
+        <x:v>2517</x:v>
       </x:c>
       <x:c r="B1163" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1163" s="0" t="s">
-        <x:v>2514</x:v>
+        <x:v>2512</x:v>
       </x:c>
       <x:c r="D1163" s="1" t="s">
-        <x:v>2515</x:v>
+        <x:v>2516</x:v>
       </x:c>
     </x:row>
     <x:row r="1164" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1164" s="0" t="s">
-        <x:v>2516</x:v>
+        <x:v>2518</x:v>
       </x:c>
       <x:c r="B1164" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1164" s="0" t="s">
-        <x:v>2514</x:v>
+        <x:v>2519</x:v>
       </x:c>
       <x:c r="D1164" s="1" t="s">
-        <x:v>2517</x:v>
+        <x:v>2520</x:v>
       </x:c>
     </x:row>
     <x:row r="1165" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1165" s="0" t="s">
-        <x:v>2518</x:v>
+        <x:v>2521</x:v>
       </x:c>
       <x:c r="B1165" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1165" s="0" t="s">
         <x:v>2519</x:v>
       </x:c>
       <x:c r="D1165" s="1" t="s">
-        <x:v>2520</x:v>
+        <x:v>2522</x:v>
       </x:c>
     </x:row>
     <x:row r="1166" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1166" s="0" t="s">
-        <x:v>2521</x:v>
+        <x:v>2523</x:v>
       </x:c>
       <x:c r="B1166" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1166" s="0" t="s">
-        <x:v>2522</x:v>
+        <x:v>2519</x:v>
       </x:c>
       <x:c r="D1166" s="1" t="s">
-        <x:v>2523</x:v>
+        <x:v>2524</x:v>
       </x:c>
     </x:row>
     <x:row r="1167" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1167" s="0" t="s">
-        <x:v>2524</x:v>
+        <x:v>2525</x:v>
       </x:c>
       <x:c r="B1167" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1167" s="0" t="s">
-        <x:v>2525</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="D1167" s="1" t="s">
-        <x:v>2526</x:v>
+        <x:v>2527</x:v>
       </x:c>
     </x:row>
     <x:row r="1168" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1168" s="0" t="s">
-        <x:v>2527</x:v>
+        <x:v>2528</x:v>
       </x:c>
       <x:c r="B1168" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1168" s="0" t="s">
-        <x:v>2525</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="D1168" s="1" t="s">
-        <x:v>2528</x:v>
+        <x:v>2529</x:v>
       </x:c>
     </x:row>
     <x:row r="1169" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1169" s="0" t="s">
-        <x:v>2529</x:v>
+        <x:v>2530</x:v>
       </x:c>
       <x:c r="B1169" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1169" s="0" t="s">
-        <x:v>2525</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="D1169" s="1" t="s">
-        <x:v>2530</x:v>
+        <x:v>2531</x:v>
       </x:c>
     </x:row>
     <x:row r="1170" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1170" s="0" t="s">
-        <x:v>2531</x:v>
+        <x:v>2532</x:v>
       </x:c>
       <x:c r="B1170" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1170" s="0" t="s">
-        <x:v>2525</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="D1170" s="1" t="s">
-        <x:v>2530</x:v>
+        <x:v>2533</x:v>
       </x:c>
     </x:row>
     <x:row r="1171" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1171" s="0" t="s">
-        <x:v>2532</x:v>
+        <x:v>2534</x:v>
       </x:c>
       <x:c r="B1171" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1171" s="0" t="s">
-        <x:v>2533</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="D1171" s="1" t="s">
-        <x:v>2534</x:v>
+        <x:v>2535</x:v>
       </x:c>
     </x:row>
     <x:row r="1172" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1172" s="0" t="s">
-        <x:v>2535</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="B1172" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1172" s="0" t="s">
-        <x:v>2533</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="D1172" s="1" t="s">
-        <x:v>2536</x:v>
+        <x:v>2537</x:v>
       </x:c>
     </x:row>
     <x:row r="1173" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1173" s="0" t="s">
-        <x:v>2537</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="B1173" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1173" s="0" t="s">
-        <x:v>2533</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="D1173" s="1" t="s">
         <x:v>2538</x:v>
       </x:c>
     </x:row>
     <x:row r="1174" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1174" s="0" t="s">
         <x:v>2539</x:v>
       </x:c>
       <x:c r="B1174" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1174" s="0" t="s">
         <x:v>2540</x:v>
       </x:c>
       <x:c r="D1174" s="1" t="s">
         <x:v>2541</x:v>
       </x:c>
     </x:row>
     <x:row r="1175" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1175" s="0" t="s">
         <x:v>2542</x:v>
       </x:c>
       <x:c r="B1175" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1175" s="0" t="s">
         <x:v>2543</x:v>
       </x:c>
       <x:c r="D1175" s="1" t="s">
-        <x:v>2544</x:v>
+        <x:v>2516</x:v>
       </x:c>
     </x:row>
     <x:row r="1176" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1176" s="0" t="s">
-        <x:v>2545</x:v>
+        <x:v>2542</x:v>
       </x:c>
       <x:c r="B1176" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1176" s="0" t="s">
         <x:v>2543</x:v>
       </x:c>
       <x:c r="D1176" s="1" t="s">
-        <x:v>2546</x:v>
+        <x:v>2544</x:v>
       </x:c>
     </x:row>
     <x:row r="1177" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1177" s="0" t="s">
+        <x:v>2545</x:v>
+      </x:c>
+      <x:c r="B1177" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1177" s="0" t="s">
+        <x:v>2546</x:v>
+      </x:c>
+      <x:c r="D1177" s="1" t="s">
         <x:v>2547</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2549</x:v>
       </x:c>
     </x:row>
     <x:row r="1178" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1178" s="0" t="s">
+        <x:v>2548</x:v>
+      </x:c>
+      <x:c r="B1178" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1178" s="0" t="s">
+        <x:v>2549</x:v>
+      </x:c>
+      <x:c r="D1178" s="1" t="s">
         <x:v>2550</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2552</x:v>
       </x:c>
     </x:row>
     <x:row r="1179" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1179" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>2551</x:v>
       </x:c>
       <x:c r="B1179" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1179" s="0" t="s">
-        <x:v>2551</x:v>
+        <x:v>2549</x:v>
       </x:c>
       <x:c r="D1179" s="1" t="s">
-        <x:v>2554</x:v>
+        <x:v>2552</x:v>
       </x:c>
     </x:row>
     <x:row r="1180" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1180" s="0" t="s">
+        <x:v>2553</x:v>
+      </x:c>
+      <x:c r="B1180" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1180" s="0" t="s">
+        <x:v>2554</x:v>
+      </x:c>
+      <x:c r="D1180" s="1" t="s">
         <x:v>2555</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2557</x:v>
       </x:c>
     </x:row>
     <x:row r="1181" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1181" s="0" t="s">
-        <x:v>2558</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="B1181" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1181" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>2554</x:v>
       </x:c>
       <x:c r="D1181" s="1" t="s">
-        <x:v>2560</x:v>
+        <x:v>2556</x:v>
       </x:c>
     </x:row>
     <x:row r="1182" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1182" s="0" t="s">
-        <x:v>2561</x:v>
+        <x:v>2557</x:v>
       </x:c>
       <x:c r="B1182" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1182" s="0" t="s">
+        <x:v>2558</x:v>
+      </x:c>
+      <x:c r="D1182" s="1" t="s">
         <x:v>2559</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2560</x:v>
       </x:c>
     </x:row>
     <x:row r="1183" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1183" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>2560</x:v>
       </x:c>
       <x:c r="B1183" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1183" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>2561</x:v>
       </x:c>
       <x:c r="D1183" s="1" t="s">
         <x:v>2562</x:v>
       </x:c>
     </x:row>
     <x:row r="1184" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1184" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="B1184" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1184" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>2563</x:v>
       </x:c>
       <x:c r="D1184" s="1" t="s">
-        <x:v>2563</x:v>
+        <x:v>2564</x:v>
       </x:c>
     </x:row>
     <x:row r="1185" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1185" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="B1185" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1185" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>2563</x:v>
       </x:c>
       <x:c r="D1185" s="1" t="s">
-        <x:v>2564</x:v>
+        <x:v>2565</x:v>
       </x:c>
     </x:row>
     <x:row r="1186" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1186" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="B1186" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1186" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="D1186" s="1" t="s">
-        <x:v>2565</x:v>
+        <x:v>2567</x:v>
       </x:c>
     </x:row>
     <x:row r="1187" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1187" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>2568</x:v>
       </x:c>
       <x:c r="B1187" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1187" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="D1187" s="1" t="s">
-        <x:v>2566</x:v>
+        <x:v>2569</x:v>
       </x:c>
     </x:row>
     <x:row r="1188" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1188" s="0" t="s">
-        <x:v>2567</x:v>
+        <x:v>2570</x:v>
       </x:c>
       <x:c r="B1188" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1188" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="D1188" s="1" t="s">
-        <x:v>2568</x:v>
+        <x:v>2571</x:v>
       </x:c>
     </x:row>
     <x:row r="1189" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1189" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>2570</x:v>
       </x:c>
       <x:c r="B1189" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1189" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="D1189" s="1" t="s">
-        <x:v>2571</x:v>
+        <x:v>2572</x:v>
       </x:c>
     </x:row>
     <x:row r="1190" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1190" s="0" t="s">
-        <x:v>2572</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="B1190" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1190" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>2573</x:v>
       </x:c>
       <x:c r="D1190" s="1" t="s">
-        <x:v>2573</x:v>
+        <x:v>2574</x:v>
       </x:c>
     </x:row>
     <x:row r="1191" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1191" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>2575</x:v>
       </x:c>
       <x:c r="B1191" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1191" s="0" t="s">
-        <x:v>2575</x:v>
+        <x:v>2576</x:v>
       </x:c>
       <x:c r="D1191" s="1" t="s">
-        <x:v>2576</x:v>
+        <x:v>2577</x:v>
       </x:c>
     </x:row>
     <x:row r="1192" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1192" s="0" t="s">
-        <x:v>2448</x:v>
+        <x:v>2578</x:v>
       </x:c>
       <x:c r="B1192" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1192" s="0" t="s">
+        <x:v>2576</x:v>
+      </x:c>
+      <x:c r="D1192" s="1" t="s">
         <x:v>2577</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2578</x:v>
       </x:c>
     </x:row>
     <x:row r="1193" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1193" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="B1193" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1193" s="0" t="s">
+        <x:v>2576</x:v>
+      </x:c>
+      <x:c r="D1193" s="1" t="s">
         <x:v>2579</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2580</x:v>
       </x:c>
     </x:row>
     <x:row r="1194" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1194" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>2580</x:v>
       </x:c>
       <x:c r="B1194" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1194" s="0" t="s">
-        <x:v>2579</x:v>
+        <x:v>2576</x:v>
       </x:c>
       <x:c r="D1194" s="1" t="s">
         <x:v>2581</x:v>
       </x:c>
     </x:row>
     <x:row r="1195" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1195" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>2580</x:v>
       </x:c>
       <x:c r="B1195" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1195" s="0" t="s">
-        <x:v>2583</x:v>
+        <x:v>2576</x:v>
       </x:c>
       <x:c r="D1195" s="1" t="s">
-        <x:v>2584</x:v>
+        <x:v>2581</x:v>
       </x:c>
     </x:row>
     <x:row r="1196" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1196" s="0" t="s">
-        <x:v>2585</x:v>
+        <x:v>2582</x:v>
       </x:c>
       <x:c r="B1196" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1196" s="0" t="s">
+        <x:v>2576</x:v>
+      </x:c>
+      <x:c r="D1196" s="1" t="s">
         <x:v>2583</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2586</x:v>
       </x:c>
     </x:row>
     <x:row r="1197" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1197" s="0" t="s">
-        <x:v>2587</x:v>
+        <x:v>2582</x:v>
       </x:c>
       <x:c r="B1197" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1197" s="0" t="s">
+        <x:v>2576</x:v>
+      </x:c>
+      <x:c r="D1197" s="1" t="s">
         <x:v>2583</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2588</x:v>
       </x:c>
     </x:row>
     <x:row r="1198" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1198" s="0" t="s">
-        <x:v>2587</x:v>
+        <x:v>2582</x:v>
       </x:c>
       <x:c r="B1198" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1198" s="0" t="s">
+        <x:v>2576</x:v>
+      </x:c>
+      <x:c r="D1198" s="1" t="s">
         <x:v>2583</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2588</x:v>
       </x:c>
     </x:row>
     <x:row r="1199" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1199" s="0" t="s">
-        <x:v>2589</x:v>
+        <x:v>2584</x:v>
       </x:c>
       <x:c r="B1199" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1199" s="0" t="s">
-        <x:v>2590</x:v>
+        <x:v>2576</x:v>
       </x:c>
       <x:c r="D1199" s="1" t="s">
-        <x:v>2591</x:v>
+        <x:v>2585</x:v>
       </x:c>
     </x:row>
     <x:row r="1200" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1200" s="0" t="s">
-        <x:v>2592</x:v>
+        <x:v>2586</x:v>
       </x:c>
       <x:c r="B1200" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1200" s="0" t="s">
-        <x:v>2593</x:v>
+        <x:v>2576</x:v>
       </x:c>
       <x:c r="D1200" s="1" t="s">
-        <x:v>2594</x:v>
+        <x:v>2587</x:v>
       </x:c>
     </x:row>
     <x:row r="1201" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1201" s="0" t="s">
-        <x:v>2595</x:v>
+        <x:v>2588</x:v>
       </x:c>
       <x:c r="B1201" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1201" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>2589</x:v>
       </x:c>
       <x:c r="D1201" s="1" t="s">
-        <x:v>2597</x:v>
+        <x:v>2590</x:v>
       </x:c>
     </x:row>
     <x:row r="1202" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1202" s="0" t="s">
-        <x:v>2595</x:v>
+        <x:v>2591</x:v>
       </x:c>
       <x:c r="B1202" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1202" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>2592</x:v>
       </x:c>
       <x:c r="D1202" s="1" t="s">
-        <x:v>2597</x:v>
+        <x:v>2593</x:v>
       </x:c>
     </x:row>
     <x:row r="1203" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1203" s="0" t="s">
-        <x:v>2598</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="B1203" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1203" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>2592</x:v>
       </x:c>
       <x:c r="D1203" s="1" t="s">
-        <x:v>2599</x:v>
+        <x:v>2594</x:v>
       </x:c>
     </x:row>
     <x:row r="1204" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1204" s="0" t="s">
-        <x:v>2598</x:v>
+        <x:v>2595</x:v>
       </x:c>
       <x:c r="B1204" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1204" s="0" t="s">
         <x:v>2596</x:v>
       </x:c>
       <x:c r="D1204" s="1" t="s">
-        <x:v>2600</x:v>
+        <x:v>2597</x:v>
       </x:c>
     </x:row>
     <x:row r="1205" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1205" s="0" t="s">
-        <x:v>2601</x:v>
+        <x:v>2598</x:v>
       </x:c>
       <x:c r="B1205" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1205" s="0" t="s">
-        <x:v>2602</x:v>
+        <x:v>2596</x:v>
       </x:c>
       <x:c r="D1205" s="1" t="s">
-        <x:v>2603</x:v>
+        <x:v>2599</x:v>
       </x:c>
     </x:row>
     <x:row r="1206" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1206" s="0" t="s">
-        <x:v>2604</x:v>
+        <x:v>2600</x:v>
       </x:c>
       <x:c r="B1206" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1206" s="0" t="s">
+        <x:v>2601</x:v>
+      </x:c>
+      <x:c r="D1206" s="1" t="s">
         <x:v>2602</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2605</x:v>
       </x:c>
     </x:row>
     <x:row r="1207" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1207" s="0" t="s">
-        <x:v>2606</x:v>
+        <x:v>2603</x:v>
       </x:c>
       <x:c r="B1207" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1207" s="0" t="s">
-        <x:v>2607</x:v>
+        <x:v>2601</x:v>
       </x:c>
       <x:c r="D1207" s="1" t="s">
-        <x:v>2608</x:v>
+        <x:v>2604</x:v>
       </x:c>
     </x:row>
     <x:row r="1208" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1208" s="0" t="s">
-        <x:v>2609</x:v>
+        <x:v>2605</x:v>
       </x:c>
       <x:c r="B1208" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1208" s="0" t="s">
-        <x:v>2607</x:v>
+        <x:v>2601</x:v>
       </x:c>
       <x:c r="D1208" s="1" t="s">
-        <x:v>2610</x:v>
+        <x:v>2606</x:v>
       </x:c>
     </x:row>
     <x:row r="1209" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1209" s="0" t="s">
-        <x:v>2611</x:v>
+        <x:v>2607</x:v>
       </x:c>
       <x:c r="B1209" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1209" s="0" t="s">
-        <x:v>2607</x:v>
+        <x:v>2608</x:v>
       </x:c>
       <x:c r="D1209" s="1" t="s">
-        <x:v>2612</x:v>
+        <x:v>2609</x:v>
       </x:c>
     </x:row>
     <x:row r="1210" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1210" s="0" t="s">
-        <x:v>2613</x:v>
+        <x:v>2610</x:v>
       </x:c>
       <x:c r="B1210" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1210" s="0" t="s">
-        <x:v>2607</x:v>
+        <x:v>2611</x:v>
       </x:c>
       <x:c r="D1210" s="1" t="s">
-        <x:v>2614</x:v>
+        <x:v>2612</x:v>
       </x:c>
     </x:row>
     <x:row r="1211" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1211" s="0" t="s">
+        <x:v>2613</x:v>
+      </x:c>
+      <x:c r="B1211" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1211" s="0" t="s">
+        <x:v>2614</x:v>
+      </x:c>
+      <x:c r="D1211" s="1" t="s">
         <x:v>2615</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2616</x:v>
       </x:c>
     </x:row>
     <x:row r="1212" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1212" s="0" t="s">
+        <x:v>2616</x:v>
+      </x:c>
+      <x:c r="B1212" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1212" s="0" t="s">
         <x:v>2617</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2607</x:v>
       </x:c>
       <x:c r="D1212" s="1" t="s">
         <x:v>2618</x:v>
       </x:c>
     </x:row>
     <x:row r="1213" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1213" s="0" t="s">
         <x:v>2619</x:v>
       </x:c>
       <x:c r="B1213" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1213" s="0" t="s">
         <x:v>2620</x:v>
       </x:c>
       <x:c r="D1213" s="1" t="s">
         <x:v>2621</x:v>
       </x:c>
     </x:row>
     <x:row r="1214" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1214" s="0" t="s">
         <x:v>2622</x:v>
       </x:c>
       <x:c r="B1214" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1214" s="0" t="s">
-        <x:v>2620</x:v>
+        <x:v>2623</x:v>
       </x:c>
       <x:c r="D1214" s="1" t="s">
-        <x:v>2621</x:v>
+        <x:v>2624</x:v>
       </x:c>
     </x:row>
     <x:row r="1215" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1215" s="0" t="s">
+        <x:v>2625</x:v>
+      </x:c>
+      <x:c r="B1215" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1215" s="0" t="s">
         <x:v>2623</x:v>
       </x:c>
-      <x:c r="B1215" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1215" s="1" t="s">
-        <x:v>2625</x:v>
+        <x:v>2626</x:v>
       </x:c>
     </x:row>
     <x:row r="1216" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1216" s="0" t="s">
-        <x:v>2626</x:v>
+        <x:v>2627</x:v>
       </x:c>
       <x:c r="B1216" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1216" s="0" t="s">
-        <x:v>2624</x:v>
+        <x:v>2628</x:v>
       </x:c>
       <x:c r="D1216" s="1" t="s">
-        <x:v>2625</x:v>
+        <x:v>2629</x:v>
       </x:c>
     </x:row>
     <x:row r="1217" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1217" s="0" t="s">
-        <x:v>2627</x:v>
+        <x:v>2630</x:v>
       </x:c>
       <x:c r="B1217" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1217" s="0" t="s">
-        <x:v>2624</x:v>
+        <x:v>2631</x:v>
       </x:c>
       <x:c r="D1217" s="1" t="s">
-        <x:v>2625</x:v>
+        <x:v>2632</x:v>
       </x:c>
     </x:row>
     <x:row r="1218" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1218" s="0" t="s">
-        <x:v>2628</x:v>
+        <x:v>2633</x:v>
       </x:c>
       <x:c r="B1218" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1218" s="0" t="s">
-        <x:v>2624</x:v>
+        <x:v>2634</x:v>
       </x:c>
       <x:c r="D1218" s="1" t="s">
-        <x:v>2629</x:v>
+        <x:v>2635</x:v>
       </x:c>
     </x:row>
     <x:row r="1219" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1219" s="0" t="s">
-        <x:v>2630</x:v>
+        <x:v>2636</x:v>
       </x:c>
       <x:c r="B1219" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1219" s="0" t="s">
-        <x:v>2624</x:v>
+        <x:v>2634</x:v>
       </x:c>
       <x:c r="D1219" s="1" t="s">
-        <x:v>2629</x:v>
+        <x:v>2637</x:v>
       </x:c>
     </x:row>
     <x:row r="1220" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1220" s="0" t="s">
-        <x:v>2631</x:v>
+        <x:v>2638</x:v>
       </x:c>
       <x:c r="B1220" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1220" s="0" t="s">
-        <x:v>2624</x:v>
+        <x:v>2634</x:v>
       </x:c>
       <x:c r="D1220" s="1" t="s">
-        <x:v>2632</x:v>
+        <x:v>2639</x:v>
       </x:c>
     </x:row>
     <x:row r="1221" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1221" s="0" t="s">
-        <x:v>2633</x:v>
+        <x:v>2640</x:v>
       </x:c>
       <x:c r="B1221" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1221" s="0" t="s">
-        <x:v>2624</x:v>
+        <x:v>2634</x:v>
       </x:c>
       <x:c r="D1221" s="1" t="s">
-        <x:v>2634</x:v>
+        <x:v>2639</x:v>
       </x:c>
     </x:row>
     <x:row r="1222" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1222" s="0" t="s">
-        <x:v>2635</x:v>
+        <x:v>2641</x:v>
       </x:c>
       <x:c r="B1222" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1222" s="0" t="s">
-        <x:v>2624</x:v>
+        <x:v>2642</x:v>
       </x:c>
       <x:c r="D1222" s="1" t="s">
-        <x:v>2636</x:v>
+        <x:v>2643</x:v>
       </x:c>
     </x:row>
     <x:row r="1223" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1223" s="0" t="s">
-        <x:v>2208</x:v>
+        <x:v>2644</x:v>
       </x:c>
       <x:c r="B1223" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1223" s="0" t="s">
-        <x:v>2637</x:v>
+        <x:v>2642</x:v>
       </x:c>
       <x:c r="D1223" s="1" t="s">
-        <x:v>2638</x:v>
+        <x:v>2645</x:v>
       </x:c>
     </x:row>
     <x:row r="1224" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1224" s="0" t="s">
-        <x:v>2208</x:v>
+        <x:v>2646</x:v>
       </x:c>
       <x:c r="B1224" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1224" s="0" t="s">
-        <x:v>2637</x:v>
+        <x:v>2642</x:v>
       </x:c>
       <x:c r="D1224" s="1" t="s">
-        <x:v>2638</x:v>
+        <x:v>2647</x:v>
       </x:c>
     </x:row>
     <x:row r="1225" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1225" s="0" t="s">
-        <x:v>2639</x:v>
+        <x:v>2648</x:v>
       </x:c>
       <x:c r="B1225" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1225" s="0" t="s">
-        <x:v>2640</x:v>
+        <x:v>2649</x:v>
       </x:c>
       <x:c r="D1225" s="1" t="s">
-        <x:v>2641</x:v>
+        <x:v>2650</x:v>
       </x:c>
     </x:row>
     <x:row r="1226" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1226" s="0" t="s">
-        <x:v>2639</x:v>
+        <x:v>2651</x:v>
       </x:c>
       <x:c r="B1226" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1226" s="0" t="s">
-        <x:v>2640</x:v>
+        <x:v>2652</x:v>
       </x:c>
       <x:c r="D1226" s="1" t="s">
-        <x:v>2641</x:v>
+        <x:v>2653</x:v>
       </x:c>
     </x:row>
     <x:row r="1227" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1227" s="0" t="s">
-        <x:v>2642</x:v>
+        <x:v>2654</x:v>
       </x:c>
       <x:c r="B1227" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1227" s="0" t="s">
-        <x:v>2643</x:v>
+        <x:v>2652</x:v>
       </x:c>
       <x:c r="D1227" s="1" t="s">
-        <x:v>2644</x:v>
+        <x:v>2655</x:v>
       </x:c>
     </x:row>
     <x:row r="1228" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1228" s="0" t="s">
-        <x:v>2645</x:v>
+        <x:v>2656</x:v>
       </x:c>
       <x:c r="B1228" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1228" s="0" t="s">
-        <x:v>2646</x:v>
+        <x:v>2657</x:v>
       </x:c>
       <x:c r="D1228" s="1" t="s">
-        <x:v>2647</x:v>
+        <x:v>2658</x:v>
       </x:c>
     </x:row>
     <x:row r="1229" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1229" s="0" t="s">
-        <x:v>2648</x:v>
+        <x:v>2659</x:v>
       </x:c>
       <x:c r="B1229" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1229" s="0" t="s">
-        <x:v>2649</x:v>
+        <x:v>2660</x:v>
       </x:c>
       <x:c r="D1229" s="1" t="s">
-        <x:v>2650</x:v>
+        <x:v>2661</x:v>
       </x:c>
     </x:row>
     <x:row r="1230" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1230" s="0" t="s">
-        <x:v>2648</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="B1230" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1230" s="0" t="s">
-        <x:v>2649</x:v>
+        <x:v>2660</x:v>
       </x:c>
       <x:c r="D1230" s="1" t="s">
-        <x:v>2650</x:v>
+        <x:v>2663</x:v>
       </x:c>
     </x:row>
     <x:row r="1231" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1231" s="0" t="s">
-        <x:v>2651</x:v>
+        <x:v>2664</x:v>
       </x:c>
       <x:c r="B1231" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1231" s="0" t="s">
-        <x:v>2649</x:v>
+        <x:v>2665</x:v>
       </x:c>
       <x:c r="D1231" s="1" t="s">
-        <x:v>2652</x:v>
+        <x:v>2666</x:v>
       </x:c>
     </x:row>
     <x:row r="1232" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1232" s="0" t="s">
-        <x:v>2651</x:v>
+        <x:v>2667</x:v>
       </x:c>
       <x:c r="B1232" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1232" s="0" t="s">
-        <x:v>2649</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="D1232" s="1" t="s">
-        <x:v>2652</x:v>
+        <x:v>2669</x:v>
       </x:c>
     </x:row>
     <x:row r="1233" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1233" s="0" t="s">
-        <x:v>2653</x:v>
+        <x:v>2670</x:v>
       </x:c>
       <x:c r="B1233" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1233" s="0" t="s">
-        <x:v>2654</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="D1233" s="1" t="s">
-        <x:v>2655</x:v>
+        <x:v>2669</x:v>
       </x:c>
     </x:row>
     <x:row r="1234" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1234" s="0" t="s">
-        <x:v>2656</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="B1234" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1234" s="0" t="s">
-        <x:v>2657</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="D1234" s="1" t="s">
-        <x:v>2658</x:v>
+        <x:v>2671</x:v>
       </x:c>
     </x:row>
     <x:row r="1235" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1235" s="0" t="s">
-        <x:v>2656</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="B1235" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1235" s="0" t="s">
-        <x:v>2657</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="D1235" s="1" t="s">
-        <x:v>2658</x:v>
+        <x:v>2672</x:v>
       </x:c>
     </x:row>
     <x:row r="1236" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1236" s="0" t="s">
-        <x:v>2656</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="B1236" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1236" s="0" t="s">
-        <x:v>2659</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="D1236" s="1" t="s">
-        <x:v>2660</x:v>
+        <x:v>2673</x:v>
       </x:c>
     </x:row>
     <x:row r="1237" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1237" s="0" t="s">
-        <x:v>2661</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="B1237" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1237" s="0" t="s">
-        <x:v>2659</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="D1237" s="1" t="s">
-        <x:v>2662</x:v>
+        <x:v>2674</x:v>
       </x:c>
     </x:row>
     <x:row r="1238" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1238" s="0" t="s">
-        <x:v>2663</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="B1238" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1238" s="0" t="s">
-        <x:v>2659</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="D1238" s="1" t="s">
-        <x:v>2664</x:v>
+        <x:v>2675</x:v>
       </x:c>
     </x:row>
     <x:row r="1239" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1239" s="0" t="s">
-        <x:v>2665</x:v>
+        <x:v>2676</x:v>
       </x:c>
       <x:c r="B1239" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1239" s="0" t="s">
-        <x:v>2666</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="D1239" s="1" t="s">
-        <x:v>2667</x:v>
+        <x:v>2677</x:v>
       </x:c>
     </x:row>
     <x:row r="1240" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1240" s="0" t="s">
-        <x:v>2668</x:v>
+        <x:v>2678</x:v>
       </x:c>
       <x:c r="B1240" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1240" s="0" t="s">
-        <x:v>2666</x:v>
+        <x:v>2679</x:v>
       </x:c>
       <x:c r="D1240" s="1" t="s">
-        <x:v>2669</x:v>
+        <x:v>2680</x:v>
       </x:c>
     </x:row>
     <x:row r="1241" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1241" s="0" t="s">
-        <x:v>2670</x:v>
+        <x:v>2681</x:v>
       </x:c>
       <x:c r="B1241" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1241" s="0" t="s">
-        <x:v>2666</x:v>
+        <x:v>2679</x:v>
       </x:c>
       <x:c r="D1241" s="1" t="s">
-        <x:v>2671</x:v>
+        <x:v>2682</x:v>
       </x:c>
     </x:row>
     <x:row r="1242" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1242" s="0" t="s">
-        <x:v>2672</x:v>
+        <x:v>2683</x:v>
       </x:c>
       <x:c r="B1242" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1242" s="0" t="s">
-        <x:v>2673</x:v>
+        <x:v>2684</x:v>
       </x:c>
       <x:c r="D1242" s="1" t="s">
-        <x:v>2674</x:v>
+        <x:v>2685</x:v>
       </x:c>
     </x:row>
     <x:row r="1243" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1243" s="0" t="s">
-        <x:v>2675</x:v>
+        <x:v>2557</x:v>
       </x:c>
       <x:c r="B1243" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1243" s="0" t="s">
-        <x:v>2673</x:v>
+        <x:v>2686</x:v>
       </x:c>
       <x:c r="D1243" s="1" t="s">
-        <x:v>2676</x:v>
+        <x:v>2687</x:v>
       </x:c>
     </x:row>
     <x:row r="1244" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1244" s="0" t="s">
-        <x:v>2677</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="B1244" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1244" s="0" t="s">
-        <x:v>2678</x:v>
+        <x:v>2688</x:v>
       </x:c>
       <x:c r="D1244" s="1" t="s">
-        <x:v>2679</x:v>
+        <x:v>2689</x:v>
       </x:c>
     </x:row>
     <x:row r="1245" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1245" s="0" t="s">
-        <x:v>2680</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="B1245" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1245" s="0" t="s">
-        <x:v>2681</x:v>
+        <x:v>2688</x:v>
       </x:c>
       <x:c r="D1245" s="1" t="s">
-        <x:v>2682</x:v>
+        <x:v>2690</x:v>
       </x:c>
     </x:row>
     <x:row r="1246" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1246" s="0" t="s">
-        <x:v>2683</x:v>
+        <x:v>2691</x:v>
       </x:c>
       <x:c r="B1246" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1246" s="0" t="s">
-        <x:v>2681</x:v>
+        <x:v>2692</x:v>
       </x:c>
       <x:c r="D1246" s="1" t="s">
-        <x:v>2684</x:v>
+        <x:v>2693</x:v>
       </x:c>
     </x:row>
     <x:row r="1247" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1247" s="0" t="s">
-        <x:v>2685</x:v>
+        <x:v>2694</x:v>
       </x:c>
       <x:c r="B1247" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1247" s="0" t="s">
-        <x:v>2681</x:v>
+        <x:v>2692</x:v>
       </x:c>
       <x:c r="D1247" s="1" t="s">
-        <x:v>2686</x:v>
+        <x:v>2695</x:v>
       </x:c>
     </x:row>
     <x:row r="1248" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1248" s="0" t="s">
-        <x:v>2687</x:v>
+        <x:v>2696</x:v>
       </x:c>
       <x:c r="B1248" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1248" s="0" t="s">
-        <x:v>2681</x:v>
+        <x:v>2692</x:v>
       </x:c>
       <x:c r="D1248" s="1" t="s">
-        <x:v>2688</x:v>
+        <x:v>2697</x:v>
       </x:c>
     </x:row>
     <x:row r="1249" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1249" s="0" t="s">
-        <x:v>2689</x:v>
+        <x:v>2696</x:v>
       </x:c>
       <x:c r="B1249" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1249" s="0" t="s">
-        <x:v>2681</x:v>
+        <x:v>2692</x:v>
       </x:c>
       <x:c r="D1249" s="1" t="s">
-        <x:v>2690</x:v>
+        <x:v>2697</x:v>
       </x:c>
     </x:row>
     <x:row r="1250" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1250" s="0" t="s">
-        <x:v>2691</x:v>
+        <x:v>2698</x:v>
       </x:c>
       <x:c r="B1250" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1250" s="0" t="s">
-        <x:v>2692</x:v>
+        <x:v>2699</x:v>
       </x:c>
       <x:c r="D1250" s="1" t="s">
-        <x:v>2693</x:v>
+        <x:v>2700</x:v>
       </x:c>
     </x:row>
     <x:row r="1251" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1251" s="0" t="s">
-        <x:v>2694</x:v>
+        <x:v>2701</x:v>
       </x:c>
       <x:c r="B1251" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1251" s="0" t="s">
-        <x:v>2692</x:v>
+        <x:v>2702</x:v>
       </x:c>
       <x:c r="D1251" s="1" t="s">
-        <x:v>2695</x:v>
+        <x:v>2703</x:v>
       </x:c>
     </x:row>
     <x:row r="1252" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1252" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>2704</x:v>
       </x:c>
       <x:c r="B1252" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1252" s="0" t="s">
-        <x:v>2692</x:v>
+        <x:v>2705</x:v>
       </x:c>
       <x:c r="D1252" s="1" t="s">
-        <x:v>2696</x:v>
+        <x:v>2706</x:v>
       </x:c>
     </x:row>
     <x:row r="1253" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1253" s="0" t="s">
-        <x:v>2697</x:v>
+        <x:v>2704</x:v>
       </x:c>
       <x:c r="B1253" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1253" s="0" t="s">
-        <x:v>2698</x:v>
+        <x:v>2705</x:v>
       </x:c>
       <x:c r="D1253" s="1" t="s">
-        <x:v>2699</x:v>
+        <x:v>2706</x:v>
       </x:c>
     </x:row>
     <x:row r="1254" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1254" s="0" t="s">
-        <x:v>2700</x:v>
+        <x:v>2707</x:v>
       </x:c>
       <x:c r="B1254" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1254" s="0" t="s">
-        <x:v>2698</x:v>
+        <x:v>2705</x:v>
       </x:c>
       <x:c r="D1254" s="1" t="s">
-        <x:v>2701</x:v>
+        <x:v>2708</x:v>
       </x:c>
     </x:row>
     <x:row r="1255" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1255" s="0" t="s">
-        <x:v>2700</x:v>
+        <x:v>2707</x:v>
       </x:c>
       <x:c r="B1255" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1255" s="0" t="s">
-        <x:v>2698</x:v>
+        <x:v>2705</x:v>
       </x:c>
       <x:c r="D1255" s="1" t="s">
-        <x:v>2701</x:v>
+        <x:v>2709</x:v>
       </x:c>
     </x:row>
     <x:row r="1256" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1256" s="0" t="s">
-        <x:v>2702</x:v>
+        <x:v>2710</x:v>
       </x:c>
       <x:c r="B1256" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1256" s="0" t="s">
-        <x:v>2703</x:v>
+        <x:v>2711</x:v>
       </x:c>
       <x:c r="D1256" s="1" t="s">
-        <x:v>2704</x:v>
+        <x:v>2712</x:v>
       </x:c>
     </x:row>
     <x:row r="1257" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1257" s="0" t="s">
-        <x:v>2705</x:v>
+        <x:v>2713</x:v>
       </x:c>
       <x:c r="B1257" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1257" s="0" t="s">
-        <x:v>2706</x:v>
+        <x:v>2711</x:v>
       </x:c>
       <x:c r="D1257" s="1" t="s">
-        <x:v>2707</x:v>
+        <x:v>2714</x:v>
       </x:c>
     </x:row>
     <x:row r="1258" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1258" s="0" t="s">
-        <x:v>2705</x:v>
+        <x:v>2715</x:v>
       </x:c>
       <x:c r="B1258" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1258" s="0" t="s">
-        <x:v>2706</x:v>
+        <x:v>2716</x:v>
       </x:c>
       <x:c r="D1258" s="1" t="s">
-        <x:v>2707</x:v>
+        <x:v>2717</x:v>
       </x:c>
     </x:row>
     <x:row r="1259" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1259" s="0" t="s">
-        <x:v>2708</x:v>
+        <x:v>2718</x:v>
       </x:c>
       <x:c r="B1259" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1259" s="0" t="s">
-        <x:v>2709</x:v>
+        <x:v>2716</x:v>
       </x:c>
       <x:c r="D1259" s="1" t="s">
-        <x:v>2710</x:v>
+        <x:v>2719</x:v>
       </x:c>
     </x:row>
     <x:row r="1260" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1260" s="0" t="s">
-        <x:v>2711</x:v>
+        <x:v>2720</x:v>
       </x:c>
       <x:c r="B1260" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1260" s="0" t="s">
-        <x:v>2709</x:v>
+        <x:v>2716</x:v>
       </x:c>
       <x:c r="D1260" s="1" t="s">
-        <x:v>2712</x:v>
+        <x:v>2721</x:v>
       </x:c>
     </x:row>
     <x:row r="1261" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1261" s="0" t="s">
-        <x:v>2713</x:v>
+        <x:v>2722</x:v>
       </x:c>
       <x:c r="B1261" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1261" s="0" t="s">
-        <x:v>2714</x:v>
+        <x:v>2716</x:v>
       </x:c>
       <x:c r="D1261" s="1" t="s">
-        <x:v>2715</x:v>
+        <x:v>2723</x:v>
       </x:c>
     </x:row>
     <x:row r="1262" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1262" s="0" t="s">
+        <x:v>2724</x:v>
+      </x:c>
+      <x:c r="B1262" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1262" s="0" t="s">
         <x:v>2716</x:v>
       </x:c>
-      <x:c r="B1262" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1262" s="1" t="s">
-        <x:v>2718</x:v>
+        <x:v>2725</x:v>
       </x:c>
     </x:row>
     <x:row r="1263" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1263" s="0" t="s">
-        <x:v>2719</x:v>
+        <x:v>2726</x:v>
       </x:c>
       <x:c r="B1263" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1263" s="0" t="s">
-        <x:v>2717</x:v>
+        <x:v>2716</x:v>
       </x:c>
       <x:c r="D1263" s="1" t="s">
-        <x:v>2720</x:v>
+        <x:v>2727</x:v>
       </x:c>
     </x:row>
     <x:row r="1264" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1264" s="0" t="s">
-        <x:v>2721</x:v>
+        <x:v>2728</x:v>
       </x:c>
       <x:c r="B1264" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1264" s="0" t="s">
-        <x:v>2722</x:v>
+        <x:v>2729</x:v>
       </x:c>
       <x:c r="D1264" s="1" t="s">
-        <x:v>2723</x:v>
+        <x:v>2730</x:v>
       </x:c>
     </x:row>
     <x:row r="1265" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1265" s="0" t="s">
-        <x:v>2724</x:v>
+        <x:v>2731</x:v>
       </x:c>
       <x:c r="B1265" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1265" s="0" t="s">
-        <x:v>2722</x:v>
+        <x:v>2729</x:v>
       </x:c>
       <x:c r="D1265" s="1" t="s">
-        <x:v>2725</x:v>
+        <x:v>2730</x:v>
       </x:c>
     </x:row>
     <x:row r="1266" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1266" s="0" t="s">
-        <x:v>2726</x:v>
+        <x:v>2732</x:v>
       </x:c>
       <x:c r="B1266" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1266" s="0" t="s">
-        <x:v>2727</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="D1266" s="1" t="s">
-        <x:v>2728</x:v>
+        <x:v>2734</x:v>
       </x:c>
     </x:row>
     <x:row r="1267" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1267" s="0" t="s">
-        <x:v>2726</x:v>
+        <x:v>2735</x:v>
       </x:c>
       <x:c r="B1267" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1267" s="0" t="s">
-        <x:v>2727</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="D1267" s="1" t="s">
-        <x:v>2728</x:v>
+        <x:v>2734</x:v>
       </x:c>
     </x:row>
     <x:row r="1268" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1268" s="0" t="s">
-        <x:v>2729</x:v>
+        <x:v>2736</x:v>
       </x:c>
       <x:c r="B1268" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1268" s="0" t="s">
-        <x:v>2730</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="D1268" s="1" t="s">
-        <x:v>2731</x:v>
+        <x:v>2734</x:v>
       </x:c>
     </x:row>
     <x:row r="1269" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1269" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>2737</x:v>
       </x:c>
       <x:c r="B1269" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1269" s="0" t="s">
-        <x:v>2732</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="D1269" s="1" t="s">
-        <x:v>2733</x:v>
+        <x:v>2738</x:v>
       </x:c>
     </x:row>
     <x:row r="1270" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1270" s="0" t="s">
-        <x:v>2734</x:v>
+        <x:v>2739</x:v>
       </x:c>
       <x:c r="B1270" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1270" s="0" t="s">
-        <x:v>2732</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="D1270" s="1" t="s">
-        <x:v>2735</x:v>
+        <x:v>2738</x:v>
       </x:c>
     </x:row>
     <x:row r="1271" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1271" s="0" t="s">
-        <x:v>2736</x:v>
+        <x:v>2740</x:v>
       </x:c>
       <x:c r="B1271" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1271" s="0" t="s">
-        <x:v>2737</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="D1271" s="1" t="s">
-        <x:v>2738</x:v>
+        <x:v>2741</x:v>
       </x:c>
     </x:row>
     <x:row r="1272" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1272" s="0" t="s">
-        <x:v>2739</x:v>
+        <x:v>2742</x:v>
       </x:c>
       <x:c r="B1272" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1272" s="0" t="s">
-        <x:v>2740</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="D1272" s="1" t="s">
-        <x:v>2741</x:v>
+        <x:v>2743</x:v>
       </x:c>
     </x:row>
     <x:row r="1273" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1273" s="0" t="s">
-        <x:v>2742</x:v>
+        <x:v>2744</x:v>
       </x:c>
       <x:c r="B1273" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1273" s="0" t="s">
-        <x:v>2743</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="D1273" s="1" t="s">
-        <x:v>2744</x:v>
+        <x:v>2745</x:v>
       </x:c>
     </x:row>
     <x:row r="1274" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1274" s="0" t="s">
-        <x:v>2745</x:v>
+        <x:v>2317</x:v>
       </x:c>
       <x:c r="B1274" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1274" s="0" t="s">
-        <x:v>2743</x:v>
+        <x:v>2746</x:v>
       </x:c>
       <x:c r="D1274" s="1" t="s">
-        <x:v>2746</x:v>
+        <x:v>2747</x:v>
       </x:c>
     </x:row>
     <x:row r="1275" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1275" s="0" t="s">
+        <x:v>2317</x:v>
+      </x:c>
+      <x:c r="B1275" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1275" s="0" t="s">
+        <x:v>2746</x:v>
+      </x:c>
+      <x:c r="D1275" s="1" t="s">
         <x:v>2747</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2749</x:v>
       </x:c>
     </x:row>
     <x:row r="1276" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1276" s="0" t="s">
+        <x:v>2748</x:v>
+      </x:c>
+      <x:c r="B1276" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1276" s="0" t="s">
+        <x:v>2749</x:v>
+      </x:c>
+      <x:c r="D1276" s="1" t="s">
         <x:v>2750</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2752</x:v>
       </x:c>
     </x:row>
     <x:row r="1277" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1277" s="0" t="s">
-        <x:v>2753</x:v>
+        <x:v>2748</x:v>
       </x:c>
       <x:c r="B1277" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1277" s="0" t="s">
-        <x:v>2751</x:v>
+        <x:v>2749</x:v>
       </x:c>
       <x:c r="D1277" s="1" t="s">
-        <x:v>2754</x:v>
+        <x:v>2750</x:v>
       </x:c>
     </x:row>
     <x:row r="1278" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1278" s="0" t="s">
-        <x:v>2755</x:v>
+        <x:v>2751</x:v>
       </x:c>
       <x:c r="B1278" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1278" s="0" t="s">
-        <x:v>2756</x:v>
+        <x:v>2752</x:v>
       </x:c>
       <x:c r="D1278" s="1" t="s">
-        <x:v>2757</x:v>
+        <x:v>2753</x:v>
       </x:c>
     </x:row>
     <x:row r="1279" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1279" s="0" t="s">
-        <x:v>2758</x:v>
+        <x:v>2754</x:v>
       </x:c>
       <x:c r="B1279" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1279" s="0" t="s">
+        <x:v>2755</x:v>
+      </x:c>
+      <x:c r="D1279" s="1" t="s">
         <x:v>2756</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2759</x:v>
       </x:c>
     </x:row>
     <x:row r="1280" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1280" s="0" t="s">
-        <x:v>2760</x:v>
+        <x:v>2757</x:v>
       </x:c>
       <x:c r="B1280" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1280" s="0" t="s">
-        <x:v>2756</x:v>
+        <x:v>2758</x:v>
       </x:c>
       <x:c r="D1280" s="1" t="s">
-        <x:v>2761</x:v>
+        <x:v>2759</x:v>
       </x:c>
     </x:row>
     <x:row r="1281" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1281" s="0" t="s">
-        <x:v>2762</x:v>
+        <x:v>2757</x:v>
       </x:c>
       <x:c r="B1281" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1281" s="0" t="s">
-        <x:v>2756</x:v>
+        <x:v>2758</x:v>
       </x:c>
       <x:c r="D1281" s="1" t="s">
-        <x:v>2763</x:v>
+        <x:v>2759</x:v>
       </x:c>
     </x:row>
     <x:row r="1282" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1282" s="0" t="s">
-        <x:v>2764</x:v>
+        <x:v>2760</x:v>
       </x:c>
       <x:c r="B1282" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1282" s="0" t="s">
-        <x:v>2765</x:v>
+        <x:v>2758</x:v>
       </x:c>
       <x:c r="D1282" s="1" t="s">
-        <x:v>2766</x:v>
+        <x:v>2761</x:v>
       </x:c>
     </x:row>
     <x:row r="1283" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1283" s="0" t="s">
-        <x:v>2767</x:v>
+        <x:v>2760</x:v>
       </x:c>
       <x:c r="B1283" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1283" s="0" t="s">
-        <x:v>2765</x:v>
+        <x:v>2758</x:v>
       </x:c>
       <x:c r="D1283" s="1" t="s">
-        <x:v>2768</x:v>
+        <x:v>2761</x:v>
       </x:c>
     </x:row>
     <x:row r="1284" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1284" s="0" t="s">
-        <x:v>2769</x:v>
+        <x:v>2762</x:v>
       </x:c>
       <x:c r="B1284" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1284" s="0" t="s">
-        <x:v>2770</x:v>
+        <x:v>2763</x:v>
       </x:c>
       <x:c r="D1284" s="1" t="s">
-        <x:v>2771</x:v>
+        <x:v>2764</x:v>
       </x:c>
     </x:row>
     <x:row r="1285" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1285" s="0" t="s">
-        <x:v>2772</x:v>
+        <x:v>2765</x:v>
       </x:c>
       <x:c r="B1285" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1285" s="0" t="s">
-        <x:v>2770</x:v>
+        <x:v>2766</x:v>
       </x:c>
       <x:c r="D1285" s="1" t="s">
-        <x:v>2773</x:v>
+        <x:v>2767</x:v>
       </x:c>
     </x:row>
     <x:row r="1286" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1286" s="0" t="s">
-        <x:v>2774</x:v>
+        <x:v>2765</x:v>
       </x:c>
       <x:c r="B1286" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1286" s="0" t="s">
-        <x:v>2770</x:v>
+        <x:v>2766</x:v>
       </x:c>
       <x:c r="D1286" s="1" t="s">
-        <x:v>2775</x:v>
+        <x:v>2767</x:v>
       </x:c>
     </x:row>
     <x:row r="1287" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1287" s="0" t="s">
-        <x:v>2776</x:v>
+        <x:v>2765</x:v>
       </x:c>
       <x:c r="B1287" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1287" s="0" t="s">
-        <x:v>2770</x:v>
+        <x:v>2768</x:v>
       </x:c>
       <x:c r="D1287" s="1" t="s">
-        <x:v>2777</x:v>
+        <x:v>2769</x:v>
       </x:c>
     </x:row>
     <x:row r="1288" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1288" s="0" t="s">
-        <x:v>2778</x:v>
+        <x:v>2770</x:v>
       </x:c>
       <x:c r="B1288" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1288" s="0" t="s">
-        <x:v>2770</x:v>
+        <x:v>2768</x:v>
       </x:c>
       <x:c r="D1288" s="1" t="s">
-        <x:v>2779</x:v>
+        <x:v>2771</x:v>
       </x:c>
     </x:row>
     <x:row r="1289" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1289" s="0" t="s">
-        <x:v>2780</x:v>
+        <x:v>2772</x:v>
       </x:c>
       <x:c r="B1289" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1289" s="0" t="s">
-        <x:v>2781</x:v>
+        <x:v>2768</x:v>
       </x:c>
       <x:c r="D1289" s="1" t="s">
-        <x:v>2782</x:v>
+        <x:v>2773</x:v>
       </x:c>
     </x:row>
     <x:row r="1290" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1290" s="0" t="s">
-        <x:v>2783</x:v>
+        <x:v>2774</x:v>
       </x:c>
       <x:c r="B1290" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1290" s="0" t="s">
-        <x:v>2781</x:v>
+        <x:v>2775</x:v>
       </x:c>
       <x:c r="D1290" s="1" t="s">
-        <x:v>2784</x:v>
+        <x:v>2776</x:v>
       </x:c>
     </x:row>
     <x:row r="1291" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1291" s="0" t="s">
-        <x:v>2785</x:v>
+        <x:v>2777</x:v>
       </x:c>
       <x:c r="B1291" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1291" s="0" t="s">
-        <x:v>2781</x:v>
+        <x:v>2775</x:v>
       </x:c>
       <x:c r="D1291" s="1" t="s">
-        <x:v>2786</x:v>
+        <x:v>2778</x:v>
       </x:c>
     </x:row>
     <x:row r="1292" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1292" s="0" t="s">
-        <x:v>2787</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="B1292" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1292" s="0" t="s">
-        <x:v>2788</x:v>
+        <x:v>2775</x:v>
       </x:c>
       <x:c r="D1292" s="1" t="s">
-        <x:v>2789</x:v>
+        <x:v>2780</x:v>
       </x:c>
     </x:row>
     <x:row r="1293" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1293" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2781</x:v>
       </x:c>
       <x:c r="B1293" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1293" s="0" t="s">
-        <x:v>2791</x:v>
+        <x:v>2782</x:v>
       </x:c>
       <x:c r="D1293" s="1" t="s">
-        <x:v>2792</x:v>
+        <x:v>2783</x:v>
       </x:c>
     </x:row>
     <x:row r="1294" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1294" s="0" t="s">
-        <x:v>2793</x:v>
+        <x:v>2784</x:v>
       </x:c>
       <x:c r="B1294" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1294" s="0" t="s">
-        <x:v>2791</x:v>
+        <x:v>2782</x:v>
       </x:c>
       <x:c r="D1294" s="1" t="s">
-        <x:v>2794</x:v>
+        <x:v>2785</x:v>
       </x:c>
     </x:row>
     <x:row r="1295" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1295" s="0" t="s">
-        <x:v>2795</x:v>
+        <x:v>2786</x:v>
       </x:c>
       <x:c r="B1295" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1295" s="0" t="s">
-        <x:v>2796</x:v>
+        <x:v>2787</x:v>
       </x:c>
       <x:c r="D1295" s="1" t="s">
-        <x:v>2797</x:v>
+        <x:v>2788</x:v>
       </x:c>
     </x:row>
     <x:row r="1296" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1296" s="0" t="s">
-        <x:v>2798</x:v>
+        <x:v>2789</x:v>
       </x:c>
       <x:c r="B1296" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1296" s="0" t="s">
-        <x:v>2796</x:v>
+        <x:v>2790</x:v>
       </x:c>
       <x:c r="D1296" s="1" t="s">
-        <x:v>2799</x:v>
+        <x:v>2791</x:v>
       </x:c>
     </x:row>
     <x:row r="1297" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1297" s="0" t="s">
-        <x:v>2798</x:v>
+        <x:v>2792</x:v>
       </x:c>
       <x:c r="B1297" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1297" s="0" t="s">
-        <x:v>2796</x:v>
+        <x:v>2790</x:v>
       </x:c>
       <x:c r="D1297" s="1" t="s">
-        <x:v>2799</x:v>
+        <x:v>2793</x:v>
       </x:c>
     </x:row>
     <x:row r="1298" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1298" s="0" t="s">
-        <x:v>2800</x:v>
+        <x:v>2794</x:v>
       </x:c>
       <x:c r="B1298" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1298" s="0" t="s">
-        <x:v>2801</x:v>
+        <x:v>2790</x:v>
       </x:c>
       <x:c r="D1298" s="1" t="s">
-        <x:v>2802</x:v>
+        <x:v>2795</x:v>
       </x:c>
     </x:row>
     <x:row r="1299" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1299" s="0" t="s">
-        <x:v>2803</x:v>
+        <x:v>2796</x:v>
       </x:c>
       <x:c r="B1299" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1299" s="0" t="s">
-        <x:v>2801</x:v>
+        <x:v>2790</x:v>
       </x:c>
       <x:c r="D1299" s="1" t="s">
-        <x:v>2804</x:v>
+        <x:v>2797</x:v>
       </x:c>
     </x:row>
     <x:row r="1300" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1300" s="0" t="s">
-        <x:v>2805</x:v>
+        <x:v>2798</x:v>
       </x:c>
       <x:c r="B1300" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1300" s="0" t="s">
-        <x:v>2801</x:v>
+        <x:v>2790</x:v>
       </x:c>
       <x:c r="D1300" s="1" t="s">
-        <x:v>2806</x:v>
+        <x:v>2799</x:v>
       </x:c>
     </x:row>
     <x:row r="1301" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1301" s="0" t="s">
-        <x:v>2805</x:v>
+        <x:v>2800</x:v>
       </x:c>
       <x:c r="B1301" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1301" s="0" t="s">
         <x:v>2801</x:v>
       </x:c>
       <x:c r="D1301" s="1" t="s">
-        <x:v>2806</x:v>
+        <x:v>2802</x:v>
       </x:c>
     </x:row>
     <x:row r="1302" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1302" s="0" t="s">
-        <x:v>2807</x:v>
+        <x:v>2803</x:v>
       </x:c>
       <x:c r="B1302" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1302" s="0" t="s">
-        <x:v>2808</x:v>
+        <x:v>2801</x:v>
       </x:c>
       <x:c r="D1302" s="1" t="s">
-        <x:v>2809</x:v>
+        <x:v>2804</x:v>
       </x:c>
     </x:row>
     <x:row r="1303" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1303" s="0" t="s">
-        <x:v>2810</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="B1303" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1303" s="0" t="s">
-        <x:v>2808</x:v>
+        <x:v>2801</x:v>
       </x:c>
       <x:c r="D1303" s="1" t="s">
-        <x:v>2811</x:v>
+        <x:v>2805</x:v>
       </x:c>
     </x:row>
     <x:row r="1304" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1304" s="0" t="s">
-        <x:v>2812</x:v>
+        <x:v>2806</x:v>
       </x:c>
       <x:c r="B1304" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1304" s="0" t="s">
+        <x:v>2807</x:v>
+      </x:c>
+      <x:c r="D1304" s="1" t="s">
         <x:v>2808</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2813</x:v>
       </x:c>
     </x:row>
     <x:row r="1305" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1305" s="0" t="s">
-        <x:v>2814</x:v>
+        <x:v>2809</x:v>
       </x:c>
       <x:c r="B1305" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1305" s="0" t="s">
-        <x:v>2808</x:v>
+        <x:v>2807</x:v>
       </x:c>
       <x:c r="D1305" s="1" t="s">
-        <x:v>2815</x:v>
+        <x:v>2810</x:v>
       </x:c>
     </x:row>
     <x:row r="1306" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1306" s="0" t="s">
-        <x:v>2814</x:v>
+        <x:v>2809</x:v>
       </x:c>
       <x:c r="B1306" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1306" s="0" t="s">
-        <x:v>2808</x:v>
+        <x:v>2807</x:v>
       </x:c>
       <x:c r="D1306" s="1" t="s">
-        <x:v>2816</x:v>
+        <x:v>2810</x:v>
       </x:c>
     </x:row>
     <x:row r="1307" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1307" s="0" t="s">
-        <x:v>2817</x:v>
+        <x:v>2811</x:v>
       </x:c>
       <x:c r="B1307" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1307" s="0" t="s">
-        <x:v>2808</x:v>
+        <x:v>2812</x:v>
       </x:c>
       <x:c r="D1307" s="1" t="s">
-        <x:v>2818</x:v>
+        <x:v>2813</x:v>
       </x:c>
     </x:row>
     <x:row r="1308" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1308" s="0" t="s">
-        <x:v>2819</x:v>
+        <x:v>2814</x:v>
       </x:c>
       <x:c r="B1308" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1308" s="0" t="s">
-        <x:v>2808</x:v>
+        <x:v>2815</x:v>
       </x:c>
       <x:c r="D1308" s="1" t="s">
-        <x:v>2820</x:v>
+        <x:v>2816</x:v>
       </x:c>
     </x:row>
     <x:row r="1309" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1309" s="0" t="s">
-        <x:v>2821</x:v>
+        <x:v>2814</x:v>
       </x:c>
       <x:c r="B1309" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1309" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>2815</x:v>
       </x:c>
       <x:c r="D1309" s="1" t="s">
-        <x:v>2823</x:v>
+        <x:v>2816</x:v>
       </x:c>
     </x:row>
     <x:row r="1310" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1310" s="0" t="s">
-        <x:v>2824</x:v>
+        <x:v>2817</x:v>
       </x:c>
       <x:c r="B1310" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1310" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>2818</x:v>
       </x:c>
       <x:c r="D1310" s="1" t="s">
-        <x:v>2825</x:v>
+        <x:v>2819</x:v>
       </x:c>
     </x:row>
     <x:row r="1311" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1311" s="0" t="s">
-        <x:v>2826</x:v>
+        <x:v>2820</x:v>
       </x:c>
       <x:c r="B1311" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1311" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>2818</x:v>
       </x:c>
       <x:c r="D1311" s="1" t="s">
-        <x:v>2827</x:v>
+        <x:v>2821</x:v>
       </x:c>
     </x:row>
     <x:row r="1312" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1312" s="0" t="s">
-        <x:v>2828</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="B1312" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1312" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>2823</x:v>
       </x:c>
       <x:c r="D1312" s="1" t="s">
-        <x:v>2829</x:v>
+        <x:v>2824</x:v>
       </x:c>
     </x:row>
     <x:row r="1313" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1313" s="0" t="s">
-        <x:v>2830</x:v>
+        <x:v>2825</x:v>
       </x:c>
       <x:c r="B1313" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1313" s="0" t="s">
-        <x:v>2831</x:v>
+        <x:v>2826</x:v>
       </x:c>
       <x:c r="D1313" s="1" t="s">
-        <x:v>2832</x:v>
+        <x:v>2827</x:v>
       </x:c>
     </x:row>
     <x:row r="1314" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1314" s="0" t="s">
-        <x:v>2830</x:v>
+        <x:v>2828</x:v>
       </x:c>
       <x:c r="B1314" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1314" s="0" t="s">
-        <x:v>2831</x:v>
+        <x:v>2826</x:v>
       </x:c>
       <x:c r="D1314" s="1" t="s">
-        <x:v>2832</x:v>
+        <x:v>2829</x:v>
       </x:c>
     </x:row>
     <x:row r="1315" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1315" s="0" t="s">
-        <x:v>2833</x:v>
+        <x:v>2830</x:v>
       </x:c>
       <x:c r="B1315" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1315" s="0" t="s">
-        <x:v>2834</x:v>
+        <x:v>2831</x:v>
       </x:c>
       <x:c r="D1315" s="1" t="s">
-        <x:v>2835</x:v>
+        <x:v>2832</x:v>
       </x:c>
     </x:row>
     <x:row r="1316" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1316" s="0" t="s">
-        <x:v>2836</x:v>
+        <x:v>2833</x:v>
       </x:c>
       <x:c r="B1316" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1316" s="0" t="s">
+        <x:v>2831</x:v>
+      </x:c>
+      <x:c r="D1316" s="1" t="s">
         <x:v>2834</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2837</x:v>
       </x:c>
     </x:row>
     <x:row r="1317" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1317" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>2835</x:v>
       </x:c>
       <x:c r="B1317" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1317" s="0" t="s">
-        <x:v>2838</x:v>
+        <x:v>2836</x:v>
       </x:c>
       <x:c r="D1317" s="1" t="s">
-        <x:v>2839</x:v>
+        <x:v>2837</x:v>
       </x:c>
     </x:row>
     <x:row r="1318" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1318" s="0" t="s">
-        <x:v>2448</x:v>
+        <x:v>2835</x:v>
       </x:c>
       <x:c r="B1318" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1318" s="0" t="s">
-        <x:v>2838</x:v>
+        <x:v>2836</x:v>
       </x:c>
       <x:c r="D1318" s="1" t="s">
-        <x:v>2840</x:v>
+        <x:v>2837</x:v>
       </x:c>
     </x:row>
     <x:row r="1319" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1319" s="0" t="s">
-        <x:v>2841</x:v>
+        <x:v>2838</x:v>
       </x:c>
       <x:c r="B1319" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1319" s="0" t="s">
-        <x:v>2842</x:v>
+        <x:v>2839</x:v>
       </x:c>
       <x:c r="D1319" s="1" t="s">
-        <x:v>2843</x:v>
+        <x:v>2840</x:v>
       </x:c>
     </x:row>
     <x:row r="1320" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1320" s="0" t="s">
-        <x:v>2844</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B1320" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1320" s="0" t="s">
+        <x:v>2841</x:v>
+      </x:c>
+      <x:c r="D1320" s="1" t="s">
         <x:v>2842</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2845</x:v>
       </x:c>
     </x:row>
     <x:row r="1321" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1321" s="0" t="s">
-        <x:v>2846</x:v>
+        <x:v>2843</x:v>
       </x:c>
       <x:c r="B1321" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1321" s="0" t="s">
-        <x:v>2847</x:v>
+        <x:v>2841</x:v>
       </x:c>
       <x:c r="D1321" s="1" t="s">
-        <x:v>2848</x:v>
+        <x:v>2844</x:v>
       </x:c>
     </x:row>
     <x:row r="1322" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1322" s="0" t="s">
-        <x:v>2849</x:v>
+        <x:v>2845</x:v>
       </x:c>
       <x:c r="B1322" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1322" s="0" t="s">
+        <x:v>2846</x:v>
+      </x:c>
+      <x:c r="D1322" s="1" t="s">
         <x:v>2847</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2850</x:v>
       </x:c>
     </x:row>
     <x:row r="1323" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1323" s="0" t="s">
-        <x:v>2851</x:v>
+        <x:v>2848</x:v>
       </x:c>
       <x:c r="B1323" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1323" s="0" t="s">
-        <x:v>2847</x:v>
+        <x:v>2849</x:v>
       </x:c>
       <x:c r="D1323" s="1" t="s">
-        <x:v>2852</x:v>
+        <x:v>2850</x:v>
       </x:c>
     </x:row>
     <x:row r="1324" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1324" s="0" t="s">
+        <x:v>2851</x:v>
+      </x:c>
+      <x:c r="B1324" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1324" s="0" t="s">
+        <x:v>2852</x:v>
+      </x:c>
+      <x:c r="D1324" s="1" t="s">
         <x:v>2853</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2854</x:v>
       </x:c>
     </x:row>
     <x:row r="1325" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1325" s="0" t="s">
+        <x:v>2854</x:v>
+      </x:c>
+      <x:c r="B1325" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1325" s="0" t="s">
+        <x:v>2852</x:v>
+      </x:c>
+      <x:c r="D1325" s="1" t="s">
         <x:v>2855</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2857</x:v>
       </x:c>
     </x:row>
     <x:row r="1326" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1326" s="0" t="s">
+        <x:v>2856</x:v>
+      </x:c>
+      <x:c r="B1326" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1326" s="0" t="s">
+        <x:v>2857</x:v>
+      </x:c>
+      <x:c r="D1326" s="1" t="s">
         <x:v>2858</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2859</x:v>
       </x:c>
     </x:row>
     <x:row r="1327" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1327" s="0" t="s">
+        <x:v>2859</x:v>
+      </x:c>
+      <x:c r="B1327" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1327" s="0" t="s">
         <x:v>2860</x:v>
       </x:c>
-      <x:c r="B1327" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1327" s="1" t="s">
-        <x:v>2859</x:v>
+        <x:v>2861</x:v>
       </x:c>
     </x:row>
     <x:row r="1328" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1328" s="0" t="s">
-        <x:v>2861</x:v>
+        <x:v>2862</x:v>
       </x:c>
       <x:c r="B1328" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1328" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2860</x:v>
       </x:c>
       <x:c r="D1328" s="1" t="s">
-        <x:v>2859</x:v>
+        <x:v>2863</x:v>
       </x:c>
     </x:row>
     <x:row r="1329" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1329" s="0" t="s">
-        <x:v>2862</x:v>
+        <x:v>2864</x:v>
       </x:c>
       <x:c r="B1329" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1329" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2865</x:v>
       </x:c>
       <x:c r="D1329" s="1" t="s">
-        <x:v>2859</x:v>
+        <x:v>2866</x:v>
       </x:c>
     </x:row>
     <x:row r="1330" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1330" s="0" t="s">
-        <x:v>2863</x:v>
+        <x:v>2867</x:v>
       </x:c>
       <x:c r="B1330" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1330" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2865</x:v>
       </x:c>
       <x:c r="D1330" s="1" t="s">
-        <x:v>2864</x:v>
+        <x:v>2868</x:v>
       </x:c>
     </x:row>
     <x:row r="1331" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1331" s="0" t="s">
+        <x:v>2869</x:v>
+      </x:c>
+      <x:c r="B1331" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1331" s="0" t="s">
         <x:v>2865</x:v>
       </x:c>
-      <x:c r="B1331" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1331" s="1" t="s">
-        <x:v>2866</x:v>
+        <x:v>2870</x:v>
       </x:c>
     </x:row>
     <x:row r="1332" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1332" s="0" t="s">
-        <x:v>2867</x:v>
+        <x:v>2871</x:v>
       </x:c>
       <x:c r="B1332" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1332" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2865</x:v>
       </x:c>
       <x:c r="D1332" s="1" t="s">
-        <x:v>2868</x:v>
+        <x:v>2872</x:v>
       </x:c>
     </x:row>
     <x:row r="1333" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1333" s="0" t="s">
-        <x:v>2869</x:v>
+        <x:v>2873</x:v>
       </x:c>
       <x:c r="B1333" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1333" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2874</x:v>
       </x:c>
       <x:c r="D1333" s="1" t="s">
-        <x:v>2870</x:v>
+        <x:v>2875</x:v>
       </x:c>
     </x:row>
     <x:row r="1334" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1334" s="0" t="s">
-        <x:v>2871</x:v>
+        <x:v>2876</x:v>
       </x:c>
       <x:c r="B1334" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1334" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2874</x:v>
       </x:c>
       <x:c r="D1334" s="1" t="s">
-        <x:v>2872</x:v>
+        <x:v>2877</x:v>
       </x:c>
     </x:row>
     <x:row r="1335" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1335" s="0" t="s">
-        <x:v>2869</x:v>
+        <x:v>2878</x:v>
       </x:c>
       <x:c r="B1335" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1335" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="D1335" s="1" t="s">
-        <x:v>2870</x:v>
+        <x:v>2880</x:v>
       </x:c>
     </x:row>
     <x:row r="1336" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1336" s="0" t="s">
-        <x:v>2873</x:v>
+        <x:v>2881</x:v>
       </x:c>
       <x:c r="B1336" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1336" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="D1336" s="1" t="s">
-        <x:v>2874</x:v>
+        <x:v>2882</x:v>
       </x:c>
     </x:row>
     <x:row r="1337" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1337" s="0" t="s">
-        <x:v>2875</x:v>
+        <x:v>2883</x:v>
       </x:c>
       <x:c r="B1337" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1337" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="D1337" s="1" t="s">
-        <x:v>2876</x:v>
+        <x:v>2884</x:v>
       </x:c>
     </x:row>
     <x:row r="1338" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1338" s="0" t="s">
-        <x:v>2875</x:v>
+        <x:v>2885</x:v>
       </x:c>
       <x:c r="B1338" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1338" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="D1338" s="1" t="s">
-        <x:v>2876</x:v>
+        <x:v>2886</x:v>
       </x:c>
     </x:row>
     <x:row r="1339" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1339" s="0" t="s">
-        <x:v>2877</x:v>
+        <x:v>2887</x:v>
       </x:c>
       <x:c r="B1339" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1339" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="D1339" s="1" t="s">
-        <x:v>2878</x:v>
+        <x:v>2888</x:v>
       </x:c>
     </x:row>
     <x:row r="1340" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1340" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2889</x:v>
       </x:c>
       <x:c r="B1340" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1340" s="0" t="s">
-        <x:v>2880</x:v>
+        <x:v>2890</x:v>
       </x:c>
       <x:c r="D1340" s="1" t="s">
-        <x:v>2881</x:v>
+        <x:v>2891</x:v>
       </x:c>
     </x:row>
     <x:row r="1341" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1341" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2892</x:v>
       </x:c>
       <x:c r="B1341" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1341" s="0" t="s">
-        <x:v>2880</x:v>
+        <x:v>2890</x:v>
       </x:c>
       <x:c r="D1341" s="1" t="s">
-        <x:v>2882</x:v>
+        <x:v>2893</x:v>
       </x:c>
     </x:row>
     <x:row r="1342" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1342" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2894</x:v>
       </x:c>
       <x:c r="B1342" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1342" s="0" t="s">
-        <x:v>2880</x:v>
+        <x:v>2890</x:v>
       </x:c>
       <x:c r="D1342" s="1" t="s">
-        <x:v>2883</x:v>
+        <x:v>2895</x:v>
       </x:c>
     </x:row>
     <x:row r="1343" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1343" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2896</x:v>
       </x:c>
       <x:c r="B1343" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1343" s="0" t="s">
-        <x:v>2880</x:v>
+        <x:v>2897</x:v>
       </x:c>
       <x:c r="D1343" s="1" t="s">
-        <x:v>2884</x:v>
+        <x:v>2898</x:v>
       </x:c>
     </x:row>
     <x:row r="1344" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1344" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2899</x:v>
       </x:c>
       <x:c r="B1344" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1344" s="0" t="s">
-        <x:v>2880</x:v>
+        <x:v>2900</x:v>
       </x:c>
       <x:c r="D1344" s="1" t="s">
-        <x:v>2885</x:v>
+        <x:v>2901</x:v>
       </x:c>
     </x:row>
     <x:row r="1345" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1345" s="0" t="s">
-        <x:v>2886</x:v>
+        <x:v>2902</x:v>
       </x:c>
       <x:c r="B1345" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1345" s="0" t="s">
-        <x:v>2880</x:v>
+        <x:v>2900</x:v>
       </x:c>
       <x:c r="D1345" s="1" t="s">
-        <x:v>2887</x:v>
+        <x:v>2903</x:v>
       </x:c>
     </x:row>
     <x:row r="1346" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1346" s="0" t="s">
-        <x:v>2888</x:v>
+        <x:v>2904</x:v>
       </x:c>
       <x:c r="B1346" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1346" s="0" t="s">
-        <x:v>2880</x:v>
+        <x:v>2905</x:v>
       </x:c>
       <x:c r="D1346" s="1" t="s">
-        <x:v>2889</x:v>
+        <x:v>2906</x:v>
       </x:c>
     </x:row>
     <x:row r="1347" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1347" s="0" t="s">
-        <x:v>2888</x:v>
+        <x:v>2907</x:v>
       </x:c>
       <x:c r="B1347" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1347" s="0" t="s">
-        <x:v>2880</x:v>
+        <x:v>2905</x:v>
       </x:c>
       <x:c r="D1347" s="1" t="s">
-        <x:v>2890</x:v>
+        <x:v>2908</x:v>
       </x:c>
     </x:row>
     <x:row r="1348" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1348" s="0" t="s">
-        <x:v>2891</x:v>
+        <x:v>2907</x:v>
       </x:c>
       <x:c r="B1348" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1348" s="0" t="s">
-        <x:v>2892</x:v>
+        <x:v>2905</x:v>
       </x:c>
       <x:c r="D1348" s="1" t="s">
-        <x:v>2893</x:v>
+        <x:v>2908</x:v>
       </x:c>
     </x:row>
     <x:row r="1349" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1349" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>2909</x:v>
       </x:c>
       <x:c r="B1349" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1349" s="0" t="s">
-        <x:v>2892</x:v>
+        <x:v>2910</x:v>
       </x:c>
       <x:c r="D1349" s="1" t="s">
-        <x:v>2894</x:v>
+        <x:v>2911</x:v>
       </x:c>
     </x:row>
     <x:row r="1350" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1350" s="0" t="s">
-        <x:v>2895</x:v>
+        <x:v>2912</x:v>
       </x:c>
       <x:c r="B1350" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1350" s="0" t="s">
-        <x:v>2896</x:v>
+        <x:v>2910</x:v>
       </x:c>
       <x:c r="D1350" s="1" t="s">
-        <x:v>2897</x:v>
+        <x:v>2913</x:v>
       </x:c>
     </x:row>
     <x:row r="1351" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1351" s="0" t="s">
-        <x:v>2898</x:v>
+        <x:v>2914</x:v>
       </x:c>
       <x:c r="B1351" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1351" s="0" t="s">
-        <x:v>2899</x:v>
+        <x:v>2910</x:v>
       </x:c>
       <x:c r="D1351" s="1" t="s">
-        <x:v>2900</x:v>
+        <x:v>2915</x:v>
       </x:c>
     </x:row>
     <x:row r="1352" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1352" s="0" t="s">
-        <x:v>2898</x:v>
+        <x:v>2914</x:v>
       </x:c>
       <x:c r="B1352" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1352" s="0" t="s">
-        <x:v>2899</x:v>
+        <x:v>2910</x:v>
       </x:c>
       <x:c r="D1352" s="1" t="s">
-        <x:v>2900</x:v>
+        <x:v>2915</x:v>
       </x:c>
     </x:row>
     <x:row r="1353" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1353" s="0" t="s">
-        <x:v>2901</x:v>
+        <x:v>2916</x:v>
       </x:c>
       <x:c r="B1353" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1353" s="0" t="s">
-        <x:v>2899</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="D1353" s="1" t="s">
-        <x:v>2902</x:v>
+        <x:v>2918</x:v>
       </x:c>
     </x:row>
     <x:row r="1354" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1354" s="0" t="s">
-        <x:v>2901</x:v>
+        <x:v>2919</x:v>
       </x:c>
       <x:c r="B1354" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1354" s="0" t="s">
-        <x:v>2899</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="D1354" s="1" t="s">
-        <x:v>2902</x:v>
+        <x:v>2920</x:v>
       </x:c>
     </x:row>
     <x:row r="1355" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1355" s="0" t="s">
-        <x:v>2903</x:v>
+        <x:v>2921</x:v>
       </x:c>
       <x:c r="B1355" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1355" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="D1355" s="1" t="s">
-        <x:v>2905</x:v>
+        <x:v>2922</x:v>
       </x:c>
     </x:row>
     <x:row r="1356" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1356" s="0" t="s">
-        <x:v>2906</x:v>
+        <x:v>2923</x:v>
       </x:c>
       <x:c r="B1356" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1356" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="D1356" s="1" t="s">
-        <x:v>2907</x:v>
+        <x:v>2924</x:v>
       </x:c>
     </x:row>
     <x:row r="1357" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1357" s="0" t="s">
-        <x:v>2908</x:v>
+        <x:v>2923</x:v>
       </x:c>
       <x:c r="B1357" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1357" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="D1357" s="1" t="s">
-        <x:v>2909</x:v>
+        <x:v>2925</x:v>
       </x:c>
     </x:row>
     <x:row r="1358" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1358" s="0" t="s">
-        <x:v>2910</x:v>
+        <x:v>2926</x:v>
       </x:c>
       <x:c r="B1358" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1358" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="D1358" s="1" t="s">
-        <x:v>2911</x:v>
+        <x:v>2927</x:v>
       </x:c>
     </x:row>
     <x:row r="1359" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1359" s="0" t="s">
-        <x:v>2912</x:v>
+        <x:v>2928</x:v>
       </x:c>
       <x:c r="B1359" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1359" s="0" t="s">
-        <x:v>2913</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="D1359" s="1" t="s">
-        <x:v>2914</x:v>
+        <x:v>2929</x:v>
       </x:c>
     </x:row>
     <x:row r="1360" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1360" s="0" t="s">
-        <x:v>2915</x:v>
+        <x:v>2930</x:v>
       </x:c>
       <x:c r="B1360" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1360" s="0" t="s">
-        <x:v>2913</x:v>
+        <x:v>2931</x:v>
       </x:c>
       <x:c r="D1360" s="1" t="s">
-        <x:v>2916</x:v>
+        <x:v>2932</x:v>
       </x:c>
     </x:row>
     <x:row r="1361" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1361" s="0" t="s">
-        <x:v>2917</x:v>
+        <x:v>2933</x:v>
       </x:c>
       <x:c r="B1361" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1361" s="0" t="s">
-        <x:v>2918</x:v>
+        <x:v>2931</x:v>
       </x:c>
       <x:c r="D1361" s="1" t="s">
-        <x:v>2919</x:v>
+        <x:v>2934</x:v>
       </x:c>
     </x:row>
     <x:row r="1362" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1362" s="0" t="s">
-        <x:v>2920</x:v>
+        <x:v>2935</x:v>
       </x:c>
       <x:c r="B1362" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1362" s="0" t="s">
-        <x:v>2918</x:v>
+        <x:v>2931</x:v>
       </x:c>
       <x:c r="D1362" s="1" t="s">
-        <x:v>2921</x:v>
+        <x:v>2936</x:v>
       </x:c>
     </x:row>
     <x:row r="1363" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1363" s="0" t="s">
-        <x:v>2922</x:v>
+        <x:v>2937</x:v>
       </x:c>
       <x:c r="B1363" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1363" s="0" t="s">
-        <x:v>2918</x:v>
+        <x:v>2931</x:v>
       </x:c>
       <x:c r="D1363" s="1" t="s">
-        <x:v>2923</x:v>
+        <x:v>2938</x:v>
       </x:c>
     </x:row>
     <x:row r="1364" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1364" s="0" t="s">
-        <x:v>2924</x:v>
+        <x:v>2939</x:v>
       </x:c>
       <x:c r="B1364" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1364" s="0" t="s">
-        <x:v>2925</x:v>
+        <x:v>2940</x:v>
       </x:c>
       <x:c r="D1364" s="1" t="s">
-        <x:v>2926</x:v>
+        <x:v>2941</x:v>
       </x:c>
     </x:row>
     <x:row r="1365" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1365" s="0" t="s">
-        <x:v>2927</x:v>
+        <x:v>2939</x:v>
       </x:c>
       <x:c r="B1365" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1365" s="0" t="s">
-        <x:v>2925</x:v>
+        <x:v>2940</x:v>
       </x:c>
       <x:c r="D1365" s="1" t="s">
-        <x:v>2928</x:v>
+        <x:v>2941</x:v>
       </x:c>
     </x:row>
     <x:row r="1366" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1366" s="0" t="s">
-        <x:v>2929</x:v>
+        <x:v>2942</x:v>
       </x:c>
       <x:c r="B1366" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1366" s="0" t="s">
-        <x:v>2925</x:v>
+        <x:v>2943</x:v>
       </x:c>
       <x:c r="D1366" s="1" t="s">
-        <x:v>2930</x:v>
+        <x:v>2944</x:v>
       </x:c>
     </x:row>
     <x:row r="1367" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1367" s="0" t="s">
-        <x:v>2931</x:v>
+        <x:v>2945</x:v>
       </x:c>
       <x:c r="B1367" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1367" s="0" t="s">
-        <x:v>2925</x:v>
+        <x:v>2943</x:v>
       </x:c>
       <x:c r="D1367" s="1" t="s">
-        <x:v>2932</x:v>
+        <x:v>2946</x:v>
       </x:c>
     </x:row>
     <x:row r="1368" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1368" s="0" t="s">
-        <x:v>2933</x:v>
+        <x:v>2683</x:v>
       </x:c>
       <x:c r="B1368" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1368" s="0" t="s">
-        <x:v>2934</x:v>
+        <x:v>2947</x:v>
       </x:c>
       <x:c r="D1368" s="1" t="s">
-        <x:v>2935</x:v>
+        <x:v>2948</x:v>
       </x:c>
     </x:row>
     <x:row r="1369" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1369" s="0" t="s">
-        <x:v>2936</x:v>
+        <x:v>2557</x:v>
       </x:c>
       <x:c r="B1369" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1369" s="0" t="s">
-        <x:v>2934</x:v>
+        <x:v>2947</x:v>
       </x:c>
       <x:c r="D1369" s="1" t="s">
-        <x:v>2937</x:v>
+        <x:v>2949</x:v>
       </x:c>
     </x:row>
     <x:row r="1370" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1370" s="0" t="s">
-        <x:v>2938</x:v>
+        <x:v>2950</x:v>
       </x:c>
       <x:c r="B1370" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1370" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2951</x:v>
       </x:c>
       <x:c r="D1370" s="1" t="s">
-        <x:v>2940</x:v>
+        <x:v>2952</x:v>
       </x:c>
     </x:row>
     <x:row r="1371" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1371" s="0" t="s">
-        <x:v>2941</x:v>
+        <x:v>2953</x:v>
       </x:c>
       <x:c r="B1371" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1371" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2951</x:v>
       </x:c>
       <x:c r="D1371" s="1" t="s">
-        <x:v>2942</x:v>
+        <x:v>2954</x:v>
       </x:c>
     </x:row>
     <x:row r="1372" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1372" s="0" t="s">
-        <x:v>2943</x:v>
+        <x:v>2955</x:v>
       </x:c>
       <x:c r="B1372" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1372" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2956</x:v>
       </x:c>
       <x:c r="D1372" s="1" t="s">
-        <x:v>2944</x:v>
+        <x:v>2957</x:v>
       </x:c>
     </x:row>
     <x:row r="1373" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1373" s="0" t="s">
-        <x:v>2943</x:v>
+        <x:v>2958</x:v>
       </x:c>
       <x:c r="B1373" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1373" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2956</x:v>
       </x:c>
       <x:c r="D1373" s="1" t="s">
-        <x:v>2944</x:v>
+        <x:v>2959</x:v>
       </x:c>
     </x:row>
     <x:row r="1374" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1374" s="0" t="s">
-        <x:v>2945</x:v>
+        <x:v>2960</x:v>
       </x:c>
       <x:c r="B1374" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1374" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2956</x:v>
       </x:c>
       <x:c r="D1374" s="1" t="s">
-        <x:v>2946</x:v>
+        <x:v>2961</x:v>
       </x:c>
     </x:row>
     <x:row r="1375" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1375" s="0" t="s">
-        <x:v>2945</x:v>
+        <x:v>2962</x:v>
       </x:c>
       <x:c r="B1375" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1375" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2956</x:v>
       </x:c>
       <x:c r="D1375" s="1" t="s">
-        <x:v>2946</x:v>
+        <x:v>2963</x:v>
       </x:c>
     </x:row>
     <x:row r="1376" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1376" s="0" t="s">
-        <x:v>2947</x:v>
+        <x:v>2964</x:v>
       </x:c>
       <x:c r="B1376" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1376" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1376" s="1" t="s">
-        <x:v>2948</x:v>
+        <x:v>2966</x:v>
       </x:c>
     </x:row>
     <x:row r="1377" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1377" s="0" t="s">
-        <x:v>2949</x:v>
+        <x:v>2967</x:v>
       </x:c>
       <x:c r="B1377" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1377" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1377" s="1" t="s">
-        <x:v>2950</x:v>
+        <x:v>2968</x:v>
       </x:c>
     </x:row>
     <x:row r="1378" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1378" s="0" t="s">
-        <x:v>2951</x:v>
+        <x:v>2969</x:v>
       </x:c>
       <x:c r="B1378" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1378" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1378" s="1" t="s">
-        <x:v>2952</x:v>
+        <x:v>2968</x:v>
       </x:c>
     </x:row>
     <x:row r="1379" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1379" s="0" t="s">
-        <x:v>2953</x:v>
+        <x:v>2970</x:v>
       </x:c>
       <x:c r="B1379" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1379" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1379" s="1" t="s">
-        <x:v>2955</x:v>
+        <x:v>2968</x:v>
       </x:c>
     </x:row>
     <x:row r="1380" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1380" s="0" t="s">
-        <x:v>2956</x:v>
+        <x:v>2971</x:v>
       </x:c>
       <x:c r="B1380" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1380" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1380" s="1" t="s">
-        <x:v>2957</x:v>
+        <x:v>2968</x:v>
       </x:c>
     </x:row>
     <x:row r="1381" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1381" s="0" t="s">
-        <x:v>2958</x:v>
+        <x:v>2972</x:v>
       </x:c>
       <x:c r="B1381" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1381" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1381" s="1" t="s">
-        <x:v>2957</x:v>
+        <x:v>2973</x:v>
       </x:c>
     </x:row>
     <x:row r="1382" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1382" s="0" t="s">
-        <x:v>2959</x:v>
+        <x:v>2974</x:v>
       </x:c>
       <x:c r="B1382" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1382" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1382" s="1" t="s">
-        <x:v>2957</x:v>
+        <x:v>2975</x:v>
       </x:c>
     </x:row>
     <x:row r="1383" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1383" s="0" t="s">
-        <x:v>2960</x:v>
+        <x:v>2976</x:v>
       </x:c>
       <x:c r="B1383" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1383" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1383" s="1" t="s">
-        <x:v>2957</x:v>
+        <x:v>2977</x:v>
       </x:c>
     </x:row>
     <x:row r="1384" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1384" s="0" t="s">
-        <x:v>2961</x:v>
+        <x:v>2978</x:v>
       </x:c>
       <x:c r="B1384" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1384" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1384" s="1" t="s">
-        <x:v>2962</x:v>
+        <x:v>2979</x:v>
       </x:c>
     </x:row>
     <x:row r="1385" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1385" s="0" t="s">
-        <x:v>2963</x:v>
+        <x:v>2980</x:v>
       </x:c>
       <x:c r="B1385" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1385" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1385" s="1" t="s">
-        <x:v>2964</x:v>
+        <x:v>2981</x:v>
       </x:c>
     </x:row>
     <x:row r="1386" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1386" s="0" t="s">
+        <x:v>2978</x:v>
+      </x:c>
+      <x:c r="B1386" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1386" s="0" t="s">
         <x:v>2965</x:v>
       </x:c>
-      <x:c r="B1386" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1386" s="1" t="s">
-        <x:v>2966</x:v>
+        <x:v>2979</x:v>
       </x:c>
     </x:row>
     <x:row r="1387" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1387" s="0" t="s">
-        <x:v>2967</x:v>
+        <x:v>2982</x:v>
       </x:c>
       <x:c r="B1387" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1387" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1387" s="1" t="s">
-        <x:v>2968</x:v>
+        <x:v>2983</x:v>
       </x:c>
     </x:row>
     <x:row r="1388" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1388" s="0" t="s">
-        <x:v>2969</x:v>
+        <x:v>2984</x:v>
       </x:c>
       <x:c r="B1388" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1388" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1388" s="1" t="s">
-        <x:v>2968</x:v>
+        <x:v>2985</x:v>
       </x:c>
     </x:row>
     <x:row r="1389" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1389" s="0" t="s">
-        <x:v>2970</x:v>
+        <x:v>2984</x:v>
       </x:c>
       <x:c r="B1389" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1389" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1389" s="1" t="s">
-        <x:v>2971</x:v>
+        <x:v>2985</x:v>
       </x:c>
     </x:row>
     <x:row r="1390" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1390" s="0" t="s">
-        <x:v>2972</x:v>
+        <x:v>2986</x:v>
       </x:c>
       <x:c r="B1390" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1390" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1390" s="1" t="s">
-        <x:v>2971</x:v>
+        <x:v>2987</x:v>
       </x:c>
     </x:row>
     <x:row r="1391" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1391" s="0" t="s">
-        <x:v>2973</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="B1391" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1391" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2989</x:v>
       </x:c>
       <x:c r="D1391" s="1" t="s">
-        <x:v>2974</x:v>
+        <x:v>2990</x:v>
       </x:c>
     </x:row>
     <x:row r="1392" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1392" s="0" t="s">
-        <x:v>2975</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="B1392" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1392" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2989</x:v>
       </x:c>
       <x:c r="D1392" s="1" t="s">
-        <x:v>2976</x:v>
+        <x:v>2991</x:v>
       </x:c>
     </x:row>
     <x:row r="1393" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1393" s="0" t="s">
-        <x:v>2977</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="B1393" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1393" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2989</x:v>
       </x:c>
       <x:c r="D1393" s="1" t="s">
-        <x:v>2978</x:v>
+        <x:v>2992</x:v>
       </x:c>
     </x:row>
     <x:row r="1394" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1394" s="0" t="s">
-        <x:v>2979</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="B1394" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1394" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2989</x:v>
       </x:c>
       <x:c r="D1394" s="1" t="s">
-        <x:v>2978</x:v>
+        <x:v>2993</x:v>
       </x:c>
     </x:row>
     <x:row r="1395" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1395" s="0" t="s">
-        <x:v>2980</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="B1395" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1395" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2989</x:v>
       </x:c>
       <x:c r="D1395" s="1" t="s">
-        <x:v>2981</x:v>
+        <x:v>2994</x:v>
       </x:c>
     </x:row>
     <x:row r="1396" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1396" s="0" t="s">
-        <x:v>2982</x:v>
+        <x:v>2995</x:v>
       </x:c>
       <x:c r="B1396" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1396" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>2989</x:v>
       </x:c>
       <x:c r="D1396" s="1" t="s">
-        <x:v>2984</x:v>
+        <x:v>2996</x:v>
       </x:c>
     </x:row>
     <x:row r="1397" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1397" s="0" t="s">
-        <x:v>2985</x:v>
+        <x:v>2997</x:v>
       </x:c>
       <x:c r="B1397" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1397" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>2989</x:v>
       </x:c>
       <x:c r="D1397" s="1" t="s">
-        <x:v>2986</x:v>
+        <x:v>2998</x:v>
       </x:c>
     </x:row>
     <x:row r="1398" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1398" s="0" t="s">
-        <x:v>2985</x:v>
+        <x:v>2997</x:v>
       </x:c>
       <x:c r="B1398" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1398" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>2989</x:v>
       </x:c>
       <x:c r="D1398" s="1" t="s">
-        <x:v>2986</x:v>
+        <x:v>2999</x:v>
       </x:c>
     </x:row>
     <x:row r="1399" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1399" s="0" t="s">
-        <x:v>2985</x:v>
+        <x:v>3000</x:v>
       </x:c>
       <x:c r="B1399" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1399" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3001</x:v>
       </x:c>
       <x:c r="D1399" s="1" t="s">
-        <x:v>2986</x:v>
+        <x:v>3002</x:v>
       </x:c>
     </x:row>
     <x:row r="1400" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1400" s="0" t="s">
-        <x:v>2987</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="B1400" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1400" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3001</x:v>
       </x:c>
       <x:c r="D1400" s="1" t="s">
-        <x:v>2988</x:v>
+        <x:v>3003</x:v>
       </x:c>
     </x:row>
     <x:row r="1401" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1401" s="0" t="s">
-        <x:v>2987</x:v>
+        <x:v>3004</x:v>
       </x:c>
       <x:c r="B1401" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1401" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3005</x:v>
       </x:c>
       <x:c r="D1401" s="1" t="s">
-        <x:v>2988</x:v>
+        <x:v>3006</x:v>
       </x:c>
     </x:row>
     <x:row r="1402" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1402" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>3007</x:v>
       </x:c>
       <x:c r="B1402" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1402" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3008</x:v>
       </x:c>
       <x:c r="D1402" s="1" t="s">
-        <x:v>2990</x:v>
+        <x:v>3009</x:v>
       </x:c>
     </x:row>
     <x:row r="1403" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1403" s="0" t="s">
-        <x:v>2991</x:v>
+        <x:v>3007</x:v>
       </x:c>
       <x:c r="B1403" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1403" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3008</x:v>
       </x:c>
       <x:c r="D1403" s="1" t="s">
-        <x:v>2992</x:v>
+        <x:v>3009</x:v>
       </x:c>
     </x:row>
     <x:row r="1404" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1404" s="0" t="s">
-        <x:v>2993</x:v>
+        <x:v>3010</x:v>
       </x:c>
       <x:c r="B1404" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1404" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3008</x:v>
       </x:c>
       <x:c r="D1404" s="1" t="s">
-        <x:v>2994</x:v>
+        <x:v>3011</x:v>
       </x:c>
     </x:row>
     <x:row r="1405" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1405" s="0" t="s">
-        <x:v>2995</x:v>
+        <x:v>3010</x:v>
       </x:c>
       <x:c r="B1405" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1405" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3008</x:v>
       </x:c>
       <x:c r="D1405" s="1" t="s">
-        <x:v>2996</x:v>
+        <x:v>3011</x:v>
       </x:c>
     </x:row>
     <x:row r="1406" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1406" s="0" t="s">
-        <x:v>2997</x:v>
+        <x:v>3012</x:v>
       </x:c>
       <x:c r="B1406" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1406" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3013</x:v>
       </x:c>
       <x:c r="D1406" s="1" t="s">
-        <x:v>2998</x:v>
+        <x:v>3014</x:v>
       </x:c>
     </x:row>
     <x:row r="1407" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1407" s="0" t="s">
-        <x:v>2999</x:v>
+        <x:v>3015</x:v>
       </x:c>
       <x:c r="B1407" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1407" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3013</x:v>
       </x:c>
       <x:c r="D1407" s="1" t="s">
-        <x:v>3000</x:v>
+        <x:v>3016</x:v>
       </x:c>
     </x:row>
     <x:row r="1408" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1408" s="0" t="s">
-        <x:v>3001</x:v>
+        <x:v>3017</x:v>
       </x:c>
       <x:c r="B1408" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1408" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3013</x:v>
       </x:c>
       <x:c r="D1408" s="1" t="s">
-        <x:v>3000</x:v>
+        <x:v>3018</x:v>
       </x:c>
     </x:row>
     <x:row r="1409" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1409" s="0" t="s">
-        <x:v>3002</x:v>
+        <x:v>3019</x:v>
       </x:c>
       <x:c r="B1409" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1409" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3013</x:v>
       </x:c>
       <x:c r="D1409" s="1" t="s">
-        <x:v>3003</x:v>
+        <x:v>3020</x:v>
       </x:c>
     </x:row>
     <x:row r="1410" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1410" s="0" t="s">
-        <x:v>3004</x:v>
+        <x:v>3021</x:v>
       </x:c>
       <x:c r="B1410" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1410" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3022</x:v>
       </x:c>
       <x:c r="D1410" s="1" t="s">
-        <x:v>3005</x:v>
+        <x:v>3023</x:v>
       </x:c>
     </x:row>
     <x:row r="1411" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1411" s="0" t="s">
-        <x:v>3006</x:v>
+        <x:v>3024</x:v>
       </x:c>
       <x:c r="B1411" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1411" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3022</x:v>
       </x:c>
       <x:c r="D1411" s="1" t="s">
-        <x:v>3007</x:v>
+        <x:v>3025</x:v>
       </x:c>
     </x:row>
     <x:row r="1412" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1412" s="0" t="s">
-        <x:v>3008</x:v>
+        <x:v>3026</x:v>
       </x:c>
       <x:c r="B1412" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1412" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3027</x:v>
       </x:c>
       <x:c r="D1412" s="1" t="s">
-        <x:v>3009</x:v>
+        <x:v>3028</x:v>
       </x:c>
     </x:row>
     <x:row r="1413" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1413" s="0" t="s">
-        <x:v>3010</x:v>
+        <x:v>3029</x:v>
       </x:c>
       <x:c r="B1413" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1413" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3027</x:v>
       </x:c>
       <x:c r="D1413" s="1" t="s">
-        <x:v>3011</x:v>
+        <x:v>3030</x:v>
       </x:c>
     </x:row>
     <x:row r="1414" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1414" s="0" t="s">
-        <x:v>3012</x:v>
+        <x:v>3031</x:v>
       </x:c>
       <x:c r="B1414" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1414" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3027</x:v>
       </x:c>
       <x:c r="D1414" s="1" t="s">
-        <x:v>3013</x:v>
+        <x:v>3032</x:v>
       </x:c>
     </x:row>
     <x:row r="1415" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1415" s="0" t="s">
-        <x:v>3014</x:v>
+        <x:v>3033</x:v>
       </x:c>
       <x:c r="B1415" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1415" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="D1415" s="1" t="s">
-        <x:v>3015</x:v>
+        <x:v>3035</x:v>
       </x:c>
     </x:row>
     <x:row r="1416" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1416" s="0" t="s">
-        <x:v>3016</x:v>
+        <x:v>3036</x:v>
       </x:c>
       <x:c r="B1416" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1416" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="D1416" s="1" t="s">
-        <x:v>3017</x:v>
+        <x:v>3037</x:v>
       </x:c>
     </x:row>
     <x:row r="1417" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1417" s="0" t="s">
-        <x:v>3018</x:v>
+        <x:v>3038</x:v>
       </x:c>
       <x:c r="B1417" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1417" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="D1417" s="1" t="s">
-        <x:v>3019</x:v>
+        <x:v>3039</x:v>
       </x:c>
     </x:row>
     <x:row r="1418" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1418" s="0" t="s">
-        <x:v>3020</x:v>
+        <x:v>3040</x:v>
       </x:c>
       <x:c r="B1418" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1418" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="D1418" s="1" t="s">
-        <x:v>3021</x:v>
+        <x:v>3041</x:v>
       </x:c>
     </x:row>
     <x:row r="1419" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1419" s="0" t="s">
-        <x:v>3022</x:v>
+        <x:v>3042</x:v>
       </x:c>
       <x:c r="B1419" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1419" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3043</x:v>
       </x:c>
       <x:c r="D1419" s="1" t="s">
-        <x:v>3023</x:v>
+        <x:v>3044</x:v>
       </x:c>
     </x:row>
     <x:row r="1420" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1420" s="0" t="s">
-        <x:v>3024</x:v>
+        <x:v>3045</x:v>
       </x:c>
       <x:c r="B1420" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1420" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3043</x:v>
       </x:c>
       <x:c r="D1420" s="1" t="s">
-        <x:v>3025</x:v>
+        <x:v>3046</x:v>
       </x:c>
     </x:row>
     <x:row r="1421" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1421" s="0" t="s">
-        <x:v>3026</x:v>
+        <x:v>3047</x:v>
       </x:c>
       <x:c r="B1421" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1421" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="D1421" s="1" t="s">
-        <x:v>3023</x:v>
+        <x:v>3049</x:v>
       </x:c>
     </x:row>
     <x:row r="1422" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1422" s="0" t="s">
-        <x:v>3027</x:v>
+        <x:v>3050</x:v>
       </x:c>
       <x:c r="B1422" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1422" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="D1422" s="1" t="s">
-        <x:v>3023</x:v>
+        <x:v>3051</x:v>
       </x:c>
     </x:row>
     <x:row r="1423" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1423" s="0" t="s">
-        <x:v>3028</x:v>
+        <x:v>3052</x:v>
       </x:c>
       <x:c r="B1423" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1423" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="D1423" s="1" t="s">
-        <x:v>3029</x:v>
+        <x:v>3053</x:v>
       </x:c>
     </x:row>
     <x:row r="1424" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1424" s="0" t="s">
-        <x:v>3028</x:v>
+        <x:v>3052</x:v>
       </x:c>
       <x:c r="B1424" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1424" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="D1424" s="1" t="s">
-        <x:v>3030</x:v>
+        <x:v>3053</x:v>
       </x:c>
     </x:row>
     <x:row r="1425" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1425" s="0" t="s">
-        <x:v>3031</x:v>
+        <x:v>3054</x:v>
       </x:c>
       <x:c r="B1425" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1425" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="D1425" s="1" t="s">
-        <x:v>3032</x:v>
+        <x:v>3055</x:v>
       </x:c>
     </x:row>
     <x:row r="1426" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1426" s="0" t="s">
-        <x:v>3033</x:v>
+        <x:v>3054</x:v>
       </x:c>
       <x:c r="B1426" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1426" s="0" t="s">
-        <x:v>3034</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="D1426" s="1" t="s">
-        <x:v>3035</x:v>
+        <x:v>3055</x:v>
       </x:c>
     </x:row>
     <x:row r="1427" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1427" s="0" t="s">
-        <x:v>3036</x:v>
+        <x:v>3056</x:v>
       </x:c>
       <x:c r="B1427" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1427" s="0" t="s">
-        <x:v>3037</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="D1427" s="1" t="s">
-        <x:v>3038</x:v>
+        <x:v>3057</x:v>
       </x:c>
     </x:row>
     <x:row r="1428" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1428" s="0" t="s">
-        <x:v>3039</x:v>
+        <x:v>3058</x:v>
       </x:c>
       <x:c r="B1428" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1428" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="D1428" s="1" t="s">
-        <x:v>3041</x:v>
+        <x:v>3059</x:v>
       </x:c>
     </x:row>
     <x:row r="1429" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1429" s="0" t="s">
-        <x:v>3042</x:v>
+        <x:v>3060</x:v>
       </x:c>
       <x:c r="B1429" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1429" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="D1429" s="1" t="s">
-        <x:v>3043</x:v>
+        <x:v>3061</x:v>
       </x:c>
     </x:row>
     <x:row r="1430" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1430" s="0" t="s">
-        <x:v>3044</x:v>
+        <x:v>3062</x:v>
       </x:c>
       <x:c r="B1430" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1430" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1430" s="1" t="s">
-        <x:v>3045</x:v>
+        <x:v>3064</x:v>
       </x:c>
     </x:row>
     <x:row r="1431" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1431" s="0" t="s">
-        <x:v>3046</x:v>
+        <x:v>3065</x:v>
       </x:c>
       <x:c r="B1431" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1431" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1431" s="1" t="s">
-        <x:v>3047</x:v>
+        <x:v>3066</x:v>
       </x:c>
     </x:row>
     <x:row r="1432" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1432" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3067</x:v>
       </x:c>
       <x:c r="B1432" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1432" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1432" s="1" t="s">
-        <x:v>3049</x:v>
+        <x:v>3066</x:v>
       </x:c>
     </x:row>
     <x:row r="1433" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1433" s="0" t="s">
-        <x:v>3050</x:v>
+        <x:v>3068</x:v>
       </x:c>
       <x:c r="B1433" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1433" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1433" s="1" t="s">
-        <x:v>3051</x:v>
+        <x:v>3066</x:v>
       </x:c>
     </x:row>
     <x:row r="1434" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1434" s="0" t="s">
-        <x:v>3052</x:v>
+        <x:v>3069</x:v>
       </x:c>
       <x:c r="B1434" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1434" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1434" s="1" t="s">
-        <x:v>3053</x:v>
+        <x:v>3066</x:v>
       </x:c>
     </x:row>
     <x:row r="1435" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1435" s="0" t="s">
-        <x:v>3054</x:v>
+        <x:v>3070</x:v>
       </x:c>
       <x:c r="B1435" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1435" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1435" s="1" t="s">
-        <x:v>3055</x:v>
+        <x:v>3071</x:v>
       </x:c>
     </x:row>
     <x:row r="1436" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1436" s="0" t="s">
-        <x:v>3056</x:v>
+        <x:v>3072</x:v>
       </x:c>
       <x:c r="B1436" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1436" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1436" s="1" t="s">
-        <x:v>3057</x:v>
+        <x:v>3073</x:v>
       </x:c>
     </x:row>
     <x:row r="1437" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1437" s="0" t="s">
-        <x:v>3058</x:v>
+        <x:v>3074</x:v>
       </x:c>
       <x:c r="B1437" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1437" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1437" s="1" t="s">
-        <x:v>3059</x:v>
+        <x:v>3075</x:v>
       </x:c>
     </x:row>
     <x:row r="1438" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1438" s="0" t="s">
-        <x:v>3060</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="B1438" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1438" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1438" s="1" t="s">
-        <x:v>3061</x:v>
+        <x:v>3077</x:v>
       </x:c>
     </x:row>
     <x:row r="1439" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1439" s="0" t="s">
-        <x:v>3062</x:v>
+        <x:v>3078</x:v>
       </x:c>
       <x:c r="B1439" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1439" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1439" s="1" t="s">
-        <x:v>3063</x:v>
+        <x:v>3077</x:v>
       </x:c>
     </x:row>
     <x:row r="1440" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1440" s="0" t="s">
-        <x:v>3064</x:v>
+        <x:v>3079</x:v>
       </x:c>
       <x:c r="B1440" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1440" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1440" s="1" t="s">
-        <x:v>3065</x:v>
+        <x:v>3080</x:v>
       </x:c>
     </x:row>
     <x:row r="1441" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1441" s="0" t="s">
-        <x:v>3066</x:v>
+        <x:v>3081</x:v>
       </x:c>
       <x:c r="B1441" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1441" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1441" s="1" t="s">
-        <x:v>3067</x:v>
+        <x:v>3080</x:v>
       </x:c>
     </x:row>
     <x:row r="1442" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1442" s="0" t="s">
-        <x:v>3068</x:v>
+        <x:v>3082</x:v>
       </x:c>
       <x:c r="B1442" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1442" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1442" s="1" t="s">
-        <x:v>3069</x:v>
+        <x:v>3083</x:v>
       </x:c>
     </x:row>
     <x:row r="1443" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1443" s="0" t="s">
-        <x:v>3068</x:v>
+        <x:v>3084</x:v>
       </x:c>
       <x:c r="B1443" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1443" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1443" s="1" t="s">
-        <x:v>3069</x:v>
+        <x:v>3085</x:v>
       </x:c>
     </x:row>
     <x:row r="1444" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1444" s="0" t="s">
-        <x:v>3070</x:v>
+        <x:v>3086</x:v>
       </x:c>
       <x:c r="B1444" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1444" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1444" s="1" t="s">
-        <x:v>3071</x:v>
+        <x:v>3087</x:v>
       </x:c>
     </x:row>
     <x:row r="1445" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1445" s="0" t="s">
-        <x:v>3070</x:v>
+        <x:v>3088</x:v>
       </x:c>
       <x:c r="B1445" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1445" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1445" s="1" t="s">
-        <x:v>3071</x:v>
+        <x:v>3087</x:v>
       </x:c>
     </x:row>
     <x:row r="1446" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1446" s="0" t="s">
-        <x:v>3072</x:v>
+        <x:v>3089</x:v>
       </x:c>
       <x:c r="B1446" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1446" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="D1446" s="1" t="s">
-        <x:v>3073</x:v>
+        <x:v>3090</x:v>
       </x:c>
     </x:row>
     <x:row r="1447" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1447" s="0" t="s">
-        <x:v>3074</x:v>
+        <x:v>3091</x:v>
       </x:c>
       <x:c r="B1447" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1447" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1447" s="1" t="s">
-        <x:v>3075</x:v>
+        <x:v>3093</x:v>
       </x:c>
     </x:row>
     <x:row r="1448" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1448" s="0" t="s">
-        <x:v>3076</x:v>
+        <x:v>3094</x:v>
       </x:c>
       <x:c r="B1448" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1448" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1448" s="1" t="s">
-        <x:v>3077</x:v>
+        <x:v>3095</x:v>
       </x:c>
     </x:row>
     <x:row r="1449" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1449" s="0" t="s">
-        <x:v>3078</x:v>
+        <x:v>3094</x:v>
       </x:c>
       <x:c r="B1449" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1449" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1449" s="1" t="s">
-        <x:v>3079</x:v>
+        <x:v>3095</x:v>
       </x:c>
     </x:row>
     <x:row r="1450" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1450" s="0" t="s">
-        <x:v>3080</x:v>
+        <x:v>3094</x:v>
       </x:c>
       <x:c r="B1450" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1450" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1450" s="1" t="s">
-        <x:v>3081</x:v>
+        <x:v>3095</x:v>
       </x:c>
     </x:row>
     <x:row r="1451" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1451" s="0" t="s">
-        <x:v>3082</x:v>
+        <x:v>3096</x:v>
       </x:c>
       <x:c r="B1451" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1451" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1451" s="1" t="s">
-        <x:v>3084</x:v>
+        <x:v>3097</x:v>
       </x:c>
     </x:row>
     <x:row r="1452" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1452" s="0" t="s">
-        <x:v>3082</x:v>
+        <x:v>3096</x:v>
       </x:c>
       <x:c r="B1452" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1452" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1452" s="1" t="s">
-        <x:v>3084</x:v>
+        <x:v>3097</x:v>
       </x:c>
     </x:row>
     <x:row r="1453" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1453" s="0" t="s">
-        <x:v>3085</x:v>
+        <x:v>3098</x:v>
       </x:c>
       <x:c r="B1453" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1453" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1453" s="1" t="s">
-        <x:v>3086</x:v>
+        <x:v>3099</x:v>
       </x:c>
     </x:row>
     <x:row r="1454" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1454" s="0" t="s">
-        <x:v>3087</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="B1454" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1454" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1454" s="1" t="s">
-        <x:v>3088</x:v>
+        <x:v>3101</x:v>
       </x:c>
     </x:row>
     <x:row r="1455" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1455" s="0" t="s">
-        <x:v>3089</x:v>
+        <x:v>3102</x:v>
       </x:c>
       <x:c r="B1455" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1455" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1455" s="1" t="s">
-        <x:v>3090</x:v>
+        <x:v>3103</x:v>
       </x:c>
     </x:row>
     <x:row r="1456" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1456" s="0" t="s">
-        <x:v>3091</x:v>
+        <x:v>3104</x:v>
       </x:c>
       <x:c r="B1456" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1456" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1456" s="1" t="s">
-        <x:v>3092</x:v>
+        <x:v>3105</x:v>
       </x:c>
     </x:row>
     <x:row r="1457" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1457" s="0" t="s">
-        <x:v>3093</x:v>
+        <x:v>3106</x:v>
       </x:c>
       <x:c r="B1457" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1457" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1457" s="1" t="s">
-        <x:v>3094</x:v>
+        <x:v>3107</x:v>
       </x:c>
     </x:row>
     <x:row r="1458" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1458" s="0" t="s">
-        <x:v>3095</x:v>
+        <x:v>3108</x:v>
       </x:c>
       <x:c r="B1458" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1458" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1458" s="1" t="s">
-        <x:v>3094</x:v>
+        <x:v>3109</x:v>
       </x:c>
     </x:row>
     <x:row r="1459" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1459" s="0" t="s">
-        <x:v>3096</x:v>
+        <x:v>3110</x:v>
       </x:c>
       <x:c r="B1459" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1459" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1459" s="1" t="s">
-        <x:v>3094</x:v>
+        <x:v>3109</x:v>
       </x:c>
     </x:row>
     <x:row r="1460" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1460" s="0" t="s">
-        <x:v>3097</x:v>
+        <x:v>3111</x:v>
       </x:c>
       <x:c r="B1460" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1460" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1460" s="1" t="s">
-        <x:v>3098</x:v>
+        <x:v>3112</x:v>
       </x:c>
     </x:row>
     <x:row r="1461" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1461" s="0" t="s">
-        <x:v>3099</x:v>
+        <x:v>3113</x:v>
       </x:c>
       <x:c r="B1461" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1461" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1461" s="1" t="s">
-        <x:v>3100</x:v>
+        <x:v>3114</x:v>
       </x:c>
     </x:row>
     <x:row r="1462" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1462" s="0" t="s">
-        <x:v>3101</x:v>
+        <x:v>3115</x:v>
       </x:c>
       <x:c r="B1462" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1462" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1462" s="1" t="s">
-        <x:v>3102</x:v>
+        <x:v>3116</x:v>
       </x:c>
     </x:row>
     <x:row r="1463" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1463" s="0" t="s">
-        <x:v>3103</x:v>
+        <x:v>3117</x:v>
       </x:c>
       <x:c r="B1463" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1463" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1463" s="1" t="s">
-        <x:v>3104</x:v>
+        <x:v>3118</x:v>
       </x:c>
     </x:row>
     <x:row r="1464" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1464" s="0" t="s">
-        <x:v>3103</x:v>
+        <x:v>3119</x:v>
       </x:c>
       <x:c r="B1464" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1464" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1464" s="1" t="s">
-        <x:v>3104</x:v>
+        <x:v>3120</x:v>
       </x:c>
     </x:row>
     <x:row r="1465" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1465" s="0" t="s">
-        <x:v>3105</x:v>
+        <x:v>3121</x:v>
       </x:c>
       <x:c r="B1465" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1465" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1465" s="1" t="s">
-        <x:v>3106</x:v>
+        <x:v>3122</x:v>
       </x:c>
     </x:row>
     <x:row r="1466" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1466" s="0" t="s">
-        <x:v>3107</x:v>
+        <x:v>3123</x:v>
       </x:c>
       <x:c r="B1466" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1466" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1466" s="1" t="s">
-        <x:v>3108</x:v>
+        <x:v>3124</x:v>
       </x:c>
     </x:row>
     <x:row r="1467" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1467" s="0" t="s">
-        <x:v>3109</x:v>
+        <x:v>3125</x:v>
       </x:c>
       <x:c r="B1467" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1467" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1467" s="1" t="s">
-        <x:v>3110</x:v>
+        <x:v>3126</x:v>
       </x:c>
     </x:row>
     <x:row r="1468" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1468" s="0" t="s">
-        <x:v>3111</x:v>
+        <x:v>3127</x:v>
       </x:c>
       <x:c r="B1468" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1468" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1468" s="1" t="s">
-        <x:v>3112</x:v>
+        <x:v>3128</x:v>
       </x:c>
     </x:row>
     <x:row r="1469" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1469" s="0" t="s">
-        <x:v>3113</x:v>
+        <x:v>3129</x:v>
       </x:c>
       <x:c r="B1469" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1469" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1469" s="1" t="s">
-        <x:v>3114</x:v>
+        <x:v>3130</x:v>
       </x:c>
     </x:row>
     <x:row r="1470" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1470" s="0" t="s">
-        <x:v>3115</x:v>
+        <x:v>3131</x:v>
       </x:c>
       <x:c r="B1470" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1470" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1470" s="1" t="s">
-        <x:v>3116</x:v>
+        <x:v>3132</x:v>
       </x:c>
     </x:row>
     <x:row r="1471" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1471" s="0" t="s">
-        <x:v>3115</x:v>
+        <x:v>3133</x:v>
       </x:c>
       <x:c r="B1471" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1471" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1471" s="1" t="s">
-        <x:v>3116</x:v>
+        <x:v>3134</x:v>
       </x:c>
     </x:row>
     <x:row r="1472" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1472" s="0" t="s">
-        <x:v>3117</x:v>
+        <x:v>3135</x:v>
       </x:c>
       <x:c r="B1472" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1472" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1472" s="1" t="s">
-        <x:v>3118</x:v>
+        <x:v>3132</x:v>
       </x:c>
     </x:row>
     <x:row r="1473" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1473" s="0" t="s">
-        <x:v>3119</x:v>
+        <x:v>3136</x:v>
       </x:c>
       <x:c r="B1473" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1473" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1473" s="1" t="s">
-        <x:v>3120</x:v>
+        <x:v>3132</x:v>
       </x:c>
     </x:row>
     <x:row r="1474" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1474" s="0" t="s">
-        <x:v>3121</x:v>
+        <x:v>3137</x:v>
       </x:c>
       <x:c r="B1474" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1474" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1474" s="1" t="s">
-        <x:v>3122</x:v>
+        <x:v>3138</x:v>
       </x:c>
     </x:row>
     <x:row r="1475" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1475" s="0" t="s">
-        <x:v>3123</x:v>
+        <x:v>3137</x:v>
       </x:c>
       <x:c r="B1475" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1475" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1475" s="1" t="s">
-        <x:v>3122</x:v>
+        <x:v>3139</x:v>
       </x:c>
     </x:row>
     <x:row r="1476" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1476" s="0" t="s">
-        <x:v>3124</x:v>
+        <x:v>3140</x:v>
       </x:c>
       <x:c r="B1476" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1476" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="D1476" s="1" t="s">
-        <x:v>3125</x:v>
+        <x:v>3141</x:v>
       </x:c>
     </x:row>
     <x:row r="1477" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1477" s="0" t="s">
-        <x:v>3126</x:v>
+        <x:v>3142</x:v>
       </x:c>
       <x:c r="B1477" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1477" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3143</x:v>
       </x:c>
       <x:c r="D1477" s="1" t="s">
-        <x:v>3125</x:v>
+        <x:v>3144</x:v>
       </x:c>
     </x:row>
     <x:row r="1478" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1478" s="0" t="s">
-        <x:v>3127</x:v>
+        <x:v>3145</x:v>
       </x:c>
       <x:c r="B1478" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1478" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3146</x:v>
       </x:c>
       <x:c r="D1478" s="1" t="s">
-        <x:v>3128</x:v>
+        <x:v>3147</x:v>
       </x:c>
     </x:row>
     <x:row r="1479" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1479" s="0" t="s">
-        <x:v>3129</x:v>
+        <x:v>3148</x:v>
       </x:c>
       <x:c r="B1479" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1479" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1479" s="1" t="s">
-        <x:v>3128</x:v>
+        <x:v>3150</x:v>
       </x:c>
     </x:row>
     <x:row r="1480" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1480" s="0" t="s">
-        <x:v>3130</x:v>
+        <x:v>3151</x:v>
       </x:c>
       <x:c r="B1480" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1480" s="0" t="s">
-        <x:v>3131</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1480" s="1" t="s">
-        <x:v>3132</x:v>
+        <x:v>3152</x:v>
       </x:c>
     </x:row>
     <x:row r="1481" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1481" s="0" t="s">
-        <x:v>3133</x:v>
+        <x:v>3153</x:v>
       </x:c>
       <x:c r="B1481" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1481" s="0" t="s">
-        <x:v>3131</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1481" s="1" t="s">
-        <x:v>3134</x:v>
+        <x:v>3154</x:v>
       </x:c>
     </x:row>
     <x:row r="1482" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1482" s="0" t="s">
-        <x:v>3135</x:v>
+        <x:v>3155</x:v>
       </x:c>
       <x:c r="B1482" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1482" s="0" t="s">
-        <x:v>3136</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1482" s="1" t="s">
-        <x:v>3137</x:v>
+        <x:v>3156</x:v>
       </x:c>
     </x:row>
     <x:row r="1483" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1483" s="0" t="s">
-        <x:v>3138</x:v>
+        <x:v>3157</x:v>
       </x:c>
       <x:c r="B1483" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1483" s="0" t="s">
-        <x:v>3136</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1483" s="1" t="s">
-        <x:v>3139</x:v>
+        <x:v>3158</x:v>
       </x:c>
     </x:row>
     <x:row r="1484" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1484" s="0" t="s">
-        <x:v>3140</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="B1484" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1484" s="0" t="s">
-        <x:v>3136</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1484" s="1" t="s">
-        <x:v>3141</x:v>
+        <x:v>3160</x:v>
       </x:c>
     </x:row>
     <x:row r="1485" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1485" s="0" t="s">
-        <x:v>3142</x:v>
+        <x:v>3161</x:v>
       </x:c>
       <x:c r="B1485" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1485" s="0" t="s">
-        <x:v>3136</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1485" s="1" t="s">
-        <x:v>3143</x:v>
+        <x:v>3162</x:v>
       </x:c>
     </x:row>
     <x:row r="1486" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1486" s="0" t="s">
-        <x:v>3144</x:v>
+        <x:v>3163</x:v>
       </x:c>
       <x:c r="B1486" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1486" s="0" t="s">
-        <x:v>3145</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1486" s="1" t="s">
-        <x:v>3146</x:v>
+        <x:v>3164</x:v>
       </x:c>
     </x:row>
     <x:row r="1487" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1487" s="0" t="s">
-        <x:v>3147</x:v>
+        <x:v>3165</x:v>
       </x:c>
       <x:c r="B1487" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1487" s="0" t="s">
-        <x:v>3145</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1487" s="1" t="s">
-        <x:v>3146</x:v>
+        <x:v>3166</x:v>
       </x:c>
     </x:row>
     <x:row r="1488" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1488" s="0" t="s">
-        <x:v>3148</x:v>
+        <x:v>3167</x:v>
       </x:c>
       <x:c r="B1488" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1488" s="0" t="s">
-        <x:v>3145</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1488" s="1" t="s">
-        <x:v>3146</x:v>
+        <x:v>3168</x:v>
       </x:c>
     </x:row>
     <x:row r="1489" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1489" s="0" t="s">
+        <x:v>3169</x:v>
+      </x:c>
+      <x:c r="B1489" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1489" s="0" t="s">
         <x:v>3149</x:v>
       </x:c>
-      <x:c r="B1489" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1489" s="1" t="s">
-        <x:v>3146</x:v>
+        <x:v>3170</x:v>
       </x:c>
     </x:row>
     <x:row r="1490" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1490" s="0" t="s">
-        <x:v>3150</x:v>
+        <x:v>3171</x:v>
       </x:c>
       <x:c r="B1490" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1490" s="0" t="s">
-        <x:v>3151</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1490" s="1" t="s">
-        <x:v>3152</x:v>
+        <x:v>3172</x:v>
       </x:c>
     </x:row>
     <x:row r="1491" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1491" s="0" t="s">
-        <x:v>3153</x:v>
+        <x:v>3173</x:v>
       </x:c>
       <x:c r="B1491" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1491" s="0" t="s">
-        <x:v>3151</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1491" s="1" t="s">
-        <x:v>3154</x:v>
+        <x:v>3174</x:v>
       </x:c>
     </x:row>
     <x:row r="1492" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1492" s="0" t="s">
-        <x:v>3155</x:v>
+        <x:v>3175</x:v>
       </x:c>
       <x:c r="B1492" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1492" s="0" t="s">
-        <x:v>3151</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1492" s="1" t="s">
-        <x:v>3156</x:v>
+        <x:v>3176</x:v>
       </x:c>
     </x:row>
     <x:row r="1493" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1493" s="0" t="s">
-        <x:v>3157</x:v>
+        <x:v>3177</x:v>
       </x:c>
       <x:c r="B1493" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1493" s="0" t="s">
-        <x:v>3158</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1493" s="1" t="s">
-        <x:v>3159</x:v>
+        <x:v>3178</x:v>
       </x:c>
     </x:row>
     <x:row r="1494" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1494" s="0" t="s">
-        <x:v>3160</x:v>
+        <x:v>3177</x:v>
       </x:c>
       <x:c r="B1494" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1494" s="0" t="s">
-        <x:v>3158</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1494" s="1" t="s">
-        <x:v>3161</x:v>
+        <x:v>3178</x:v>
       </x:c>
     </x:row>
     <x:row r="1495" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1495" s="0" t="s">
-        <x:v>3162</x:v>
+        <x:v>3179</x:v>
       </x:c>
       <x:c r="B1495" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1495" s="0" t="s">
-        <x:v>3158</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1495" s="1" t="s">
-        <x:v>3163</x:v>
+        <x:v>3180</x:v>
       </x:c>
     </x:row>
     <x:row r="1496" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1496" s="0" t="s">
-        <x:v>3164</x:v>
+        <x:v>3179</x:v>
       </x:c>
       <x:c r="B1496" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1496" s="0" t="s">
-        <x:v>3165</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1496" s="1" t="s">
-        <x:v>3166</x:v>
+        <x:v>3180</x:v>
       </x:c>
     </x:row>
     <x:row r="1497" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1497" s="0" t="s">
-        <x:v>3167</x:v>
+        <x:v>3181</x:v>
       </x:c>
       <x:c r="B1497" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1497" s="0" t="s">
-        <x:v>3165</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1497" s="1" t="s">
-        <x:v>3168</x:v>
+        <x:v>3182</x:v>
       </x:c>
     </x:row>
     <x:row r="1498" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1498" s="0" t="s">
-        <x:v>3169</x:v>
+        <x:v>3183</x:v>
       </x:c>
       <x:c r="B1498" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1498" s="0" t="s">
-        <x:v>3165</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1498" s="1" t="s">
-        <x:v>3170</x:v>
+        <x:v>3184</x:v>
       </x:c>
     </x:row>
     <x:row r="1499" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1499" s="0" t="s">
-        <x:v>3171</x:v>
+        <x:v>3185</x:v>
       </x:c>
       <x:c r="B1499" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1499" s="0" t="s">
-        <x:v>3172</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1499" s="1" t="s">
-        <x:v>3173</x:v>
+        <x:v>3186</x:v>
       </x:c>
     </x:row>
     <x:row r="1500" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1500" s="0" t="s">
-        <x:v>3174</x:v>
+        <x:v>3187</x:v>
       </x:c>
       <x:c r="B1500" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1500" s="0" t="s">
-        <x:v>3172</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1500" s="1" t="s">
-        <x:v>3175</x:v>
+        <x:v>3188</x:v>
       </x:c>
     </x:row>
     <x:row r="1501" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1501" s="0" t="s">
-        <x:v>3176</x:v>
+        <x:v>3189</x:v>
       </x:c>
       <x:c r="B1501" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1501" s="0" t="s">
-        <x:v>3172</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="D1501" s="1" t="s">
-        <x:v>3177</x:v>
+        <x:v>3190</x:v>
       </x:c>
     </x:row>
     <x:row r="1502" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1502" s="0" t="s">
-        <x:v>3178</x:v>
+        <x:v>3191</x:v>
       </x:c>
       <x:c r="B1502" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1502" s="0" t="s">
-        <x:v>3179</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1502" s="1" t="s">
-        <x:v>3180</x:v>
+        <x:v>3193</x:v>
       </x:c>
     </x:row>
     <x:row r="1503" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1503" s="0" t="s">
-        <x:v>3181</x:v>
+        <x:v>3191</x:v>
       </x:c>
       <x:c r="B1503" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1503" s="0" t="s">
-        <x:v>3182</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1503" s="1" t="s">
-        <x:v>3183</x:v>
+        <x:v>3193</x:v>
       </x:c>
     </x:row>
     <x:row r="1504" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1504" s="0" t="s">
-        <x:v>3184</x:v>
+        <x:v>3194</x:v>
       </x:c>
       <x:c r="B1504" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1504" s="0" t="s">
-        <x:v>3182</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1504" s="1" t="s">
-        <x:v>3185</x:v>
+        <x:v>3195</x:v>
       </x:c>
     </x:row>
     <x:row r="1505" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1505" s="0" t="s">
-        <x:v>3186</x:v>
+        <x:v>3196</x:v>
       </x:c>
       <x:c r="B1505" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1505" s="0" t="s">
-        <x:v>3187</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1505" s="1" t="s">
-        <x:v>3188</x:v>
+        <x:v>3197</x:v>
       </x:c>
     </x:row>
     <x:row r="1506" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1506" s="0" t="s">
-        <x:v>3189</x:v>
+        <x:v>3198</x:v>
       </x:c>
       <x:c r="B1506" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1506" s="0" t="s">
-        <x:v>3190</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1506" s="1" t="s">
-        <x:v>3191</x:v>
+        <x:v>3199</x:v>
       </x:c>
     </x:row>
     <x:row r="1507" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1507" s="0" t="s">
+        <x:v>3200</x:v>
+      </x:c>
+      <x:c r="B1507" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1507" s="0" t="s">
         <x:v>3192</x:v>
       </x:c>
-      <x:c r="B1507" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1507" s="1" t="s">
-        <x:v>3193</x:v>
+        <x:v>3201</x:v>
       </x:c>
     </x:row>
     <x:row r="1508" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1508" s="0" t="s">
-        <x:v>3194</x:v>
+        <x:v>3202</x:v>
       </x:c>
       <x:c r="B1508" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1508" s="0" t="s">
-        <x:v>3195</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1508" s="1" t="s">
-        <x:v>3196</x:v>
+        <x:v>3203</x:v>
       </x:c>
     </x:row>
     <x:row r="1509" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1509" s="0" t="s">
-        <x:v>3197</x:v>
+        <x:v>3204</x:v>
       </x:c>
       <x:c r="B1509" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1509" s="0" t="s">
-        <x:v>3198</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1509" s="1" t="s">
-        <x:v>3199</x:v>
+        <x:v>3203</x:v>
       </x:c>
     </x:row>
     <x:row r="1510" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1510" s="0" t="s">
-        <x:v>3200</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="B1510" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1510" s="0" t="s">
-        <x:v>3198</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1510" s="1" t="s">
-        <x:v>3201</x:v>
+        <x:v>3203</x:v>
       </x:c>
     </x:row>
     <x:row r="1511" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1511" s="0" t="s">
-        <x:v>3200</x:v>
+        <x:v>3206</x:v>
       </x:c>
       <x:c r="B1511" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1511" s="0" t="s">
-        <x:v>3198</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1511" s="1" t="s">
-        <x:v>3201</x:v>
+        <x:v>3207</x:v>
       </x:c>
     </x:row>
     <x:row r="1512" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1512" s="0" t="s">
-        <x:v>3202</x:v>
+        <x:v>3208</x:v>
       </x:c>
       <x:c r="B1512" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1512" s="0" t="s">
-        <x:v>3198</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1512" s="1" t="s">
-        <x:v>3203</x:v>
+        <x:v>3209</x:v>
       </x:c>
     </x:row>
     <x:row r="1513" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1513" s="0" t="s">
-        <x:v>3204</x:v>
+        <x:v>3210</x:v>
       </x:c>
       <x:c r="B1513" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1513" s="0" t="s">
-        <x:v>3205</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1513" s="1" t="s">
-        <x:v>3206</x:v>
+        <x:v>3211</x:v>
       </x:c>
     </x:row>
     <x:row r="1514" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1514" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>3212</x:v>
       </x:c>
       <x:c r="B1514" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1514" s="0" t="s">
-        <x:v>3207</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1514" s="1" t="s">
-        <x:v>3208</x:v>
+        <x:v>3213</x:v>
       </x:c>
     </x:row>
     <x:row r="1515" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1515" s="0" t="s">
-        <x:v>3209</x:v>
+        <x:v>3212</x:v>
       </x:c>
       <x:c r="B1515" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1515" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1515" s="1" t="s">
-        <x:v>3211</x:v>
+        <x:v>3213</x:v>
       </x:c>
     </x:row>
     <x:row r="1516" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1516" s="0" t="s">
-        <x:v>3212</x:v>
+        <x:v>3214</x:v>
       </x:c>
       <x:c r="B1516" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1516" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1516" s="1" t="s">
-        <x:v>3213</x:v>
+        <x:v>3215</x:v>
       </x:c>
     </x:row>
     <x:row r="1517" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1517" s="0" t="s">
-        <x:v>3214</x:v>
+        <x:v>3216</x:v>
       </x:c>
       <x:c r="B1517" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1517" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1517" s="1" t="s">
-        <x:v>3213</x:v>
+        <x:v>3217</x:v>
       </x:c>
     </x:row>
     <x:row r="1518" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1518" s="0" t="s">
-        <x:v>3215</x:v>
+        <x:v>3218</x:v>
       </x:c>
       <x:c r="B1518" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1518" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1518" s="1" t="s">
-        <x:v>3216</x:v>
+        <x:v>3219</x:v>
       </x:c>
     </x:row>
     <x:row r="1519" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1519" s="0" t="s">
-        <x:v>3217</x:v>
+        <x:v>3220</x:v>
       </x:c>
       <x:c r="B1519" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1519" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1519" s="1" t="s">
-        <x:v>3216</x:v>
+        <x:v>3221</x:v>
       </x:c>
     </x:row>
     <x:row r="1520" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1520" s="0" t="s">
-        <x:v>3218</x:v>
+        <x:v>3222</x:v>
       </x:c>
       <x:c r="B1520" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1520" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1520" s="1" t="s">
-        <x:v>3219</x:v>
+        <x:v>3223</x:v>
       </x:c>
     </x:row>
     <x:row r="1521" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1521" s="0" t="s">
-        <x:v>3218</x:v>
+        <x:v>3224</x:v>
       </x:c>
       <x:c r="B1521" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1521" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1521" s="1" t="s">
-        <x:v>3219</x:v>
+        <x:v>3225</x:v>
       </x:c>
     </x:row>
     <x:row r="1522" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1522" s="0" t="s">
-        <x:v>3220</x:v>
+        <x:v>3224</x:v>
       </x:c>
       <x:c r="B1522" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1522" s="0" t="s">
-        <x:v>3221</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1522" s="1" t="s">
-        <x:v>3222</x:v>
+        <x:v>3225</x:v>
       </x:c>
     </x:row>
     <x:row r="1523" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1523" s="0" t="s">
-        <x:v>3220</x:v>
+        <x:v>3226</x:v>
       </x:c>
       <x:c r="B1523" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1523" s="0" t="s">
-        <x:v>3221</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1523" s="1" t="s">
-        <x:v>3222</x:v>
+        <x:v>3227</x:v>
       </x:c>
     </x:row>
     <x:row r="1524" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1524" s="0" t="s">
-        <x:v>3223</x:v>
+        <x:v>3228</x:v>
       </x:c>
       <x:c r="B1524" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1524" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1524" s="1" t="s">
-        <x:v>3225</x:v>
+        <x:v>3229</x:v>
       </x:c>
     </x:row>
     <x:row r="1525" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1525" s="0" t="s">
-        <x:v>3226</x:v>
+        <x:v>3230</x:v>
       </x:c>
       <x:c r="B1525" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1525" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1525" s="1" t="s">
-        <x:v>3227</x:v>
+        <x:v>3231</x:v>
       </x:c>
     </x:row>
     <x:row r="1526" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1526" s="0" t="s">
-        <x:v>3228</x:v>
+        <x:v>3232</x:v>
       </x:c>
       <x:c r="B1526" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1526" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1526" s="1" t="s">
-        <x:v>3229</x:v>
+        <x:v>3231</x:v>
       </x:c>
     </x:row>
     <x:row r="1527" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1527" s="0" t="s">
-        <x:v>3230</x:v>
+        <x:v>3233</x:v>
       </x:c>
       <x:c r="B1527" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1527" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1527" s="1" t="s">
-        <x:v>3231</x:v>
+        <x:v>3234</x:v>
       </x:c>
     </x:row>
     <x:row r="1528" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1528" s="0" t="s">
-        <x:v>3232</x:v>
+        <x:v>3235</x:v>
       </x:c>
       <x:c r="B1528" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1528" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1528" s="1" t="s">
-        <x:v>3233</x:v>
+        <x:v>3234</x:v>
       </x:c>
     </x:row>
     <x:row r="1529" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1529" s="0" t="s">
-        <x:v>3234</x:v>
+        <x:v>3236</x:v>
       </x:c>
       <x:c r="B1529" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1529" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="D1529" s="1" t="s">
-        <x:v>3235</x:v>
+        <x:v>3237</x:v>
       </x:c>
     </x:row>
     <x:row r="1530" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1530" s="0" t="s">
-        <x:v>3236</x:v>
+        <x:v>3238</x:v>
       </x:c>
       <x:c r="B1530" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1530" s="0" t="s">
+        <x:v>3192</x:v>
+      </x:c>
+      <x:c r="D1530" s="1" t="s">
         <x:v>3237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3238</x:v>
       </x:c>
     </x:row>
     <x:row r="1531" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1531" s="0" t="s">
         <x:v>3239</x:v>
       </x:c>
       <x:c r="B1531" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1531" s="0" t="s">
-        <x:v>3237</x:v>
+        <x:v>3240</x:v>
       </x:c>
       <x:c r="D1531" s="1" t="s">
-        <x:v>3240</x:v>
+        <x:v>3241</x:v>
       </x:c>
     </x:row>
     <x:row r="1532" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1532" s="0" t="s">
-        <x:v>3241</x:v>
+        <x:v>3242</x:v>
       </x:c>
       <x:c r="B1532" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1532" s="0" t="s">
-        <x:v>3242</x:v>
+        <x:v>3240</x:v>
       </x:c>
       <x:c r="D1532" s="1" t="s">
         <x:v>3243</x:v>
       </x:c>
     </x:row>
     <x:row r="1533" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1533" s="0" t="s">
         <x:v>3244</x:v>
       </x:c>
       <x:c r="B1533" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1533" s="0" t="s">
-        <x:v>3242</x:v>
+        <x:v>3245</x:v>
       </x:c>
       <x:c r="D1533" s="1" t="s">
-        <x:v>3245</x:v>
+        <x:v>3246</x:v>
       </x:c>
     </x:row>
     <x:row r="1534" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1534" s="0" t="s">
-        <x:v>3246</x:v>
+        <x:v>3247</x:v>
       </x:c>
       <x:c r="B1534" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1534" s="0" t="s">
-        <x:v>3242</x:v>
+        <x:v>3245</x:v>
       </x:c>
       <x:c r="D1534" s="1" t="s">
-        <x:v>3245</x:v>
+        <x:v>3248</x:v>
       </x:c>
     </x:row>
     <x:row r="1535" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1535" s="0" t="s">
-        <x:v>3247</x:v>
+        <x:v>3249</x:v>
       </x:c>
       <x:c r="B1535" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1535" s="0" t="s">
-        <x:v>3242</x:v>
+        <x:v>3245</x:v>
       </x:c>
       <x:c r="D1535" s="1" t="s">
-        <x:v>3248</x:v>
+        <x:v>3250</x:v>
       </x:c>
     </x:row>
     <x:row r="1536" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1536" s="0" t="s">
-        <x:v>3249</x:v>
+        <x:v>3251</x:v>
       </x:c>
       <x:c r="B1536" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1536" s="0" t="s">
-        <x:v>3242</x:v>
+        <x:v>3245</x:v>
       </x:c>
       <x:c r="D1536" s="1" t="s">
-        <x:v>3248</x:v>
+        <x:v>3252</x:v>
       </x:c>
     </x:row>
     <x:row r="1537" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1537" s="0" t="s">
-        <x:v>3250</x:v>
+        <x:v>3253</x:v>
       </x:c>
       <x:c r="B1537" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1537" s="0" t="s">
-        <x:v>3242</x:v>
+        <x:v>3254</x:v>
       </x:c>
       <x:c r="D1537" s="1" t="s">
-        <x:v>3251</x:v>
+        <x:v>3255</x:v>
       </x:c>
     </x:row>
     <x:row r="1538" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1538" s="0" t="s">
-        <x:v>3252</x:v>
+        <x:v>3256</x:v>
       </x:c>
       <x:c r="B1538" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1538" s="0" t="s">
-        <x:v>3253</x:v>
+        <x:v>3254</x:v>
       </x:c>
       <x:c r="D1538" s="1" t="s">
-        <x:v>3254</x:v>
+        <x:v>3255</x:v>
       </x:c>
     </x:row>
     <x:row r="1539" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1539" s="0" t="s">
+        <x:v>3257</x:v>
+      </x:c>
+      <x:c r="B1539" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1539" s="0" t="s">
+        <x:v>3254</x:v>
+      </x:c>
+      <x:c r="D1539" s="1" t="s">
         <x:v>3255</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3257</x:v>
       </x:c>
     </x:row>
     <x:row r="1540" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1540" s="0" t="s">
         <x:v>3258</x:v>
       </x:c>
       <x:c r="B1540" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1540" s="0" t="s">
-        <x:v>3259</x:v>
+        <x:v>3254</x:v>
       </x:c>
       <x:c r="D1540" s="1" t="s">
-        <x:v>3260</x:v>
+        <x:v>3255</x:v>
       </x:c>
     </x:row>
     <x:row r="1541" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1541" s="0" t="s">
-        <x:v>3258</x:v>
+        <x:v>3259</x:v>
       </x:c>
       <x:c r="B1541" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1541" s="0" t="s">
-        <x:v>3259</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1541" s="1" t="s">
         <x:v>3261</x:v>
       </x:c>
     </x:row>
     <x:row r="1542" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1542" s="0" t="s">
         <x:v>3262</x:v>
       </x:c>
       <x:c r="B1542" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1542" s="0" t="s">
-        <x:v>3259</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1542" s="1" t="s">
         <x:v>3263</x:v>
       </x:c>
     </x:row>
     <x:row r="1543" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1543" s="0" t="s">
         <x:v>3264</x:v>
       </x:c>
       <x:c r="B1543" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1543" s="0" t="s">
-        <x:v>3259</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1543" s="1" t="s">
         <x:v>3265</x:v>
       </x:c>
     </x:row>
     <x:row r="1544" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1544" s="0" t="s">
         <x:v>3266</x:v>
       </x:c>
       <x:c r="B1544" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1544" s="0" t="s">
-        <x:v>3259</x:v>
+        <x:v>3267</x:v>
       </x:c>
       <x:c r="D1544" s="1" t="s">
-        <x:v>3265</x:v>
+        <x:v>3268</x:v>
       </x:c>
     </x:row>
     <x:row r="1545" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1545" s="0" t="s">
+        <x:v>3269</x:v>
+      </x:c>
+      <x:c r="B1545" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1545" s="0" t="s">
         <x:v>3267</x:v>
       </x:c>
-      <x:c r="B1545" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1545" s="1" t="s">
-        <x:v>3268</x:v>
+        <x:v>3270</x:v>
       </x:c>
     </x:row>
     <x:row r="1546" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1546" s="0" t="s">
+        <x:v>3271</x:v>
+      </x:c>
+      <x:c r="B1546" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1546" s="0" t="s">
         <x:v>3267</x:v>
       </x:c>
-      <x:c r="B1546" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1546" s="1" t="s">
-        <x:v>3268</x:v>
+        <x:v>3272</x:v>
       </x:c>
     </x:row>
     <x:row r="1547" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1547" s="0" t="s">
-        <x:v>3269</x:v>
+        <x:v>3273</x:v>
       </x:c>
       <x:c r="B1547" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1547" s="0" t="s">
-        <x:v>3270</x:v>
+        <x:v>3274</x:v>
       </x:c>
       <x:c r="D1547" s="1" t="s">
-        <x:v>3271</x:v>
+        <x:v>3275</x:v>
       </x:c>
     </x:row>
     <x:row r="1548" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1548" s="0" t="s">
-        <x:v>3272</x:v>
+        <x:v>3276</x:v>
       </x:c>
       <x:c r="B1548" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1548" s="0" t="s">
-        <x:v>3270</x:v>
+        <x:v>3274</x:v>
       </x:c>
       <x:c r="D1548" s="1" t="s">
-        <x:v>3273</x:v>
+        <x:v>3277</x:v>
       </x:c>
     </x:row>
     <x:row r="1549" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1549" s="0" t="s">
+        <x:v>3278</x:v>
+      </x:c>
+      <x:c r="B1549" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1549" s="0" t="s">
         <x:v>3274</x:v>
       </x:c>
-      <x:c r="B1549" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1549" s="1" t="s">
-        <x:v>3275</x:v>
+        <x:v>3279</x:v>
       </x:c>
     </x:row>
     <x:row r="1550" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1550" s="0" t="s">
-        <x:v>3276</x:v>
+        <x:v>3280</x:v>
       </x:c>
       <x:c r="B1550" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1550" s="0" t="s">
-        <x:v>3270</x:v>
+        <x:v>3281</x:v>
       </x:c>
       <x:c r="D1550" s="1" t="s">
-        <x:v>3277</x:v>
+        <x:v>3282</x:v>
       </x:c>
     </x:row>
     <x:row r="1551" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1551" s="0" t="s">
-        <x:v>3276</x:v>
+        <x:v>3283</x:v>
       </x:c>
       <x:c r="B1551" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1551" s="0" t="s">
-        <x:v>3270</x:v>
+        <x:v>3281</x:v>
       </x:c>
       <x:c r="D1551" s="1" t="s">
-        <x:v>3278</x:v>
+        <x:v>3284</x:v>
       </x:c>
     </x:row>
     <x:row r="1552" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1552" s="0" t="s">
-        <x:v>3279</x:v>
+        <x:v>3285</x:v>
       </x:c>
       <x:c r="B1552" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1552" s="0" t="s">
-        <x:v>3270</x:v>
+        <x:v>3281</x:v>
       </x:c>
       <x:c r="D1552" s="1" t="s">
-        <x:v>3280</x:v>
+        <x:v>3286</x:v>
       </x:c>
     </x:row>
     <x:row r="1553" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1553" s="0" t="s">
-        <x:v>3279</x:v>
+        <x:v>3287</x:v>
       </x:c>
       <x:c r="B1553" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1553" s="0" t="s">
-        <x:v>3270</x:v>
+        <x:v>3288</x:v>
       </x:c>
       <x:c r="D1553" s="1" t="s">
-        <x:v>3281</x:v>
+        <x:v>3289</x:v>
       </x:c>
     </x:row>
     <x:row r="1554" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1554" s="0" t="s">
-        <x:v>3282</x:v>
+        <x:v>3290</x:v>
       </x:c>
       <x:c r="B1554" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1554" s="0" t="s">
-        <x:v>3283</x:v>
+        <x:v>3291</x:v>
       </x:c>
       <x:c r="D1554" s="1" t="s">
-        <x:v>3284</x:v>
+        <x:v>3292</x:v>
       </x:c>
     </x:row>
     <x:row r="1555" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1555" s="0" t="s">
-        <x:v>3282</x:v>
+        <x:v>3293</x:v>
       </x:c>
       <x:c r="B1555" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1555" s="0" t="s">
-        <x:v>3283</x:v>
+        <x:v>3291</x:v>
       </x:c>
       <x:c r="D1555" s="1" t="s">
-        <x:v>3285</x:v>
+        <x:v>3294</x:v>
       </x:c>
     </x:row>
     <x:row r="1556" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1556" s="0" t="s">
-        <x:v>3286</x:v>
+        <x:v>3295</x:v>
       </x:c>
       <x:c r="B1556" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1556" s="0" t="s">
-        <x:v>3283</x:v>
+        <x:v>3296</x:v>
       </x:c>
       <x:c r="D1556" s="1" t="s">
-        <x:v>3287</x:v>
+        <x:v>3297</x:v>
       </x:c>
     </x:row>
     <x:row r="1557" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1557" s="0" t="s">
-        <x:v>3286</x:v>
+        <x:v>3298</x:v>
       </x:c>
       <x:c r="B1557" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1557" s="0" t="s">
-        <x:v>3283</x:v>
+        <x:v>3299</x:v>
       </x:c>
       <x:c r="D1557" s="1" t="s">
-        <x:v>3288</x:v>
+        <x:v>3300</x:v>
       </x:c>
     </x:row>
     <x:row r="1558" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1558" s="0" t="s">
-        <x:v>3289</x:v>
+        <x:v>3301</x:v>
       </x:c>
       <x:c r="B1558" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1558" s="0" t="s">
-        <x:v>3283</x:v>
+        <x:v>3299</x:v>
       </x:c>
       <x:c r="D1558" s="1" t="s">
-        <x:v>3290</x:v>
+        <x:v>3302</x:v>
       </x:c>
     </x:row>
     <x:row r="1559" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1559" s="0" t="s">
-        <x:v>3289</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="B1559" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1559" s="0" t="s">
-        <x:v>3283</x:v>
+        <x:v>3304</x:v>
       </x:c>
       <x:c r="D1559" s="1" t="s">
-        <x:v>3290</x:v>
+        <x:v>3305</x:v>
       </x:c>
     </x:row>
     <x:row r="1560" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1560" s="0" t="s">
-        <x:v>3291</x:v>
+        <x:v>3306</x:v>
       </x:c>
       <x:c r="B1560" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1560" s="0" t="s">
-        <x:v>3292</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="D1560" s="1" t="s">
-        <x:v>3293</x:v>
+        <x:v>3308</x:v>
       </x:c>
     </x:row>
     <x:row r="1561" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1561" s="0" t="s">
-        <x:v>3294</x:v>
+        <x:v>3309</x:v>
       </x:c>
       <x:c r="B1561" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1561" s="0" t="s">
-        <x:v>3292</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="D1561" s="1" t="s">
-        <x:v>3293</x:v>
+        <x:v>3310</x:v>
       </x:c>
     </x:row>
     <x:row r="1562" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1562" s="0" t="s">
-        <x:v>3295</x:v>
+        <x:v>3309</x:v>
       </x:c>
       <x:c r="B1562" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1562" s="0" t="s">
-        <x:v>3292</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="D1562" s="1" t="s">
-        <x:v>3296</x:v>
+        <x:v>3310</x:v>
       </x:c>
     </x:row>
     <x:row r="1563" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1563" s="0" t="s">
-        <x:v>3297</x:v>
+        <x:v>3311</x:v>
       </x:c>
       <x:c r="B1563" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1563" s="0" t="s">
-        <x:v>3298</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="D1563" s="1" t="s">
-        <x:v>3299</x:v>
+        <x:v>3312</x:v>
       </x:c>
     </x:row>
     <x:row r="1564" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1564" s="0" t="s">
-        <x:v>3297</x:v>
+        <x:v>3313</x:v>
       </x:c>
       <x:c r="B1564" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1564" s="0" t="s">
-        <x:v>3298</x:v>
+        <x:v>3314</x:v>
       </x:c>
       <x:c r="D1564" s="1" t="s">
-        <x:v>3300</x:v>
+        <x:v>3315</x:v>
       </x:c>
     </x:row>
     <x:row r="1565" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1565" s="0" t="s">
-        <x:v>3301</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="B1565" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1565" s="0" t="s">
-        <x:v>3302</x:v>
+        <x:v>3316</x:v>
       </x:c>
       <x:c r="D1565" s="1" t="s">
-        <x:v>3303</x:v>
+        <x:v>3317</x:v>
       </x:c>
     </x:row>
     <x:row r="1566" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1566" s="0" t="s">
-        <x:v>3304</x:v>
+        <x:v>3318</x:v>
       </x:c>
       <x:c r="B1566" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1566" s="0" t="s">
-        <x:v>3302</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="D1566" s="1" t="s">
-        <x:v>3305</x:v>
+        <x:v>3320</x:v>
       </x:c>
     </x:row>
     <x:row r="1567" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1567" s="0" t="s">
-        <x:v>3306</x:v>
+        <x:v>3321</x:v>
       </x:c>
       <x:c r="B1567" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1567" s="0" t="s">
-        <x:v>3302</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="D1567" s="1" t="s">
-        <x:v>3307</x:v>
+        <x:v>3322</x:v>
       </x:c>
     </x:row>
     <x:row r="1568" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1568" s="0" t="s">
-        <x:v>3308</x:v>
+        <x:v>3323</x:v>
       </x:c>
       <x:c r="B1568" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1568" s="0" t="s">
-        <x:v>3302</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="D1568" s="1" t="s">
-        <x:v>3309</x:v>
+        <x:v>3322</x:v>
       </x:c>
     </x:row>
     <x:row r="1569" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1569" s="0" t="s">
-        <x:v>3310</x:v>
+        <x:v>3324</x:v>
       </x:c>
       <x:c r="B1569" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1569" s="0" t="s">
-        <x:v>3311</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="D1569" s="1" t="s">
-        <x:v>3312</x:v>
+        <x:v>3325</x:v>
       </x:c>
     </x:row>
     <x:row r="1570" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1570" s="0" t="s">
-        <x:v>3313</x:v>
+        <x:v>3326</x:v>
       </x:c>
       <x:c r="B1570" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1570" s="0" t="s">
-        <x:v>3311</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="D1570" s="1" t="s">
-        <x:v>3314</x:v>
+        <x:v>3325</x:v>
       </x:c>
     </x:row>
     <x:row r="1571" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1571" s="0" t="s">
-        <x:v>3315</x:v>
+        <x:v>3327</x:v>
       </x:c>
       <x:c r="B1571" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1571" s="0" t="s">
-        <x:v>3311</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="D1571" s="1" t="s">
-        <x:v>3316</x:v>
+        <x:v>3328</x:v>
       </x:c>
     </x:row>
     <x:row r="1572" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1572" s="0" t="s">
-        <x:v>3317</x:v>
+        <x:v>3327</x:v>
       </x:c>
       <x:c r="B1572" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1572" s="0" t="s">
-        <x:v>3318</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="D1572" s="1" t="s">
-        <x:v>3319</x:v>
+        <x:v>3328</x:v>
       </x:c>
     </x:row>
     <x:row r="1573" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1573" s="0" t="s">
-        <x:v>3320</x:v>
+        <x:v>3329</x:v>
       </x:c>
       <x:c r="B1573" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1573" s="0" t="s">
-        <x:v>3321</x:v>
+        <x:v>3330</x:v>
       </x:c>
       <x:c r="D1573" s="1" t="s">
-        <x:v>3322</x:v>
+        <x:v>3331</x:v>
       </x:c>
     </x:row>
     <x:row r="1574" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1574" s="0" t="s">
-        <x:v>3320</x:v>
+        <x:v>3329</x:v>
       </x:c>
       <x:c r="B1574" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1574" s="0" t="s">
-        <x:v>3321</x:v>
+        <x:v>3330</x:v>
       </x:c>
       <x:c r="D1574" s="1" t="s">
-        <x:v>3323</x:v>
+        <x:v>3331</x:v>
       </x:c>
     </x:row>
     <x:row r="1575" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1575" s="0" t="s">
-        <x:v>3320</x:v>
+        <x:v>3332</x:v>
       </x:c>
       <x:c r="B1575" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1575" s="0" t="s">
-        <x:v>3321</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="D1575" s="1" t="s">
-        <x:v>3324</x:v>
+        <x:v>3334</x:v>
       </x:c>
     </x:row>
     <x:row r="1576" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1576" s="0" t="s">
-        <x:v>3325</x:v>
+        <x:v>3335</x:v>
       </x:c>
       <x:c r="B1576" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1576" s="0" t="s">
-        <x:v>3326</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="D1576" s="1" t="s">
-        <x:v>3327</x:v>
+        <x:v>3336</x:v>
       </x:c>
     </x:row>
     <x:row r="1577" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1577" s="0" t="s">
-        <x:v>3328</x:v>
+        <x:v>3337</x:v>
       </x:c>
       <x:c r="B1577" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1577" s="0" t="s">
-        <x:v>3326</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="D1577" s="1" t="s">
-        <x:v>3329</x:v>
+        <x:v>3338</x:v>
       </x:c>
     </x:row>
     <x:row r="1578" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1578" s="0" t="s">
-        <x:v>3330</x:v>
+        <x:v>3339</x:v>
       </x:c>
       <x:c r="B1578" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1578" s="0" t="s">
-        <x:v>3326</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="D1578" s="1" t="s">
-        <x:v>3331</x:v>
+        <x:v>3340</x:v>
       </x:c>
     </x:row>
     <x:row r="1579" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1579" s="0" t="s">
-        <x:v>3330</x:v>
+        <x:v>3341</x:v>
       </x:c>
       <x:c r="B1579" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1579" s="0" t="s">
-        <x:v>3326</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="D1579" s="1" t="s">
-        <x:v>3332</x:v>
+        <x:v>3342</x:v>
       </x:c>
     </x:row>
     <x:row r="1580" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1580" s="0" t="s">
-        <x:v>3330</x:v>
+        <x:v>3343</x:v>
       </x:c>
       <x:c r="B1580" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1580" s="0" t="s">
-        <x:v>3326</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="D1580" s="1" t="s">
-        <x:v>3332</x:v>
+        <x:v>3344</x:v>
       </x:c>
     </x:row>
     <x:row r="1581" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1581" s="0" t="s">
-        <x:v>3333</x:v>
+        <x:v>3345</x:v>
       </x:c>
       <x:c r="B1581" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1581" s="0" t="s">
-        <x:v>3334</x:v>
+        <x:v>3346</x:v>
       </x:c>
       <x:c r="D1581" s="1" t="s">
-        <x:v>3335</x:v>
+        <x:v>3347</x:v>
       </x:c>
     </x:row>
     <x:row r="1582" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1582" s="0" t="s">
-        <x:v>3333</x:v>
+        <x:v>3348</x:v>
       </x:c>
       <x:c r="B1582" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1582" s="0" t="s">
-        <x:v>3334</x:v>
+        <x:v>3346</x:v>
       </x:c>
       <x:c r="D1582" s="1" t="s">
-        <x:v>3335</x:v>
+        <x:v>3349</x:v>
       </x:c>
     </x:row>
     <x:row r="1583" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1583" s="0" t="s">
-        <x:v>3333</x:v>
+        <x:v>3350</x:v>
       </x:c>
       <x:c r="B1583" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1583" s="0" t="s">
-        <x:v>3334</x:v>
+        <x:v>3351</x:v>
       </x:c>
       <x:c r="D1583" s="1" t="s">
-        <x:v>3335</x:v>
+        <x:v>3352</x:v>
       </x:c>
     </x:row>
     <x:row r="1584" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1584" s="0" t="s">
-        <x:v>3333</x:v>
+        <x:v>3353</x:v>
       </x:c>
       <x:c r="B1584" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1584" s="0" t="s">
-        <x:v>3334</x:v>
+        <x:v>3351</x:v>
       </x:c>
       <x:c r="D1584" s="1" t="s">
-        <x:v>3335</x:v>
+        <x:v>3354</x:v>
       </x:c>
     </x:row>
     <x:row r="1585" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1585" s="0" t="s">
-        <x:v>3336</x:v>
+        <x:v>3355</x:v>
       </x:c>
       <x:c r="B1585" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1585" s="0" t="s">
-        <x:v>3337</x:v>
+        <x:v>3351</x:v>
       </x:c>
       <x:c r="D1585" s="1" t="s">
-        <x:v>3338</x:v>
+        <x:v>3354</x:v>
       </x:c>
     </x:row>
     <x:row r="1586" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1586" s="0" t="s">
-        <x:v>3339</x:v>
+        <x:v>3356</x:v>
       </x:c>
       <x:c r="B1586" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1586" s="0" t="s">
-        <x:v>3337</x:v>
+        <x:v>3351</x:v>
       </x:c>
       <x:c r="D1586" s="1" t="s">
-        <x:v>3340</x:v>
+        <x:v>3357</x:v>
       </x:c>
     </x:row>
     <x:row r="1587" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1587" s="0" t="s">
-        <x:v>3341</x:v>
+        <x:v>3358</x:v>
       </x:c>
       <x:c r="B1587" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1587" s="0" t="s">
-        <x:v>3337</x:v>
+        <x:v>3351</x:v>
       </x:c>
       <x:c r="D1587" s="1" t="s">
-        <x:v>3342</x:v>
+        <x:v>3357</x:v>
       </x:c>
     </x:row>
     <x:row r="1588" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1588" s="0" t="s">
-        <x:v>3343</x:v>
+        <x:v>3359</x:v>
       </x:c>
       <x:c r="B1588" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1588" s="0" t="s">
-        <x:v>3344</x:v>
+        <x:v>3351</x:v>
       </x:c>
       <x:c r="D1588" s="1" t="s">
-        <x:v>3345</x:v>
+        <x:v>3360</x:v>
       </x:c>
     </x:row>
     <x:row r="1589" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1589" s="0" t="s">
-        <x:v>3343</x:v>
+        <x:v>3361</x:v>
       </x:c>
       <x:c r="B1589" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1589" s="0" t="s">
-        <x:v>3344</x:v>
+        <x:v>3362</x:v>
       </x:c>
       <x:c r="D1589" s="1" t="s">
-        <x:v>3345</x:v>
+        <x:v>3363</x:v>
       </x:c>
     </x:row>
     <x:row r="1590" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1590" s="0" t="s">
-        <x:v>3343</x:v>
+        <x:v>3364</x:v>
       </x:c>
       <x:c r="B1590" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1590" s="0" t="s">
-        <x:v>3344</x:v>
+        <x:v>3365</x:v>
       </x:c>
       <x:c r="D1590" s="1" t="s">
-        <x:v>3345</x:v>
+        <x:v>3366</x:v>
       </x:c>
     </x:row>
     <x:row r="1591" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1591" s="0" t="s">
-        <x:v>3343</x:v>
+        <x:v>3367</x:v>
       </x:c>
       <x:c r="B1591" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1591" s="0" t="s">
-        <x:v>3344</x:v>
+        <x:v>3368</x:v>
       </x:c>
       <x:c r="D1591" s="1" t="s">
-        <x:v>3345</x:v>
+        <x:v>3369</x:v>
       </x:c>
     </x:row>
     <x:row r="1592" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1592" s="0" t="s">
-        <x:v>3343</x:v>
+        <x:v>3367</x:v>
       </x:c>
       <x:c r="B1592" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1592" s="0" t="s">
-        <x:v>3344</x:v>
+        <x:v>3368</x:v>
       </x:c>
       <x:c r="D1592" s="1" t="s">
-        <x:v>3345</x:v>
+        <x:v>3370</x:v>
       </x:c>
     </x:row>
     <x:row r="1593" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1593" s="0" t="s">
-        <x:v>3346</x:v>
+        <x:v>3371</x:v>
       </x:c>
       <x:c r="B1593" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1593" s="0" t="s">
-        <x:v>3344</x:v>
+        <x:v>3368</x:v>
       </x:c>
       <x:c r="D1593" s="1" t="s">
-        <x:v>3347</x:v>
+        <x:v>3372</x:v>
       </x:c>
     </x:row>
     <x:row r="1594" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1594" s="0" t="s">
-        <x:v>3348</x:v>
+        <x:v>3373</x:v>
       </x:c>
       <x:c r="B1594" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1594" s="0" t="s">
-        <x:v>3344</x:v>
+        <x:v>3368</x:v>
       </x:c>
       <x:c r="D1594" s="1" t="s">
-        <x:v>3349</x:v>
+        <x:v>3374</x:v>
       </x:c>
     </x:row>
     <x:row r="1595" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1595" s="0" t="s">
-        <x:v>3350</x:v>
+        <x:v>3375</x:v>
       </x:c>
       <x:c r="B1595" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1595" s="0" t="s">
-        <x:v>3344</x:v>
+        <x:v>3368</x:v>
       </x:c>
       <x:c r="D1595" s="1" t="s">
-        <x:v>3351</x:v>
+        <x:v>3374</x:v>
       </x:c>
     </x:row>
     <x:row r="1596" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1596" s="0" t="s">
-        <x:v>3352</x:v>
+        <x:v>3376</x:v>
       </x:c>
       <x:c r="B1596" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1596" s="0" t="s">
-        <x:v>3344</x:v>
+        <x:v>3368</x:v>
       </x:c>
       <x:c r="D1596" s="1" t="s">
-        <x:v>3353</x:v>
+        <x:v>3377</x:v>
       </x:c>
     </x:row>
     <x:row r="1597" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1597" s="0" t="s">
-        <x:v>3354</x:v>
+        <x:v>3376</x:v>
       </x:c>
       <x:c r="B1597" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1597" s="0" t="s">
-        <x:v>3344</x:v>
+        <x:v>3368</x:v>
       </x:c>
       <x:c r="D1597" s="1" t="s">
-        <x:v>3355</x:v>
+        <x:v>3377</x:v>
       </x:c>
     </x:row>
     <x:row r="1598" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1598" s="0" t="s">
-        <x:v>3356</x:v>
+        <x:v>3378</x:v>
       </x:c>
       <x:c r="B1598" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1598" s="0" t="s">
-        <x:v>3357</x:v>
+        <x:v>3379</x:v>
       </x:c>
       <x:c r="D1598" s="1" t="s">
-        <x:v>3358</x:v>
+        <x:v>3380</x:v>
       </x:c>
     </x:row>
     <x:row r="1599" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1599" s="0" t="s">
-        <x:v>3359</x:v>
+        <x:v>3381</x:v>
       </x:c>
       <x:c r="B1599" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1599" s="0" t="s">
-        <x:v>3360</x:v>
+        <x:v>3379</x:v>
       </x:c>
       <x:c r="D1599" s="1" t="s">
-        <x:v>3361</x:v>
+        <x:v>3382</x:v>
       </x:c>
     </x:row>
     <x:row r="1600" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1600" s="0" t="s">
-        <x:v>3362</x:v>
+        <x:v>3383</x:v>
       </x:c>
       <x:c r="B1600" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1600" s="0" t="s">
-        <x:v>3363</x:v>
+        <x:v>3379</x:v>
       </x:c>
       <x:c r="D1600" s="1" t="s">
-        <x:v>3364</x:v>
+        <x:v>3384</x:v>
       </x:c>
     </x:row>
     <x:row r="1601" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1601" s="0" t="s">
-        <x:v>3365</x:v>
+        <x:v>3385</x:v>
       </x:c>
       <x:c r="B1601" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1601" s="0" t="s">
-        <x:v>3366</x:v>
+        <x:v>3379</x:v>
       </x:c>
       <x:c r="D1601" s="1" t="s">
-        <x:v>3367</x:v>
+        <x:v>3386</x:v>
       </x:c>
     </x:row>
     <x:row r="1602" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1602" s="0" t="s">
-        <x:v>3368</x:v>
+        <x:v>3385</x:v>
       </x:c>
       <x:c r="B1602" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1602" s="0" t="s">
-        <x:v>3369</x:v>
+        <x:v>3379</x:v>
       </x:c>
       <x:c r="D1602" s="1" t="s">
-        <x:v>3370</x:v>
+        <x:v>3387</x:v>
       </x:c>
     </x:row>
     <x:row r="1603" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1603" s="0" t="s">
-        <x:v>3368</x:v>
+        <x:v>3388</x:v>
       </x:c>
       <x:c r="B1603" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1603" s="0" t="s">
-        <x:v>3369</x:v>
+        <x:v>3379</x:v>
       </x:c>
       <x:c r="D1603" s="1" t="s">
-        <x:v>3371</x:v>
+        <x:v>3389</x:v>
       </x:c>
     </x:row>
     <x:row r="1604" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1604" s="0" t="s">
-        <x:v>3372</x:v>
+        <x:v>3388</x:v>
       </x:c>
       <x:c r="B1604" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1604" s="0" t="s">
-        <x:v>3369</x:v>
+        <x:v>3379</x:v>
       </x:c>
       <x:c r="D1604" s="1" t="s">
-        <x:v>3373</x:v>
+        <x:v>3390</x:v>
       </x:c>
     </x:row>
     <x:row r="1605" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1605" s="0" t="s">
-        <x:v>3372</x:v>
+        <x:v>3391</x:v>
       </x:c>
       <x:c r="B1605" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1605" s="0" t="s">
-        <x:v>3369</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="D1605" s="1" t="s">
-        <x:v>3374</x:v>
+        <x:v>3393</x:v>
       </x:c>
     </x:row>
     <x:row r="1606" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1606" s="0" t="s">
-        <x:v>3375</x:v>
+        <x:v>3391</x:v>
       </x:c>
       <x:c r="B1606" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1606" s="0" t="s">
-        <x:v>3376</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="D1606" s="1" t="s">
-        <x:v>3377</x:v>
+        <x:v>3394</x:v>
       </x:c>
     </x:row>
     <x:row r="1607" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1607" s="0" t="s">
-        <x:v>3378</x:v>
+        <x:v>3395</x:v>
       </x:c>
       <x:c r="B1607" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1607" s="0" t="s">
-        <x:v>3376</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="D1607" s="1" t="s">
-        <x:v>3377</x:v>
+        <x:v>3396</x:v>
       </x:c>
     </x:row>
     <x:row r="1608" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1608" s="0" t="s">
-        <x:v>3379</x:v>
+        <x:v>3395</x:v>
       </x:c>
       <x:c r="B1608" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1608" s="0" t="s">
-        <x:v>3380</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="D1608" s="1" t="s">
-        <x:v>3381</x:v>
+        <x:v>3397</x:v>
       </x:c>
     </x:row>
     <x:row r="1609" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1609" s="0" t="s">
-        <x:v>3382</x:v>
+        <x:v>3398</x:v>
       </x:c>
       <x:c r="B1609" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1609" s="0" t="s">
-        <x:v>3380</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="D1609" s="1" t="s">
-        <x:v>3383</x:v>
+        <x:v>3399</x:v>
       </x:c>
     </x:row>
     <x:row r="1610" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1610" s="0" t="s">
-        <x:v>3384</x:v>
+        <x:v>3398</x:v>
       </x:c>
       <x:c r="B1610" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1610" s="0" t="s">
-        <x:v>3380</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="D1610" s="1" t="s">
-        <x:v>3385</x:v>
+        <x:v>3399</x:v>
       </x:c>
     </x:row>
     <x:row r="1611" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1611" s="0" t="s">
-        <x:v>3386</x:v>
+        <x:v>3400</x:v>
       </x:c>
       <x:c r="B1611" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1611" s="0" t="s">
-        <x:v>3387</x:v>
+        <x:v>3401</x:v>
       </x:c>
       <x:c r="D1611" s="1" t="s">
-        <x:v>3388</x:v>
+        <x:v>3402</x:v>
       </x:c>
     </x:row>
     <x:row r="1612" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1612" s="0" t="s">
-        <x:v>3389</x:v>
+        <x:v>3403</x:v>
       </x:c>
       <x:c r="B1612" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1612" s="0" t="s">
-        <x:v>3390</x:v>
+        <x:v>3401</x:v>
       </x:c>
       <x:c r="D1612" s="1" t="s">
-        <x:v>3391</x:v>
+        <x:v>3402</x:v>
       </x:c>
     </x:row>
     <x:row r="1613" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1613" s="0" t="s">
-        <x:v>3392</x:v>
+        <x:v>3404</x:v>
       </x:c>
       <x:c r="B1613" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1613" s="0" t="s">
-        <x:v>3390</x:v>
+        <x:v>3401</x:v>
       </x:c>
       <x:c r="D1613" s="1" t="s">
-        <x:v>3391</x:v>
+        <x:v>3405</x:v>
       </x:c>
     </x:row>
     <x:row r="1614" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1614" s="0" t="s">
-        <x:v>3393</x:v>
+        <x:v>3406</x:v>
       </x:c>
       <x:c r="B1614" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1614" s="0" t="s">
-        <x:v>3394</x:v>
+        <x:v>3407</x:v>
       </x:c>
       <x:c r="D1614" s="1" t="s">
-        <x:v>3395</x:v>
+        <x:v>3408</x:v>
       </x:c>
     </x:row>
     <x:row r="1615" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1615" s="0" t="s">
-        <x:v>3396</x:v>
+        <x:v>3406</x:v>
       </x:c>
       <x:c r="B1615" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1615" s="0" t="s">
-        <x:v>3394</x:v>
+        <x:v>3407</x:v>
       </x:c>
       <x:c r="D1615" s="1" t="s">
-        <x:v>3397</x:v>
+        <x:v>3409</x:v>
       </x:c>
     </x:row>
     <x:row r="1616" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1616" s="0" t="s">
-        <x:v>3398</x:v>
+        <x:v>3410</x:v>
       </x:c>
       <x:c r="B1616" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1616" s="0" t="s">
-        <x:v>3394</x:v>
+        <x:v>3411</x:v>
       </x:c>
       <x:c r="D1616" s="1" t="s">
-        <x:v>3399</x:v>
+        <x:v>3412</x:v>
       </x:c>
     </x:row>
     <x:row r="1617" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1617" s="0" t="s">
-        <x:v>3400</x:v>
+        <x:v>3413</x:v>
       </x:c>
       <x:c r="B1617" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1617" s="0" t="s">
-        <x:v>3401</x:v>
+        <x:v>3411</x:v>
       </x:c>
       <x:c r="D1617" s="1" t="s">
-        <x:v>3402</x:v>
+        <x:v>3414</x:v>
       </x:c>
     </x:row>
     <x:row r="1618" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1618" s="0" t="s">
-        <x:v>3403</x:v>
+        <x:v>3415</x:v>
       </x:c>
       <x:c r="B1618" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1618" s="0" t="s">
-        <x:v>3404</x:v>
+        <x:v>3411</x:v>
       </x:c>
       <x:c r="D1618" s="1" t="s">
-        <x:v>3405</x:v>
+        <x:v>3416</x:v>
       </x:c>
     </x:row>
     <x:row r="1619" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1619" s="0" t="s">
-        <x:v>3403</x:v>
+        <x:v>3417</x:v>
       </x:c>
       <x:c r="B1619" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1619" s="0" t="s">
-        <x:v>3404</x:v>
+        <x:v>3411</x:v>
       </x:c>
       <x:c r="D1619" s="1" t="s">
-        <x:v>3405</x:v>
+        <x:v>3418</x:v>
       </x:c>
     </x:row>
     <x:row r="1620" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1620" s="0" t="s">
-        <x:v>3403</x:v>
+        <x:v>3419</x:v>
       </x:c>
       <x:c r="B1620" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1620" s="0" t="s">
-        <x:v>3404</x:v>
+        <x:v>3420</x:v>
       </x:c>
       <x:c r="D1620" s="1" t="s">
-        <x:v>3405</x:v>
+        <x:v>3421</x:v>
       </x:c>
     </x:row>
     <x:row r="1621" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1621" s="0" t="s">
-        <x:v>3406</x:v>
+        <x:v>3422</x:v>
       </x:c>
       <x:c r="B1621" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1621" s="0" t="s">
-        <x:v>3407</x:v>
+        <x:v>3420</x:v>
       </x:c>
       <x:c r="D1621" s="1" t="s">
-        <x:v>3408</x:v>
+        <x:v>3423</x:v>
       </x:c>
     </x:row>
     <x:row r="1622" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1622" s="0" t="s">
-        <x:v>3409</x:v>
+        <x:v>3424</x:v>
       </x:c>
       <x:c r="B1622" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1622" s="0" t="s">
-        <x:v>3407</x:v>
+        <x:v>3420</x:v>
       </x:c>
       <x:c r="D1622" s="1" t="s">
-        <x:v>3410</x:v>
+        <x:v>3425</x:v>
       </x:c>
     </x:row>
     <x:row r="1623" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1623" s="0" t="s">
-        <x:v>3411</x:v>
+        <x:v>3426</x:v>
       </x:c>
       <x:c r="B1623" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1623" s="0" t="s">
-        <x:v>3407</x:v>
+        <x:v>3427</x:v>
       </x:c>
       <x:c r="D1623" s="1" t="s">
-        <x:v>3412</x:v>
+        <x:v>3428</x:v>
       </x:c>
     </x:row>
     <x:row r="1624" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1624" s="0" t="s">
-        <x:v>3413</x:v>
+        <x:v>3429</x:v>
       </x:c>
       <x:c r="B1624" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1624" s="0" t="s">
-        <x:v>3414</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="D1624" s="1" t="s">
-        <x:v>3412</x:v>
+        <x:v>3431</x:v>
       </x:c>
     </x:row>
     <x:row r="1625" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1625" s="0" t="s">
-        <x:v>3415</x:v>
+        <x:v>3429</x:v>
       </x:c>
       <x:c r="B1625" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1625" s="0" t="s">
-        <x:v>3414</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="D1625" s="1" t="s">
-        <x:v>3412</x:v>
+        <x:v>3432</x:v>
       </x:c>
     </x:row>
     <x:row r="1626" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1626" s="0" t="s">
-        <x:v>3416</x:v>
+        <x:v>3429</x:v>
       </x:c>
       <x:c r="B1626" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1626" s="0" t="s">
-        <x:v>3414</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="D1626" s="1" t="s">
-        <x:v>3412</x:v>
+        <x:v>3433</x:v>
       </x:c>
     </x:row>
     <x:row r="1627" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1627" s="0" t="s">
-        <x:v>3417</x:v>
+        <x:v>3434</x:v>
       </x:c>
       <x:c r="B1627" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1627" s="0" t="s">
-        <x:v>3414</x:v>
+        <x:v>3435</x:v>
       </x:c>
       <x:c r="D1627" s="1" t="s">
-        <x:v>3412</x:v>
+        <x:v>3436</x:v>
       </x:c>
     </x:row>
     <x:row r="1628" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1628" s="0" t="s">
-        <x:v>3418</x:v>
+        <x:v>3437</x:v>
       </x:c>
       <x:c r="B1628" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1628" s="0" t="s">
-        <x:v>3419</x:v>
+        <x:v>3435</x:v>
       </x:c>
       <x:c r="D1628" s="1" t="s">
-        <x:v>3420</x:v>
+        <x:v>3438</x:v>
       </x:c>
     </x:row>
     <x:row r="1629" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1629" s="0" t="s">
-        <x:v>3421</x:v>
+        <x:v>3439</x:v>
       </x:c>
       <x:c r="B1629" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1629" s="0" t="s">
-        <x:v>3422</x:v>
+        <x:v>3435</x:v>
       </x:c>
       <x:c r="D1629" s="1" t="s">
-        <x:v>3423</x:v>
+        <x:v>3440</x:v>
       </x:c>
     </x:row>
     <x:row r="1630" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1630" s="0" t="s">
-        <x:v>3424</x:v>
+        <x:v>3439</x:v>
       </x:c>
       <x:c r="B1630" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1630" s="0" t="s">
-        <x:v>3425</x:v>
+        <x:v>3435</x:v>
       </x:c>
       <x:c r="D1630" s="1" t="s">
-        <x:v>3426</x:v>
+        <x:v>3441</x:v>
       </x:c>
     </x:row>
     <x:row r="1631" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1631" s="0" t="s">
-        <x:v>3427</x:v>
+        <x:v>3439</x:v>
       </x:c>
       <x:c r="B1631" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1631" s="0" t="s">
-        <x:v>3425</x:v>
+        <x:v>3435</x:v>
       </x:c>
       <x:c r="D1631" s="1" t="s">
-        <x:v>3428</x:v>
+        <x:v>3441</x:v>
       </x:c>
     </x:row>
     <x:row r="1632" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1632" s="0" t="s">
-        <x:v>3429</x:v>
+        <x:v>3442</x:v>
       </x:c>
       <x:c r="B1632" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1632" s="0" t="s">
-        <x:v>3425</x:v>
+        <x:v>3443</x:v>
       </x:c>
       <x:c r="D1632" s="1" t="s">
-        <x:v>3430</x:v>
+        <x:v>3444</x:v>
       </x:c>
     </x:row>
     <x:row r="1633" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1633" s="0" t="s">
-        <x:v>3431</x:v>
+        <x:v>3442</x:v>
       </x:c>
       <x:c r="B1633" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1633" s="0" t="s">
-        <x:v>3432</x:v>
+        <x:v>3443</x:v>
       </x:c>
       <x:c r="D1633" s="1" t="s">
-        <x:v>3433</x:v>
+        <x:v>3444</x:v>
       </x:c>
     </x:row>
     <x:row r="1634" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1634" s="0" t="s">
-        <x:v>3434</x:v>
+        <x:v>3442</x:v>
       </x:c>
       <x:c r="B1634" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1634" s="0" t="s">
-        <x:v>3432</x:v>
+        <x:v>3443</x:v>
       </x:c>
       <x:c r="D1634" s="1" t="s">
-        <x:v>3435</x:v>
+        <x:v>3444</x:v>
       </x:c>
     </x:row>
     <x:row r="1635" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1635" s="0" t="s">
-        <x:v>3436</x:v>
+        <x:v>3442</x:v>
       </x:c>
       <x:c r="B1635" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1635" s="0" t="s">
-        <x:v>3437</x:v>
+        <x:v>3443</x:v>
       </x:c>
       <x:c r="D1635" s="1" t="s">
-        <x:v>3438</x:v>
+        <x:v>3444</x:v>
       </x:c>
     </x:row>
     <x:row r="1636" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1636" s="0" t="s">
-        <x:v>3439</x:v>
+        <x:v>3445</x:v>
       </x:c>
       <x:c r="B1636" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1636" s="0" t="s">
-        <x:v>3440</x:v>
+        <x:v>3446</x:v>
       </x:c>
       <x:c r="D1636" s="1" t="s">
-        <x:v>3441</x:v>
+        <x:v>3447</x:v>
       </x:c>
     </x:row>
     <x:row r="1637" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1637" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>3448</x:v>
       </x:c>
       <x:c r="B1637" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1637" s="0" t="s">
-        <x:v>3442</x:v>
+        <x:v>3446</x:v>
       </x:c>
       <x:c r="D1637" s="1" t="s">
-        <x:v>3443</x:v>
+        <x:v>3449</x:v>
       </x:c>
     </x:row>
     <x:row r="1638" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1638" s="0" t="s">
-        <x:v>3444</x:v>
+        <x:v>3450</x:v>
       </x:c>
       <x:c r="B1638" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1638" s="0" t="s">
-        <x:v>3445</x:v>
+        <x:v>3446</x:v>
       </x:c>
       <x:c r="D1638" s="1" t="s">
-        <x:v>3446</x:v>
+        <x:v>3451</x:v>
       </x:c>
     </x:row>
     <x:row r="1639" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1639" s="0" t="s">
-        <x:v>3444</x:v>
+        <x:v>3452</x:v>
       </x:c>
       <x:c r="B1639" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1639" s="0" t="s">
-        <x:v>3445</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="D1639" s="1" t="s">
-        <x:v>3446</x:v>
+        <x:v>3454</x:v>
       </x:c>
     </x:row>
     <x:row r="1640" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1640" s="0" t="s">
-        <x:v>3447</x:v>
+        <x:v>3452</x:v>
       </x:c>
       <x:c r="B1640" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1640" s="0" t="s">
-        <x:v>3445</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="D1640" s="1" t="s">
-        <x:v>3448</x:v>
+        <x:v>3454</x:v>
       </x:c>
     </x:row>
     <x:row r="1641" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1641" s="0" t="s">
-        <x:v>3449</x:v>
+        <x:v>3452</x:v>
       </x:c>
       <x:c r="B1641" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1641" s="0" t="s">
-        <x:v>3450</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="D1641" s="1" t="s">
-        <x:v>3451</x:v>
+        <x:v>3454</x:v>
       </x:c>
     </x:row>
     <x:row r="1642" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1642" s="0" t="s">
         <x:v>3452</x:v>
       </x:c>
       <x:c r="B1642" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1642" s="0" t="s">
         <x:v>3453</x:v>
       </x:c>
       <x:c r="D1642" s="1" t="s">
         <x:v>3454</x:v>
       </x:c>
     </x:row>
     <x:row r="1643" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1643" s="0" t="s">
-        <x:v>3455</x:v>
+        <x:v>3452</x:v>
       </x:c>
       <x:c r="B1643" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1643" s="0" t="s">
-        <x:v>3456</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="D1643" s="1" t="s">
-        <x:v>3457</x:v>
+        <x:v>3454</x:v>
       </x:c>
     </x:row>
     <x:row r="1644" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1644" s="0" t="s">
-        <x:v>3458</x:v>
+        <x:v>3455</x:v>
       </x:c>
       <x:c r="B1644" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1644" s="0" t="s">
-        <x:v>3459</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="D1644" s="1" t="s">
-        <x:v>3460</x:v>
+        <x:v>3456</x:v>
       </x:c>
     </x:row>
     <x:row r="1645" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1645" s="0" t="s">
-        <x:v>3461</x:v>
+        <x:v>3457</x:v>
       </x:c>
       <x:c r="B1645" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1645" s="0" t="s">
-        <x:v>3459</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="D1645" s="1" t="s">
-        <x:v>3462</x:v>
+        <x:v>3458</x:v>
       </x:c>
     </x:row>
     <x:row r="1646" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1646" s="0" t="s">
-        <x:v>3463</x:v>
+        <x:v>3459</x:v>
       </x:c>
       <x:c r="B1646" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1646" s="0" t="s">
-        <x:v>3459</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="D1646" s="1" t="s">
-        <x:v>3464</x:v>
+        <x:v>3460</x:v>
       </x:c>
     </x:row>
     <x:row r="1647" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1647" s="0" t="s">
-        <x:v>3465</x:v>
+        <x:v>3461</x:v>
       </x:c>
       <x:c r="B1647" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1647" s="0" t="s">
-        <x:v>3466</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="D1647" s="1" t="s">
-        <x:v>3467</x:v>
+        <x:v>3462</x:v>
       </x:c>
     </x:row>
     <x:row r="1648" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1648" s="0" t="s">
-        <x:v>3468</x:v>
+        <x:v>3463</x:v>
       </x:c>
       <x:c r="B1648" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1648" s="0" t="s">
-        <x:v>3469</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="D1648" s="1" t="s">
-        <x:v>3470</x:v>
+        <x:v>3464</x:v>
       </x:c>
     </x:row>
     <x:row r="1649" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1649" s="0" t="s">
-        <x:v>3471</x:v>
+        <x:v>3465</x:v>
       </x:c>
       <x:c r="B1649" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1649" s="0" t="s">
-        <x:v>3472</x:v>
+        <x:v>3466</x:v>
       </x:c>
       <x:c r="D1649" s="1" t="s">
-        <x:v>3473</x:v>
+        <x:v>3467</x:v>
       </x:c>
     </x:row>
     <x:row r="1650" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1650" s="0" t="s">
-        <x:v>3474</x:v>
+        <x:v>3468</x:v>
       </x:c>
       <x:c r="B1650" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1650" s="0" t="s">
-        <x:v>3472</x:v>
+        <x:v>3469</x:v>
       </x:c>
       <x:c r="D1650" s="1" t="s">
-        <x:v>3475</x:v>
+        <x:v>3470</x:v>
       </x:c>
     </x:row>
     <x:row r="1651" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1651" s="0" t="s">
-        <x:v>3476</x:v>
+        <x:v>3471</x:v>
       </x:c>
       <x:c r="B1651" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1651" s="0" t="s">
         <x:v>3472</x:v>
       </x:c>
       <x:c r="D1651" s="1" t="s">
-        <x:v>3477</x:v>
+        <x:v>3473</x:v>
       </x:c>
     </x:row>
     <x:row r="1652" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1652" s="0" t="s">
-        <x:v>3478</x:v>
+        <x:v>3474</x:v>
       </x:c>
       <x:c r="B1652" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1652" s="0" t="s">
-        <x:v>3472</x:v>
+        <x:v>3475</x:v>
       </x:c>
       <x:c r="D1652" s="1" t="s">
-        <x:v>3479</x:v>
+        <x:v>3476</x:v>
       </x:c>
     </x:row>
     <x:row r="1653" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1653" s="0" t="s">
-        <x:v>3480</x:v>
+        <x:v>3477</x:v>
       </x:c>
       <x:c r="B1653" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1653" s="0" t="s">
-        <x:v>3472</x:v>
+        <x:v>3478</x:v>
       </x:c>
       <x:c r="D1653" s="1" t="s">
-        <x:v>3481</x:v>
+        <x:v>3479</x:v>
       </x:c>
     </x:row>
     <x:row r="1654" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1654" s="0" t="s">
-        <x:v>3482</x:v>
+        <x:v>3477</x:v>
       </x:c>
       <x:c r="B1654" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1654" s="0" t="s">
-        <x:v>3472</x:v>
+        <x:v>3478</x:v>
       </x:c>
       <x:c r="D1654" s="1" t="s">
-        <x:v>3483</x:v>
+        <x:v>3480</x:v>
       </x:c>
     </x:row>
     <x:row r="1655" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1655" s="0" t="s">
-        <x:v>3484</x:v>
+        <x:v>3481</x:v>
       </x:c>
       <x:c r="B1655" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1655" s="0" t="s">
-        <x:v>3485</x:v>
+        <x:v>3478</x:v>
       </x:c>
       <x:c r="D1655" s="1" t="s">
-        <x:v>3486</x:v>
+        <x:v>3482</x:v>
       </x:c>
     </x:row>
     <x:row r="1656" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1656" s="0" t="s">
-        <x:v>3487</x:v>
+        <x:v>3481</x:v>
       </x:c>
       <x:c r="B1656" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1656" s="0" t="s">
-        <x:v>3488</x:v>
+        <x:v>3478</x:v>
       </x:c>
       <x:c r="D1656" s="1" t="s">
-        <x:v>3489</x:v>
+        <x:v>3483</x:v>
       </x:c>
     </x:row>
     <x:row r="1657" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1657" s="0" t="s">
-        <x:v>3490</x:v>
+        <x:v>3484</x:v>
       </x:c>
       <x:c r="B1657" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1657" s="0" t="s">
-        <x:v>3488</x:v>
+        <x:v>3485</x:v>
       </x:c>
       <x:c r="D1657" s="1" t="s">
-        <x:v>3491</x:v>
+        <x:v>3486</x:v>
       </x:c>
     </x:row>
     <x:row r="1658" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1658" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>3487</x:v>
       </x:c>
       <x:c r="B1658" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1658" s="0" t="s">
-        <x:v>3492</x:v>
+        <x:v>3485</x:v>
       </x:c>
       <x:c r="D1658" s="1" t="s">
-        <x:v>3493</x:v>
+        <x:v>3486</x:v>
       </x:c>
     </x:row>
     <x:row r="1659" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1659" s="0" t="s">
-        <x:v>3494</x:v>
+        <x:v>3488</x:v>
       </x:c>
       <x:c r="B1659" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1659" s="0" t="s">
-        <x:v>3495</x:v>
+        <x:v>3489</x:v>
       </x:c>
       <x:c r="D1659" s="1" t="s">
-        <x:v>3496</x:v>
+        <x:v>3490</x:v>
       </x:c>
     </x:row>
     <x:row r="1660" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1660" s="0" t="s">
-        <x:v>3497</x:v>
+        <x:v>3491</x:v>
       </x:c>
       <x:c r="B1660" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1660" s="0" t="s">
-        <x:v>3498</x:v>
+        <x:v>3489</x:v>
       </x:c>
       <x:c r="D1660" s="1" t="s">
-        <x:v>3499</x:v>
+        <x:v>3492</x:v>
       </x:c>
     </x:row>
     <x:row r="1661" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1661" s="0" t="s">
-        <x:v>3500</x:v>
+        <x:v>3493</x:v>
       </x:c>
       <x:c r="B1661" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1661" s="0" t="s">
-        <x:v>3498</x:v>
+        <x:v>3489</x:v>
       </x:c>
       <x:c r="D1661" s="1" t="s">
-        <x:v>3501</x:v>
+        <x:v>3494</x:v>
       </x:c>
     </x:row>
     <x:row r="1662" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1662" s="0" t="s">
-        <x:v>3502</x:v>
+        <x:v>3495</x:v>
       </x:c>
       <x:c r="B1662" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1662" s="0" t="s">
-        <x:v>3503</x:v>
+        <x:v>3496</x:v>
       </x:c>
       <x:c r="D1662" s="1" t="s">
-        <x:v>3504</x:v>
+        <x:v>3497</x:v>
       </x:c>
     </x:row>
     <x:row r="1663" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1663" s="0" t="s">
-        <x:v>3505</x:v>
+        <x:v>3498</x:v>
       </x:c>
       <x:c r="B1663" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1663" s="0" t="s">
-        <x:v>3506</x:v>
+        <x:v>3499</x:v>
       </x:c>
       <x:c r="D1663" s="1" t="s">
-        <x:v>3507</x:v>
+        <x:v>3500</x:v>
       </x:c>
     </x:row>
     <x:row r="1664" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1664" s="0" t="s">
-        <x:v>3508</x:v>
+        <x:v>3501</x:v>
       </x:c>
       <x:c r="B1664" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1664" s="0" t="s">
-        <x:v>3506</x:v>
+        <x:v>3499</x:v>
       </x:c>
       <x:c r="D1664" s="1" t="s">
-        <x:v>3509</x:v>
+        <x:v>3500</x:v>
       </x:c>
     </x:row>
     <x:row r="1665" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1665" s="0" t="s">
-        <x:v>3510</x:v>
+        <x:v>3502</x:v>
       </x:c>
       <x:c r="B1665" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1665" s="0" t="s">
-        <x:v>3506</x:v>
+        <x:v>3503</x:v>
       </x:c>
       <x:c r="D1665" s="1" t="s">
-        <x:v>3511</x:v>
+        <x:v>3504</x:v>
       </x:c>
     </x:row>
     <x:row r="1666" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1666" s="0" t="s">
-        <x:v>3512</x:v>
+        <x:v>3505</x:v>
       </x:c>
       <x:c r="B1666" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1666" s="0" t="s">
-        <x:v>3513</x:v>
+        <x:v>3503</x:v>
       </x:c>
       <x:c r="D1666" s="1" t="s">
-        <x:v>3514</x:v>
+        <x:v>3506</x:v>
       </x:c>
     </x:row>
     <x:row r="1667" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1667" s="0" t="s">
-        <x:v>3515</x:v>
+        <x:v>3507</x:v>
       </x:c>
       <x:c r="B1667" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1667" s="0" t="s">
-        <x:v>3513</x:v>
+        <x:v>3503</x:v>
       </x:c>
       <x:c r="D1667" s="1" t="s">
-        <x:v>3516</x:v>
+        <x:v>3508</x:v>
       </x:c>
     </x:row>
     <x:row r="1668" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1668" s="0" t="s">
-        <x:v>3517</x:v>
+        <x:v>3509</x:v>
       </x:c>
       <x:c r="B1668" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1668" s="0" t="s">
-        <x:v>3518</x:v>
+        <x:v>3510</x:v>
       </x:c>
       <x:c r="D1668" s="1" t="s">
-        <x:v>3519</x:v>
+        <x:v>3511</x:v>
       </x:c>
     </x:row>
     <x:row r="1669" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1669" s="0" t="s">
-        <x:v>3520</x:v>
+        <x:v>3512</x:v>
       </x:c>
       <x:c r="B1669" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1669" s="0" t="s">
-        <x:v>3518</x:v>
+        <x:v>3513</x:v>
       </x:c>
       <x:c r="D1669" s="1" t="s">
-        <x:v>3519</x:v>
+        <x:v>3514</x:v>
       </x:c>
     </x:row>
     <x:row r="1670" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1670" s="0" t="s">
-        <x:v>3521</x:v>
+        <x:v>3512</x:v>
       </x:c>
       <x:c r="B1670" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1670" s="0" t="s">
-        <x:v>3522</x:v>
+        <x:v>3513</x:v>
       </x:c>
       <x:c r="D1670" s="1" t="s">
-        <x:v>3523</x:v>
+        <x:v>3514</x:v>
       </x:c>
     </x:row>
     <x:row r="1671" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1671" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>3512</x:v>
       </x:c>
       <x:c r="B1671" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1671" s="0" t="s">
-        <x:v>3524</x:v>
+        <x:v>3513</x:v>
       </x:c>
       <x:c r="D1671" s="1" t="s">
-        <x:v>3525</x:v>
+        <x:v>3514</x:v>
       </x:c>
     </x:row>
     <x:row r="1672" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1672" s="0" t="s">
-        <x:v>3526</x:v>
+        <x:v>3515</x:v>
       </x:c>
       <x:c r="B1672" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1672" s="0" t="s">
-        <x:v>3524</x:v>
+        <x:v>3516</x:v>
       </x:c>
       <x:c r="D1672" s="1" t="s">
-        <x:v>3527</x:v>
+        <x:v>3517</x:v>
       </x:c>
     </x:row>
     <x:row r="1673" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1673" s="0" t="s">
-        <x:v>3528</x:v>
+        <x:v>3518</x:v>
       </x:c>
       <x:c r="B1673" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1673" s="0" t="s">
-        <x:v>3524</x:v>
+        <x:v>3516</x:v>
       </x:c>
       <x:c r="D1673" s="1" t="s">
-        <x:v>3529</x:v>
+        <x:v>3519</x:v>
       </x:c>
     </x:row>
     <x:row r="1674" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1674" s="0" t="s">
-        <x:v>3530</x:v>
+        <x:v>3520</x:v>
       </x:c>
       <x:c r="B1674" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1674" s="0" t="s">
-        <x:v>3531</x:v>
+        <x:v>3516</x:v>
       </x:c>
       <x:c r="D1674" s="1" t="s">
-        <x:v>3532</x:v>
+        <x:v>3521</x:v>
       </x:c>
     </x:row>
     <x:row r="1675" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1675" s="0" t="s">
-        <x:v>3533</x:v>
+        <x:v>3522</x:v>
       </x:c>
       <x:c r="B1675" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1675" s="0" t="s">
-        <x:v>3531</x:v>
+        <x:v>3523</x:v>
       </x:c>
       <x:c r="D1675" s="1" t="s">
-        <x:v>3534</x:v>
+        <x:v>3521</x:v>
       </x:c>
     </x:row>
     <x:row r="1676" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1676" s="0" t="s">
-        <x:v>3535</x:v>
+        <x:v>3524</x:v>
       </x:c>
       <x:c r="B1676" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1676" s="0" t="s">
-        <x:v>3536</x:v>
+        <x:v>3523</x:v>
       </x:c>
       <x:c r="D1676" s="1" t="s">
-        <x:v>3537</x:v>
+        <x:v>3521</x:v>
       </x:c>
     </x:row>
     <x:row r="1677" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1677" s="0" t="s">
-        <x:v>3538</x:v>
+        <x:v>3525</x:v>
       </x:c>
       <x:c r="B1677" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1677" s="0" t="s">
-        <x:v>3539</x:v>
+        <x:v>3523</x:v>
       </x:c>
       <x:c r="D1677" s="1" t="s">
-        <x:v>3540</x:v>
+        <x:v>3521</x:v>
       </x:c>
     </x:row>
     <x:row r="1678" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1678" s="0" t="s">
-        <x:v>3541</x:v>
+        <x:v>3526</x:v>
       </x:c>
       <x:c r="B1678" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1678" s="0" t="s">
-        <x:v>3542</x:v>
+        <x:v>3523</x:v>
       </x:c>
       <x:c r="D1678" s="1" t="s">
-        <x:v>3543</x:v>
+        <x:v>3521</x:v>
       </x:c>
     </x:row>
     <x:row r="1679" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1679" s="0" t="s">
-        <x:v>2346</x:v>
+        <x:v>3527</x:v>
       </x:c>
       <x:c r="B1679" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1679" s="0" t="s">
-        <x:v>3544</x:v>
+        <x:v>3528</x:v>
       </x:c>
       <x:c r="D1679" s="1" t="s">
-        <x:v>3545</x:v>
+        <x:v>3529</x:v>
       </x:c>
     </x:row>
     <x:row r="1680" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1680" s="0" t="s">
-        <x:v>3546</x:v>
+        <x:v>3530</x:v>
       </x:c>
       <x:c r="B1680" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1680" s="0" t="s">
-        <x:v>3547</x:v>
+        <x:v>3531</x:v>
       </x:c>
       <x:c r="D1680" s="1" t="s">
-        <x:v>3548</x:v>
+        <x:v>3532</x:v>
       </x:c>
     </x:row>
     <x:row r="1681" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1681" s="0" t="s">
-        <x:v>3549</x:v>
+        <x:v>3533</x:v>
       </x:c>
       <x:c r="B1681" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1681" s="0" t="s">
-        <x:v>3547</x:v>
+        <x:v>3534</x:v>
       </x:c>
       <x:c r="D1681" s="1" t="s">
-        <x:v>3548</x:v>
+        <x:v>3535</x:v>
       </x:c>
     </x:row>
     <x:row r="1682" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1682" s="0" t="s">
-        <x:v>3550</x:v>
+        <x:v>3536</x:v>
       </x:c>
       <x:c r="B1682" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1682" s="0" t="s">
-        <x:v>3547</x:v>
+        <x:v>3534</x:v>
       </x:c>
       <x:c r="D1682" s="1" t="s">
-        <x:v>3551</x:v>
+        <x:v>3537</x:v>
       </x:c>
     </x:row>
     <x:row r="1683" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1683" s="0" t="s">
-        <x:v>3552</x:v>
+        <x:v>3538</x:v>
       </x:c>
       <x:c r="B1683" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1683" s="0" t="s">
-        <x:v>3553</x:v>
+        <x:v>3534</x:v>
       </x:c>
       <x:c r="D1683" s="1" t="s">
-        <x:v>3554</x:v>
+        <x:v>3539</x:v>
       </x:c>
     </x:row>
     <x:row r="1684" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1684" s="0" t="s">
-        <x:v>3555</x:v>
+        <x:v>3540</x:v>
       </x:c>
       <x:c r="B1684" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1684" s="0" t="s">
-        <x:v>3553</x:v>
+        <x:v>3541</x:v>
       </x:c>
       <x:c r="D1684" s="1" t="s">
-        <x:v>3556</x:v>
+        <x:v>3542</x:v>
       </x:c>
     </x:row>
     <x:row r="1685" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1685" s="0" t="s">
-        <x:v>3557</x:v>
+        <x:v>3543</x:v>
       </x:c>
       <x:c r="B1685" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1685" s="0" t="s">
-        <x:v>3558</x:v>
+        <x:v>3541</x:v>
       </x:c>
       <x:c r="D1685" s="1" t="s">
-        <x:v>3559</x:v>
+        <x:v>3544</x:v>
       </x:c>
     </x:row>
     <x:row r="1686" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1686" s="0" t="s">
-        <x:v>3560</x:v>
+        <x:v>3545</x:v>
       </x:c>
       <x:c r="B1686" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1686" s="0" t="s">
-        <x:v>3561</x:v>
+        <x:v>3546</x:v>
       </x:c>
       <x:c r="D1686" s="1" t="s">
-        <x:v>3562</x:v>
+        <x:v>3547</x:v>
       </x:c>
     </x:row>
     <x:row r="1687" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1687" s="0" t="s">
-        <x:v>3563</x:v>
+        <x:v>3548</x:v>
       </x:c>
       <x:c r="B1687" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1687" s="0" t="s">
-        <x:v>3561</x:v>
+        <x:v>3549</x:v>
       </x:c>
       <x:c r="D1687" s="1" t="s">
-        <x:v>3564</x:v>
+        <x:v>3550</x:v>
       </x:c>
     </x:row>
     <x:row r="1688" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1688" s="0" t="s">
-        <x:v>3565</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B1688" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1688" s="0" t="s">
-        <x:v>3561</x:v>
+        <x:v>3551</x:v>
       </x:c>
       <x:c r="D1688" s="1" t="s">
-        <x:v>3566</x:v>
+        <x:v>3552</x:v>
       </x:c>
     </x:row>
     <x:row r="1689" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1689" s="0" t="s">
-        <x:v>3567</x:v>
+        <x:v>3553</x:v>
       </x:c>
       <x:c r="B1689" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1689" s="0" t="s">
-        <x:v>3561</x:v>
+        <x:v>3554</x:v>
       </x:c>
       <x:c r="D1689" s="1" t="s">
-        <x:v>3566</x:v>
+        <x:v>3555</x:v>
       </x:c>
     </x:row>
     <x:row r="1690" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1690" s="0" t="s">
-        <x:v>3568</x:v>
+        <x:v>3553</x:v>
       </x:c>
       <x:c r="B1690" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1690" s="0" t="s">
-        <x:v>3561</x:v>
+        <x:v>3554</x:v>
       </x:c>
       <x:c r="D1690" s="1" t="s">
-        <x:v>3566</x:v>
+        <x:v>3555</x:v>
       </x:c>
     </x:row>
     <x:row r="1691" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1691" s="0" t="s">
-        <x:v>3569</x:v>
+        <x:v>3556</x:v>
       </x:c>
       <x:c r="B1691" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1691" s="0" t="s">
-        <x:v>3561</x:v>
+        <x:v>3554</x:v>
       </x:c>
       <x:c r="D1691" s="1" t="s">
-        <x:v>3566</x:v>
+        <x:v>3557</x:v>
       </x:c>
     </x:row>
     <x:row r="1692" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1692" s="0" t="s">
-        <x:v>3570</x:v>
+        <x:v>3558</x:v>
       </x:c>
       <x:c r="B1692" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1692" s="0" t="s">
-        <x:v>3561</x:v>
+        <x:v>3559</x:v>
       </x:c>
       <x:c r="D1692" s="1" t="s">
-        <x:v>3566</x:v>
+        <x:v>3560</x:v>
       </x:c>
     </x:row>
     <x:row r="1693" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1693" s="0" t="s">
-        <x:v>3571</x:v>
+        <x:v>3561</x:v>
       </x:c>
       <x:c r="B1693" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1693" s="0" t="s">
-        <x:v>3561</x:v>
+        <x:v>3562</x:v>
       </x:c>
       <x:c r="D1693" s="1" t="s">
-        <x:v>3572</x:v>
+        <x:v>3563</x:v>
       </x:c>
     </x:row>
     <x:row r="1694" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1694" s="0" t="s">
-        <x:v>3573</x:v>
+        <x:v>3564</x:v>
       </x:c>
       <x:c r="B1694" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1694" s="0" t="s">
-        <x:v>3561</x:v>
+        <x:v>3565</x:v>
       </x:c>
       <x:c r="D1694" s="1" t="s">
-        <x:v>3572</x:v>
+        <x:v>3566</x:v>
       </x:c>
     </x:row>
     <x:row r="1695" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1695" s="0" t="s">
-        <x:v>3574</x:v>
+        <x:v>3567</x:v>
       </x:c>
       <x:c r="B1695" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1695" s="0" t="s">
-        <x:v>3575</x:v>
+        <x:v>3568</x:v>
       </x:c>
       <x:c r="D1695" s="1" t="s">
-        <x:v>3576</x:v>
+        <x:v>3569</x:v>
       </x:c>
     </x:row>
     <x:row r="1696" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1696" s="0" t="s">
-        <x:v>3577</x:v>
+        <x:v>3570</x:v>
       </x:c>
       <x:c r="B1696" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1696" s="0" t="s">
-        <x:v>3578</x:v>
+        <x:v>3568</x:v>
       </x:c>
       <x:c r="D1696" s="1" t="s">
-        <x:v>3579</x:v>
+        <x:v>3571</x:v>
       </x:c>
     </x:row>
     <x:row r="1697" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1697" s="0" t="s">
-        <x:v>3580</x:v>
+        <x:v>3572</x:v>
       </x:c>
       <x:c r="B1697" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1697" s="0" t="s">
-        <x:v>3581</x:v>
+        <x:v>3568</x:v>
       </x:c>
       <x:c r="D1697" s="1" t="s">
-        <x:v>3582</x:v>
+        <x:v>3573</x:v>
       </x:c>
     </x:row>
     <x:row r="1698" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1698" s="0" t="s">
-        <x:v>3580</x:v>
+        <x:v>3574</x:v>
       </x:c>
       <x:c r="B1698" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1698" s="0" t="s">
-        <x:v>3581</x:v>
+        <x:v>3575</x:v>
       </x:c>
       <x:c r="D1698" s="1" t="s">
-        <x:v>3583</x:v>
+        <x:v>3576</x:v>
       </x:c>
     </x:row>
     <x:row r="1699" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1699" s="0" t="s">
-        <x:v>3584</x:v>
+        <x:v>3577</x:v>
       </x:c>
       <x:c r="B1699" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1699" s="0" t="s">
-        <x:v>3581</x:v>
+        <x:v>3578</x:v>
       </x:c>
       <x:c r="D1699" s="1" t="s">
-        <x:v>3585</x:v>
+        <x:v>3579</x:v>
       </x:c>
     </x:row>
     <x:row r="1700" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1700" s="0" t="s">
-        <x:v>3586</x:v>
+        <x:v>3580</x:v>
       </x:c>
       <x:c r="B1700" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1700" s="0" t="s">
-        <x:v>3587</x:v>
+        <x:v>3581</x:v>
       </x:c>
       <x:c r="D1700" s="1" t="s">
-        <x:v>3588</x:v>
+        <x:v>3582</x:v>
       </x:c>
     </x:row>
     <x:row r="1701" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1701" s="0" t="s">
-        <x:v>3589</x:v>
+        <x:v>3583</x:v>
       </x:c>
       <x:c r="B1701" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1701" s="0" t="s">
-        <x:v>3590</x:v>
+        <x:v>3581</x:v>
       </x:c>
       <x:c r="D1701" s="1" t="s">
-        <x:v>3591</x:v>
+        <x:v>3584</x:v>
       </x:c>
     </x:row>
     <x:row r="1702" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1702" s="0" t="s">
-        <x:v>3592</x:v>
+        <x:v>3585</x:v>
       </x:c>
       <x:c r="B1702" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1702" s="0" t="s">
-        <x:v>3593</x:v>
+        <x:v>3581</x:v>
       </x:c>
       <x:c r="D1702" s="1" t="s">
-        <x:v>3594</x:v>
+        <x:v>3586</x:v>
       </x:c>
     </x:row>
     <x:row r="1703" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1703" s="0" t="s">
-        <x:v>3595</x:v>
+        <x:v>3587</x:v>
       </x:c>
       <x:c r="B1703" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1703" s="0" t="s">
-        <x:v>3596</x:v>
+        <x:v>3581</x:v>
       </x:c>
       <x:c r="D1703" s="1" t="s">
-        <x:v>3597</x:v>
+        <x:v>3588</x:v>
       </x:c>
     </x:row>
     <x:row r="1704" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1704" s="0" t="s">
-        <x:v>3598</x:v>
+        <x:v>3589</x:v>
       </x:c>
       <x:c r="B1704" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1704" s="0" t="s">
-        <x:v>3596</x:v>
+        <x:v>3581</x:v>
       </x:c>
       <x:c r="D1704" s="1" t="s">
-        <x:v>3599</x:v>
+        <x:v>3590</x:v>
       </x:c>
     </x:row>
     <x:row r="1705" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1705" s="0" t="s">
-        <x:v>3600</x:v>
+        <x:v>3591</x:v>
       </x:c>
       <x:c r="B1705" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1705" s="0" t="s">
-        <x:v>3601</x:v>
+        <x:v>3581</x:v>
       </x:c>
       <x:c r="D1705" s="1" t="s">
-        <x:v>3602</x:v>
+        <x:v>3592</x:v>
       </x:c>
     </x:row>
     <x:row r="1706" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1706" s="0" t="s">
-        <x:v>3603</x:v>
+        <x:v>3593</x:v>
       </x:c>
       <x:c r="B1706" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1706" s="0" t="s">
-        <x:v>3601</x:v>
+        <x:v>3594</x:v>
       </x:c>
       <x:c r="D1706" s="1" t="s">
-        <x:v>3604</x:v>
+        <x:v>3595</x:v>
       </x:c>
     </x:row>
     <x:row r="1707" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1707" s="0" t="s">
-        <x:v>3605</x:v>
+        <x:v>3596</x:v>
       </x:c>
       <x:c r="B1707" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1707" s="0" t="s">
-        <x:v>3606</x:v>
+        <x:v>3597</x:v>
       </x:c>
       <x:c r="D1707" s="1" t="s">
-        <x:v>3607</x:v>
+        <x:v>3598</x:v>
       </x:c>
     </x:row>
     <x:row r="1708" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1708" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>3599</x:v>
       </x:c>
       <x:c r="B1708" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1708" s="0" t="s">
-        <x:v>3608</x:v>
+        <x:v>3597</x:v>
       </x:c>
       <x:c r="D1708" s="1" t="s">
-        <x:v>3609</x:v>
+        <x:v>3600</x:v>
       </x:c>
     </x:row>
     <x:row r="1709" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1709" s="0" t="s">
-        <x:v>3610</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="B1709" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1709" s="0" t="s">
-        <x:v>3611</x:v>
+        <x:v>3601</x:v>
       </x:c>
       <x:c r="D1709" s="1" t="s">
-        <x:v>3612</x:v>
+        <x:v>3602</x:v>
       </x:c>
     </x:row>
     <x:row r="1710" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1710" s="0" t="s">
-        <x:v>3613</x:v>
+        <x:v>3603</x:v>
       </x:c>
       <x:c r="B1710" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1710" s="0" t="s">
-        <x:v>3614</x:v>
+        <x:v>3604</x:v>
       </x:c>
       <x:c r="D1710" s="1" t="s">
-        <x:v>3615</x:v>
+        <x:v>3605</x:v>
       </x:c>
     </x:row>
     <x:row r="1711" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1711" s="0" t="s">
-        <x:v>3616</x:v>
+        <x:v>3606</x:v>
       </x:c>
       <x:c r="B1711" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1711" s="0" t="s">
-        <x:v>3617</x:v>
+        <x:v>3607</x:v>
       </x:c>
       <x:c r="D1711" s="1" t="s">
-        <x:v>3618</x:v>
+        <x:v>3608</x:v>
       </x:c>
     </x:row>
     <x:row r="1712" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1712" s="0" t="s">
-        <x:v>1778</x:v>
+        <x:v>3609</x:v>
       </x:c>
       <x:c r="B1712" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1712" s="0" t="s">
-        <x:v>3617</x:v>
+        <x:v>3607</x:v>
       </x:c>
       <x:c r="D1712" s="1" t="s">
-        <x:v>3619</x:v>
+        <x:v>3610</x:v>
       </x:c>
     </x:row>
     <x:row r="1713" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1713" s="0" t="s">
-        <x:v>1778</x:v>
+        <x:v>3611</x:v>
       </x:c>
       <x:c r="B1713" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1713" s="0" t="s">
-        <x:v>3617</x:v>
+        <x:v>3612</x:v>
       </x:c>
       <x:c r="D1713" s="1" t="s">
-        <x:v>3620</x:v>
+        <x:v>3613</x:v>
       </x:c>
     </x:row>
     <x:row r="1714" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1714" s="0" t="s">
-        <x:v>3621</x:v>
+        <x:v>3614</x:v>
       </x:c>
       <x:c r="B1714" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1714" s="0" t="s">
-        <x:v>3617</x:v>
+        <x:v>3615</x:v>
       </x:c>
       <x:c r="D1714" s="1" t="s">
-        <x:v>3622</x:v>
+        <x:v>3616</x:v>
       </x:c>
     </x:row>
     <x:row r="1715" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1715" s="0" t="s">
-        <x:v>3623</x:v>
+        <x:v>3617</x:v>
       </x:c>
       <x:c r="B1715" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1715" s="0" t="s">
-        <x:v>3617</x:v>
+        <x:v>3615</x:v>
       </x:c>
       <x:c r="D1715" s="1" t="s">
-        <x:v>3624</x:v>
+        <x:v>3618</x:v>
       </x:c>
     </x:row>
     <x:row r="1716" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1716" s="0" t="s">
-        <x:v>3625</x:v>
+        <x:v>3619</x:v>
       </x:c>
       <x:c r="B1716" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1716" s="0" t="s">
-        <x:v>3626</x:v>
+        <x:v>3615</x:v>
       </x:c>
       <x:c r="D1716" s="1" t="s">
-        <x:v>3627</x:v>
+        <x:v>3620</x:v>
       </x:c>
     </x:row>
     <x:row r="1717" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1717" s="0" t="s">
-        <x:v>3628</x:v>
+        <x:v>3621</x:v>
       </x:c>
       <x:c r="B1717" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1717" s="0" t="s">
-        <x:v>3629</x:v>
+        <x:v>3622</x:v>
       </x:c>
       <x:c r="D1717" s="1" t="s">
-        <x:v>3630</x:v>
+        <x:v>3623</x:v>
       </x:c>
     </x:row>
     <x:row r="1718" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1718" s="0" t="s">
-        <x:v>3631</x:v>
+        <x:v>3624</x:v>
       </x:c>
       <x:c r="B1718" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1718" s="0" t="s">
-        <x:v>3629</x:v>
+        <x:v>3622</x:v>
       </x:c>
       <x:c r="D1718" s="1" t="s">
-        <x:v>3632</x:v>
+        <x:v>3625</x:v>
       </x:c>
     </x:row>
     <x:row r="1719" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1719" s="0" t="s">
-        <x:v>3633</x:v>
+        <x:v>3626</x:v>
       </x:c>
       <x:c r="B1719" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1719" s="0" t="s">
-        <x:v>3634</x:v>
+        <x:v>3627</x:v>
       </x:c>
       <x:c r="D1719" s="1" t="s">
-        <x:v>3635</x:v>
+        <x:v>3628</x:v>
       </x:c>
     </x:row>
     <x:row r="1720" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1720" s="0" t="s">
-        <x:v>3636</x:v>
+        <x:v>3629</x:v>
       </x:c>
       <x:c r="B1720" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1720" s="0" t="s">
-        <x:v>3634</x:v>
+        <x:v>3627</x:v>
       </x:c>
       <x:c r="D1720" s="1" t="s">
-        <x:v>3635</x:v>
+        <x:v>3628</x:v>
       </x:c>
     </x:row>
     <x:row r="1721" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1721" s="0" t="s">
-        <x:v>3637</x:v>
+        <x:v>3630</x:v>
       </x:c>
       <x:c r="B1721" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1721" s="0" t="s">
-        <x:v>3634</x:v>
+        <x:v>3631</x:v>
       </x:c>
       <x:c r="D1721" s="1" t="s">
-        <x:v>3635</x:v>
+        <x:v>3632</x:v>
       </x:c>
     </x:row>
     <x:row r="1722" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1722" s="0" t="s">
-        <x:v>3638</x:v>
+        <x:v>2464</x:v>
       </x:c>
       <x:c r="B1722" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1722" s="0" t="s">
-        <x:v>3639</x:v>
+        <x:v>3633</x:v>
       </x:c>
       <x:c r="D1722" s="1" t="s">
-        <x:v>3640</x:v>
+        <x:v>3634</x:v>
       </x:c>
     </x:row>
     <x:row r="1723" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1723" s="0" t="s">
-        <x:v>3641</x:v>
+        <x:v>3635</x:v>
       </x:c>
       <x:c r="B1723" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1723" s="0" t="s">
-        <x:v>3639</x:v>
+        <x:v>3633</x:v>
       </x:c>
       <x:c r="D1723" s="1" t="s">
-        <x:v>3642</x:v>
+        <x:v>3636</x:v>
       </x:c>
     </x:row>
     <x:row r="1724" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1724" s="0" t="s">
-        <x:v>3641</x:v>
+        <x:v>3637</x:v>
       </x:c>
       <x:c r="B1724" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1724" s="0" t="s">
-        <x:v>3639</x:v>
+        <x:v>3633</x:v>
       </x:c>
       <x:c r="D1724" s="1" t="s">
-        <x:v>3642</x:v>
+        <x:v>3638</x:v>
       </x:c>
     </x:row>
     <x:row r="1725" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1725" s="0" t="s">
+        <x:v>3639</x:v>
+      </x:c>
+      <x:c r="B1725" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1725" s="0" t="s">
+        <x:v>3640</x:v>
+      </x:c>
+      <x:c r="D1725" s="1" t="s">
         <x:v>3641</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3642</x:v>
       </x:c>
     </x:row>
     <x:row r="1726" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1726" s="0" t="s">
-        <x:v>3641</x:v>
+        <x:v>3642</x:v>
       </x:c>
       <x:c r="B1726" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1726" s="0" t="s">
+        <x:v>3640</x:v>
+      </x:c>
+      <x:c r="D1726" s="1" t="s">
         <x:v>3643</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3644</x:v>
       </x:c>
     </x:row>
     <x:row r="1727" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1727" s="0" t="s">
-        <x:v>3641</x:v>
+        <x:v>3644</x:v>
       </x:c>
       <x:c r="B1727" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1727" s="0" t="s">
-        <x:v>3643</x:v>
+        <x:v>3645</x:v>
       </x:c>
       <x:c r="D1727" s="1" t="s">
-        <x:v>3644</x:v>
+        <x:v>3646</x:v>
       </x:c>
     </x:row>
     <x:row r="1728" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1728" s="0" t="s">
-        <x:v>3645</x:v>
+        <x:v>3647</x:v>
       </x:c>
       <x:c r="B1728" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1728" s="0" t="s">
-        <x:v>3646</x:v>
+        <x:v>3648</x:v>
       </x:c>
       <x:c r="D1728" s="1" t="s">
-        <x:v>3647</x:v>
+        <x:v>3649</x:v>
       </x:c>
     </x:row>
     <x:row r="1729" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1729" s="0" t="s">
-        <x:v>3538</x:v>
+        <x:v>3650</x:v>
       </x:c>
       <x:c r="B1729" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1729" s="0" t="s">
-        <x:v>3648</x:v>
+        <x:v>3651</x:v>
       </x:c>
       <x:c r="D1729" s="1" t="s">
-        <x:v>3649</x:v>
+        <x:v>3652</x:v>
       </x:c>
     </x:row>
     <x:row r="1730" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1730" s="0" t="s">
-        <x:v>3650</x:v>
+        <x:v>2455</x:v>
       </x:c>
       <x:c r="B1730" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1730" s="0" t="s">
-        <x:v>3651</x:v>
+        <x:v>3653</x:v>
       </x:c>
       <x:c r="D1730" s="1" t="s">
-        <x:v>3652</x:v>
+        <x:v>3654</x:v>
       </x:c>
     </x:row>
     <x:row r="1731" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1731" s="0" t="s">
-        <x:v>3653</x:v>
+        <x:v>3655</x:v>
       </x:c>
       <x:c r="B1731" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1731" s="0" t="s">
-        <x:v>3651</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="D1731" s="1" t="s">
-        <x:v>3654</x:v>
+        <x:v>3657</x:v>
       </x:c>
     </x:row>
     <x:row r="1732" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1732" s="0" t="s">
-        <x:v>3655</x:v>
+        <x:v>3658</x:v>
       </x:c>
       <x:c r="B1732" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1732" s="0" t="s">
         <x:v>3656</x:v>
       </x:c>
       <x:c r="D1732" s="1" t="s">
         <x:v>3657</x:v>
       </x:c>
     </x:row>
     <x:row r="1733" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1733" s="0" t="s">
-        <x:v>3538</x:v>
+        <x:v>3659</x:v>
       </x:c>
       <x:c r="B1733" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1733" s="0" t="s">
-        <x:v>3658</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="D1733" s="1" t="s">
-        <x:v>3659</x:v>
+        <x:v>3660</x:v>
       </x:c>
     </x:row>
     <x:row r="1734" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1734" s="0" t="s">
-        <x:v>3660</x:v>
+        <x:v>3661</x:v>
       </x:c>
       <x:c r="B1734" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1734" s="0" t="s">
-        <x:v>3658</x:v>
+        <x:v>3662</x:v>
       </x:c>
       <x:c r="D1734" s="1" t="s">
-        <x:v>3661</x:v>
+        <x:v>3663</x:v>
       </x:c>
     </x:row>
     <x:row r="1735" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1735" s="0" t="s">
+        <x:v>3664</x:v>
+      </x:c>
+      <x:c r="B1735" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1735" s="0" t="s">
         <x:v>3662</x:v>
       </x:c>
-      <x:c r="B1735" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1735" s="1" t="s">
-        <x:v>3664</x:v>
+        <x:v>3665</x:v>
       </x:c>
     </x:row>
     <x:row r="1736" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1736" s="0" t="s">
-        <x:v>3665</x:v>
+        <x:v>3666</x:v>
       </x:c>
       <x:c r="B1736" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1736" s="0" t="s">
-        <x:v>3666</x:v>
+        <x:v>3667</x:v>
       </x:c>
       <x:c r="D1736" s="1" t="s">
-        <x:v>3667</x:v>
+        <x:v>3668</x:v>
       </x:c>
     </x:row>
     <x:row r="1737" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1737" s="0" t="s">
-        <x:v>3668</x:v>
+        <x:v>3669</x:v>
       </x:c>
       <x:c r="B1737" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1737" s="0" t="s">
-        <x:v>3669</x:v>
+        <x:v>3670</x:v>
       </x:c>
       <x:c r="D1737" s="1" t="s">
-        <x:v>3670</x:v>
+        <x:v>3671</x:v>
       </x:c>
     </x:row>
     <x:row r="1738" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1738" s="0" t="s">
-        <x:v>3671</x:v>
+        <x:v>3672</x:v>
       </x:c>
       <x:c r="B1738" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1738" s="0" t="s">
-        <x:v>3669</x:v>
+        <x:v>3670</x:v>
       </x:c>
       <x:c r="D1738" s="1" t="s">
-        <x:v>3672</x:v>
+        <x:v>3673</x:v>
       </x:c>
     </x:row>
     <x:row r="1739" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1739" s="0" t="s">
-        <x:v>3673</x:v>
+        <x:v>3674</x:v>
       </x:c>
       <x:c r="B1739" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1739" s="0" t="s">
-        <x:v>3674</x:v>
+        <x:v>3670</x:v>
       </x:c>
       <x:c r="D1739" s="1" t="s">
         <x:v>3675</x:v>
       </x:c>
     </x:row>
     <x:row r="1740" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1740" s="0" t="s">
         <x:v>3676</x:v>
       </x:c>
       <x:c r="B1740" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1740" s="0" t="s">
-        <x:v>3674</x:v>
+        <x:v>3670</x:v>
       </x:c>
       <x:c r="D1740" s="1" t="s">
-        <x:v>3677</x:v>
+        <x:v>3675</x:v>
       </x:c>
     </x:row>
     <x:row r="1741" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1741" s="0" t="s">
-        <x:v>3678</x:v>
+        <x:v>3677</x:v>
       </x:c>
       <x:c r="B1741" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1741" s="0" t="s">
-        <x:v>3679</x:v>
+        <x:v>3670</x:v>
       </x:c>
       <x:c r="D1741" s="1" t="s">
-        <x:v>3680</x:v>
+        <x:v>3675</x:v>
       </x:c>
     </x:row>
     <x:row r="1742" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1742" s="0" t="s">
-        <x:v>3681</x:v>
+        <x:v>3678</x:v>
       </x:c>
       <x:c r="B1742" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1742" s="0" t="s">
-        <x:v>3682</x:v>
+        <x:v>3670</x:v>
       </x:c>
       <x:c r="D1742" s="1" t="s">
-        <x:v>3683</x:v>
+        <x:v>3675</x:v>
       </x:c>
     </x:row>
     <x:row r="1743" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1743" s="0" t="s">
-        <x:v>3538</x:v>
+        <x:v>3679</x:v>
       </x:c>
       <x:c r="B1743" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1743" s="0" t="s">
-        <x:v>3684</x:v>
+        <x:v>3670</x:v>
       </x:c>
       <x:c r="D1743" s="1" t="s">
-        <x:v>3685</x:v>
+        <x:v>3675</x:v>
       </x:c>
     </x:row>
     <x:row r="1744" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1744" s="0" t="s">
-        <x:v>3686</x:v>
+        <x:v>3680</x:v>
       </x:c>
       <x:c r="B1744" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1744" s="0" t="s">
-        <x:v>3684</x:v>
+        <x:v>3670</x:v>
       </x:c>
       <x:c r="D1744" s="1" t="s">
-        <x:v>3687</x:v>
+        <x:v>3681</x:v>
       </x:c>
     </x:row>
     <x:row r="1745" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1745" s="0" t="s">
-        <x:v>3688</x:v>
+        <x:v>3682</x:v>
       </x:c>
       <x:c r="B1745" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1745" s="0" t="s">
-        <x:v>3689</x:v>
+        <x:v>3670</x:v>
       </x:c>
       <x:c r="D1745" s="1" t="s">
-        <x:v>3690</x:v>
+        <x:v>3681</x:v>
       </x:c>
     </x:row>
     <x:row r="1746" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1746" s="0" t="s">
-        <x:v>3691</x:v>
+        <x:v>3683</x:v>
       </x:c>
       <x:c r="B1746" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1746" s="0" t="s">
-        <x:v>3689</x:v>
+        <x:v>3684</x:v>
       </x:c>
       <x:c r="D1746" s="1" t="s">
-        <x:v>3692</x:v>
+        <x:v>3685</x:v>
       </x:c>
     </x:row>
     <x:row r="1747" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1747" s="0" t="s">
-        <x:v>3693</x:v>
+        <x:v>3686</x:v>
       </x:c>
       <x:c r="B1747" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1747" s="0" t="s">
-        <x:v>3694</x:v>
+        <x:v>3687</x:v>
       </x:c>
       <x:c r="D1747" s="1" t="s">
-        <x:v>3695</x:v>
+        <x:v>3688</x:v>
       </x:c>
     </x:row>
     <x:row r="1748" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1748" s="0" t="s">
-        <x:v>3696</x:v>
+        <x:v>3689</x:v>
       </x:c>
       <x:c r="B1748" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1748" s="0" t="s">
-        <x:v>3697</x:v>
+        <x:v>3690</x:v>
       </x:c>
       <x:c r="D1748" s="1" t="s">
-        <x:v>3698</x:v>
+        <x:v>3691</x:v>
       </x:c>
     </x:row>
     <x:row r="1749" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1749" s="0" t="s">
-        <x:v>3699</x:v>
+        <x:v>3689</x:v>
       </x:c>
       <x:c r="B1749" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1749" s="0" t="s">
-        <x:v>3700</x:v>
+        <x:v>3690</x:v>
       </x:c>
       <x:c r="D1749" s="1" t="s">
-        <x:v>3701</x:v>
+        <x:v>3692</x:v>
       </x:c>
     </x:row>
     <x:row r="1750" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1750" s="0" t="s">
-        <x:v>3625</x:v>
+        <x:v>3693</x:v>
       </x:c>
       <x:c r="B1750" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1750" s="0" t="s">
-        <x:v>3702</x:v>
+        <x:v>3690</x:v>
       </x:c>
       <x:c r="D1750" s="1" t="s">
-        <x:v>3703</x:v>
+        <x:v>3694</x:v>
       </x:c>
     </x:row>
     <x:row r="1751" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1751" s="0" t="s">
-        <x:v>3704</x:v>
+        <x:v>3695</x:v>
       </x:c>
       <x:c r="B1751" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1751" s="0" t="s">
-        <x:v>3702</x:v>
+        <x:v>3696</x:v>
       </x:c>
       <x:c r="D1751" s="1" t="s">
-        <x:v>3705</x:v>
+        <x:v>3697</x:v>
       </x:c>
     </x:row>
     <x:row r="1752" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1752" s="0" t="s">
-        <x:v>3706</x:v>
+        <x:v>3698</x:v>
       </x:c>
       <x:c r="B1752" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1752" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3699</x:v>
       </x:c>
       <x:c r="D1752" s="1" t="s">
-        <x:v>3708</x:v>
+        <x:v>3700</x:v>
       </x:c>
     </x:row>
     <x:row r="1753" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1753" s="0" t="s">
-        <x:v>3709</x:v>
+        <x:v>3701</x:v>
       </x:c>
       <x:c r="B1753" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1753" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3702</x:v>
       </x:c>
       <x:c r="D1753" s="1" t="s">
-        <x:v>3710</x:v>
+        <x:v>3703</x:v>
       </x:c>
     </x:row>
     <x:row r="1754" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1754" s="0" t="s">
-        <x:v>3711</x:v>
+        <x:v>3704</x:v>
       </x:c>
       <x:c r="B1754" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1754" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3705</x:v>
       </x:c>
       <x:c r="D1754" s="1" t="s">
-        <x:v>3712</x:v>
+        <x:v>3706</x:v>
       </x:c>
     </x:row>
     <x:row r="1755" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1755" s="0" t="s">
-        <x:v>3713</x:v>
+        <x:v>3707</x:v>
       </x:c>
       <x:c r="B1755" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1755" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3705</x:v>
       </x:c>
       <x:c r="D1755" s="1" t="s">
-        <x:v>3714</x:v>
+        <x:v>3708</x:v>
       </x:c>
     </x:row>
     <x:row r="1756" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1756" s="0" t="s">
-        <x:v>3715</x:v>
+        <x:v>3709</x:v>
       </x:c>
       <x:c r="B1756" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1756" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3710</x:v>
       </x:c>
       <x:c r="D1756" s="1" t="s">
-        <x:v>3716</x:v>
+        <x:v>3711</x:v>
       </x:c>
     </x:row>
     <x:row r="1757" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1757" s="0" t="s">
-        <x:v>3717</x:v>
+        <x:v>3712</x:v>
       </x:c>
       <x:c r="B1757" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1757" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3710</x:v>
       </x:c>
       <x:c r="D1757" s="1" t="s">
-        <x:v>3718</x:v>
+        <x:v>3713</x:v>
       </x:c>
     </x:row>
     <x:row r="1758" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1758" s="0" t="s">
-        <x:v>3719</x:v>
+        <x:v>3714</x:v>
       </x:c>
       <x:c r="B1758" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1758" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3715</x:v>
       </x:c>
       <x:c r="D1758" s="1" t="s">
-        <x:v>3720</x:v>
+        <x:v>3716</x:v>
       </x:c>
     </x:row>
     <x:row r="1759" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1759" s="0" t="s">
-        <x:v>3719</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B1759" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1759" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3717</x:v>
       </x:c>
       <x:c r="D1759" s="1" t="s">
-        <x:v>3721</x:v>
+        <x:v>3718</x:v>
       </x:c>
     </x:row>
     <x:row r="1760" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1760" s="0" t="s">
         <x:v>3719</x:v>
       </x:c>
       <x:c r="B1760" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1760" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3720</x:v>
       </x:c>
       <x:c r="D1760" s="1" t="s">
-        <x:v>3720</x:v>
+        <x:v>3721</x:v>
       </x:c>
     </x:row>
     <x:row r="1761" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1761" s="0" t="s">
         <x:v>3722</x:v>
       </x:c>
       <x:c r="B1761" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1761" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3723</x:v>
       </x:c>
       <x:c r="D1761" s="1" t="s">
-        <x:v>3723</x:v>
+        <x:v>3724</x:v>
       </x:c>
     </x:row>
     <x:row r="1762" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1762" s="0" t="s">
-        <x:v>3724</x:v>
+        <x:v>3725</x:v>
       </x:c>
       <x:c r="B1762" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1762" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3726</x:v>
       </x:c>
       <x:c r="D1762" s="1" t="s">
-        <x:v>3725</x:v>
+        <x:v>3727</x:v>
       </x:c>
     </x:row>
     <x:row r="1763" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1763" s="0" t="s">
-        <x:v>3724</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="B1763" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1763" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3726</x:v>
       </x:c>
       <x:c r="D1763" s="1" t="s">
-        <x:v>3726</x:v>
+        <x:v>3728</x:v>
       </x:c>
     </x:row>
     <x:row r="1764" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1764" s="0" t="s">
-        <x:v>3727</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="B1764" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1764" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3726</x:v>
       </x:c>
       <x:c r="D1764" s="1" t="s">
-        <x:v>3728</x:v>
+        <x:v>3729</x:v>
       </x:c>
     </x:row>
     <x:row r="1765" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1765" s="0" t="s">
-        <x:v>3729</x:v>
+        <x:v>3730</x:v>
       </x:c>
       <x:c r="B1765" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1765" s="0" t="s">
-        <x:v>3730</x:v>
+        <x:v>3726</x:v>
       </x:c>
       <x:c r="D1765" s="1" t="s">
         <x:v>3731</x:v>
       </x:c>
     </x:row>
     <x:row r="1766" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1766" s="0" t="s">
         <x:v>3732</x:v>
       </x:c>
       <x:c r="B1766" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1766" s="0" t="s">
+        <x:v>3726</x:v>
+      </x:c>
+      <x:c r="D1766" s="1" t="s">
         <x:v>3733</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3734</x:v>
       </x:c>
     </x:row>
     <x:row r="1767" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1767" s="0" t="s">
+        <x:v>3734</x:v>
+      </x:c>
+      <x:c r="B1767" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1767" s="0" t="s">
         <x:v>3735</x:v>
       </x:c>
-      <x:c r="B1767" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C1767" s="0" t="s">
+      <x:c r="D1767" s="1" t="s">
         <x:v>3736</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3737</x:v>
       </x:c>
     </x:row>
     <x:row r="1768" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1768" s="0" t="s">
+        <x:v>3737</x:v>
+      </x:c>
+      <x:c r="B1768" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1768" s="0" t="s">
         <x:v>3738</x:v>
       </x:c>
-      <x:c r="B1768" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C1768" s="0" t="s">
+      <x:c r="D1768" s="1" t="s">
         <x:v>3739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3740</x:v>
       </x:c>
     </x:row>
     <x:row r="1769" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1769" s="0" t="s">
+        <x:v>3740</x:v>
+      </x:c>
+      <x:c r="B1769" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1769" s="0" t="s">
+        <x:v>3738</x:v>
+      </x:c>
+      <x:c r="D1769" s="1" t="s">
         <x:v>3741</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3742</x:v>
       </x:c>
     </x:row>
     <x:row r="1770" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1770" s="0" t="s">
-        <x:v>3741</x:v>
+        <x:v>3742</x:v>
       </x:c>
       <x:c r="B1770" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1770" s="0" t="s">
-        <x:v>3739</x:v>
+        <x:v>3743</x:v>
       </x:c>
       <x:c r="D1770" s="1" t="s">
-        <x:v>3742</x:v>
+        <x:v>3744</x:v>
       </x:c>
     </x:row>
     <x:row r="1771" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1771" s="0" t="s">
+        <x:v>3745</x:v>
+      </x:c>
+      <x:c r="B1771" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1771" s="0" t="s">
         <x:v>3743</x:v>
       </x:c>
-      <x:c r="B1771" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C1771" s="0" t="s">
+      <x:c r="D1771" s="1" t="s">
         <x:v>3744</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3745</x:v>
       </x:c>
     </x:row>
     <x:row r="1772" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1772" s="0" t="s">
-        <x:v>3678</x:v>
+        <x:v>3746</x:v>
       </x:c>
       <x:c r="B1772" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1772" s="0" t="s">
+        <x:v>3743</x:v>
+      </x:c>
+      <x:c r="D1772" s="1" t="s">
         <x:v>3744</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3745</x:v>
       </x:c>
     </x:row>
     <x:row r="1773" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1773" s="0" t="s">
-        <x:v>3746</x:v>
+        <x:v>3747</x:v>
       </x:c>
       <x:c r="B1773" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1773" s="0" t="s">
-        <x:v>3747</x:v>
+        <x:v>3748</x:v>
       </x:c>
       <x:c r="D1773" s="1" t="s">
-        <x:v>3748</x:v>
+        <x:v>3749</x:v>
       </x:c>
     </x:row>
     <x:row r="1774" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1774" s="0" t="s">
-        <x:v>3749</x:v>
+        <x:v>3750</x:v>
       </x:c>
       <x:c r="B1774" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1774" s="0" t="s">
-        <x:v>3747</x:v>
+        <x:v>3748</x:v>
       </x:c>
       <x:c r="D1774" s="1" t="s">
-        <x:v>3750</x:v>
+        <x:v>3751</x:v>
       </x:c>
     </x:row>
     <x:row r="1775" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1775" s="0" t="s">
+        <x:v>3750</x:v>
+      </x:c>
+      <x:c r="B1775" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1775" s="0" t="s">
+        <x:v>3748</x:v>
+      </x:c>
+      <x:c r="D1775" s="1" t="s">
         <x:v>3751</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3752</x:v>
       </x:c>
     </x:row>
     <x:row r="1776" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1776" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>3750</x:v>
       </x:c>
       <x:c r="B1776" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1776" s="0" t="s">
-        <x:v>3747</x:v>
+        <x:v>3748</x:v>
       </x:c>
       <x:c r="D1776" s="1" t="s">
-        <x:v>3753</x:v>
+        <x:v>3751</x:v>
       </x:c>
     </x:row>
     <x:row r="1777" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1777" s="0" t="s">
-        <x:v>3754</x:v>
+        <x:v>3750</x:v>
       </x:c>
       <x:c r="B1777" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1777" s="0" t="s">
-        <x:v>3747</x:v>
+        <x:v>3752</x:v>
       </x:c>
       <x:c r="D1777" s="1" t="s">
-        <x:v>3755</x:v>
+        <x:v>3753</x:v>
       </x:c>
     </x:row>
     <x:row r="1778" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1778" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>3750</x:v>
       </x:c>
       <x:c r="B1778" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1778" s="0" t="s">
-        <x:v>3747</x:v>
+        <x:v>3752</x:v>
       </x:c>
       <x:c r="D1778" s="1" t="s">
-        <x:v>3756</x:v>
+        <x:v>3753</x:v>
       </x:c>
     </x:row>
     <x:row r="1779" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1779" s="0" t="s">
-        <x:v>3757</x:v>
+        <x:v>3754</x:v>
       </x:c>
       <x:c r="B1779" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1779" s="0" t="s">
-        <x:v>3758</x:v>
+        <x:v>3755</x:v>
       </x:c>
       <x:c r="D1779" s="1" t="s">
-        <x:v>3759</x:v>
+        <x:v>3756</x:v>
       </x:c>
     </x:row>
     <x:row r="1780" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1780" s="0" t="s">
-        <x:v>3760</x:v>
+        <x:v>3647</x:v>
       </x:c>
       <x:c r="B1780" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1780" s="0" t="s">
+        <x:v>3757</x:v>
+      </x:c>
+      <x:c r="D1780" s="1" t="s">
         <x:v>3758</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3761</x:v>
       </x:c>
     </x:row>
     <x:row r="1781" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1781" s="0" t="s">
-        <x:v>3762</x:v>
+        <x:v>3759</x:v>
       </x:c>
       <x:c r="B1781" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1781" s="0" t="s">
-        <x:v>3758</x:v>
+        <x:v>3760</x:v>
       </x:c>
       <x:c r="D1781" s="1" t="s">
-        <x:v>3763</x:v>
+        <x:v>3761</x:v>
       </x:c>
     </x:row>
     <x:row r="1782" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1782" s="0" t="s">
         <x:v>3762</x:v>
       </x:c>
       <x:c r="B1782" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1782" s="0" t="s">
-        <x:v>3758</x:v>
+        <x:v>3760</x:v>
       </x:c>
       <x:c r="D1782" s="1" t="s">
-        <x:v>3764</x:v>
+        <x:v>3763</x:v>
       </x:c>
     </x:row>
     <x:row r="1783" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1783" s="0" t="s">
+        <x:v>3764</x:v>
+      </x:c>
+      <x:c r="B1783" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1783" s="0" t="s">
         <x:v>3765</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>3758</x:v>
       </x:c>
       <x:c r="D1783" s="1" t="s">
         <x:v>3766</x:v>
       </x:c>
     </x:row>
     <x:row r="1784" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1784" s="0" t="s">
+        <x:v>3647</x:v>
+      </x:c>
+      <x:c r="B1784" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1784" s="0" t="s">
         <x:v>3767</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>3758</x:v>
       </x:c>
       <x:c r="D1784" s="1" t="s">
         <x:v>3768</x:v>
       </x:c>
     </x:row>
     <x:row r="1785" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1785" s="0" t="s">
         <x:v>3769</x:v>
       </x:c>
       <x:c r="B1785" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1785" s="0" t="s">
-        <x:v>3758</x:v>
+        <x:v>3767</x:v>
       </x:c>
       <x:c r="D1785" s="1" t="s">
-        <x:v>3768</x:v>
+        <x:v>3770</x:v>
       </x:c>
     </x:row>
     <x:row r="1786" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1786" s="0" t="s">
-        <x:v>3770</x:v>
+        <x:v>3771</x:v>
       </x:c>
       <x:c r="B1786" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1786" s="0" t="s">
-        <x:v>3771</x:v>
+        <x:v>3772</x:v>
       </x:c>
       <x:c r="D1786" s="1" t="s">
-        <x:v>3772</x:v>
+        <x:v>3773</x:v>
       </x:c>
     </x:row>
     <x:row r="1787" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1787" s="0" t="s">
-        <x:v>3773</x:v>
+        <x:v>3774</x:v>
       </x:c>
       <x:c r="B1787" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1787" s="0" t="s">
-        <x:v>3771</x:v>
+        <x:v>3775</x:v>
       </x:c>
       <x:c r="D1787" s="1" t="s">
-        <x:v>3774</x:v>
+        <x:v>3776</x:v>
       </x:c>
     </x:row>
     <x:row r="1788" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1788" s="0" t="s">
-        <x:v>3775</x:v>
+        <x:v>3777</x:v>
       </x:c>
       <x:c r="B1788" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1788" s="0" t="s">
-        <x:v>3771</x:v>
+        <x:v>3778</x:v>
       </x:c>
       <x:c r="D1788" s="1" t="s">
-        <x:v>3776</x:v>
+        <x:v>3779</x:v>
       </x:c>
     </x:row>
     <x:row r="1789" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1789" s="0" t="s">
-        <x:v>3777</x:v>
+        <x:v>3780</x:v>
       </x:c>
       <x:c r="B1789" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1789" s="0" t="s">
         <x:v>3778</x:v>
       </x:c>
       <x:c r="D1789" s="1" t="s">
-        <x:v>3779</x:v>
+        <x:v>3781</x:v>
       </x:c>
     </x:row>
     <x:row r="1790" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1790" s="0" t="s">
-        <x:v>3777</x:v>
+        <x:v>3782</x:v>
       </x:c>
       <x:c r="B1790" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1790" s="0" t="s">
-        <x:v>3778</x:v>
+        <x:v>3783</x:v>
       </x:c>
       <x:c r="D1790" s="1" t="s">
-        <x:v>3779</x:v>
+        <x:v>3784</x:v>
       </x:c>
     </x:row>
     <x:row r="1791" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1791" s="0" t="s">
-        <x:v>3780</x:v>
+        <x:v>3785</x:v>
       </x:c>
       <x:c r="B1791" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1791" s="0" t="s">
-        <x:v>3781</x:v>
+        <x:v>3783</x:v>
       </x:c>
       <x:c r="D1791" s="1" t="s">
-        <x:v>3782</x:v>
+        <x:v>3786</x:v>
       </x:c>
     </x:row>
     <x:row r="1792" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1792" s="0" t="s">
-        <x:v>3783</x:v>
+        <x:v>3787</x:v>
       </x:c>
       <x:c r="B1792" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1792" s="0" t="s">
-        <x:v>3781</x:v>
+        <x:v>3788</x:v>
       </x:c>
       <x:c r="D1792" s="1" t="s">
-        <x:v>3784</x:v>
+        <x:v>3789</x:v>
       </x:c>
     </x:row>
     <x:row r="1793" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1793" s="0" t="s">
-        <x:v>3785</x:v>
+        <x:v>3790</x:v>
       </x:c>
       <x:c r="B1793" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1793" s="0" t="s">
-        <x:v>3781</x:v>
+        <x:v>3791</x:v>
       </x:c>
       <x:c r="D1793" s="1" t="s">
-        <x:v>3784</x:v>
+        <x:v>3792</x:v>
       </x:c>
     </x:row>
     <x:row r="1794" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1794" s="0" t="s">
-        <x:v>3786</x:v>
+        <x:v>3647</x:v>
       </x:c>
       <x:c r="B1794" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1794" s="0" t="s">
-        <x:v>3787</x:v>
+        <x:v>3793</x:v>
       </x:c>
       <x:c r="D1794" s="1" t="s">
-        <x:v>3788</x:v>
+        <x:v>3794</x:v>
       </x:c>
     </x:row>
     <x:row r="1795" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1795" s="0" t="s">
-        <x:v>3789</x:v>
+        <x:v>3795</x:v>
       </x:c>
       <x:c r="B1795" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1795" s="0" t="s">
-        <x:v>3790</x:v>
+        <x:v>3793</x:v>
       </x:c>
       <x:c r="D1795" s="1" t="s">
-        <x:v>3791</x:v>
+        <x:v>3796</x:v>
       </x:c>
     </x:row>
     <x:row r="1796" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1796" s="0" t="s">
-        <x:v>3792</x:v>
+        <x:v>3797</x:v>
       </x:c>
       <x:c r="B1796" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1796" s="0" t="s">
-        <x:v>3790</x:v>
+        <x:v>3798</x:v>
       </x:c>
       <x:c r="D1796" s="1" t="s">
-        <x:v>3793</x:v>
+        <x:v>3799</x:v>
       </x:c>
     </x:row>
     <x:row r="1797" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1797" s="0" t="s">
-        <x:v>3792</x:v>
+        <x:v>3800</x:v>
       </x:c>
       <x:c r="B1797" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1797" s="0" t="s">
-        <x:v>3790</x:v>
+        <x:v>3798</x:v>
       </x:c>
       <x:c r="D1797" s="1" t="s">
-        <x:v>3793</x:v>
+        <x:v>3801</x:v>
       </x:c>
     </x:row>
     <x:row r="1798" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1798" s="0" t="s">
-        <x:v>3794</x:v>
+        <x:v>3802</x:v>
       </x:c>
       <x:c r="B1798" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1798" s="0" t="s">
-        <x:v>3790</x:v>
+        <x:v>3803</x:v>
       </x:c>
       <x:c r="D1798" s="1" t="s">
-        <x:v>3795</x:v>
+        <x:v>3804</x:v>
       </x:c>
     </x:row>
     <x:row r="1799" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1799" s="0" t="s">
-        <x:v>3796</x:v>
+        <x:v>3805</x:v>
       </x:c>
       <x:c r="B1799" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1799" s="0" t="s">
-        <x:v>3790</x:v>
+        <x:v>3806</x:v>
       </x:c>
       <x:c r="D1799" s="1" t="s">
-        <x:v>3797</x:v>
+        <x:v>3807</x:v>
       </x:c>
     </x:row>
     <x:row r="1800" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1800" s="0" t="s">
-        <x:v>3796</x:v>
+        <x:v>3808</x:v>
       </x:c>
       <x:c r="B1800" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1800" s="0" t="s">
-        <x:v>3790</x:v>
+        <x:v>3809</x:v>
       </x:c>
       <x:c r="D1800" s="1" t="s">
-        <x:v>3797</x:v>
+        <x:v>3810</x:v>
       </x:c>
     </x:row>
     <x:row r="1801" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1801" s="0" t="s">
-        <x:v>3796</x:v>
+        <x:v>3734</x:v>
       </x:c>
       <x:c r="B1801" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1801" s="0" t="s">
-        <x:v>3790</x:v>
+        <x:v>3811</x:v>
       </x:c>
       <x:c r="D1801" s="1" t="s">
-        <x:v>3797</x:v>
+        <x:v>3812</x:v>
       </x:c>
     </x:row>
     <x:row r="1802" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1802" s="0" t="s">
-        <x:v>3798</x:v>
+        <x:v>3813</x:v>
       </x:c>
       <x:c r="B1802" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1802" s="0" t="s">
-        <x:v>3790</x:v>
+        <x:v>3811</x:v>
       </x:c>
       <x:c r="D1802" s="1" t="s">
-        <x:v>3799</x:v>
+        <x:v>3814</x:v>
       </x:c>
     </x:row>
     <x:row r="1803" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1803" s="0" t="s">
-        <x:v>3800</x:v>
+        <x:v>3815</x:v>
       </x:c>
       <x:c r="B1803" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1803" s="0" t="s">
-        <x:v>3801</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="D1803" s="1" t="s">
-        <x:v>3802</x:v>
+        <x:v>3817</x:v>
       </x:c>
     </x:row>
     <x:row r="1804" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1804" s="0" t="s">
-        <x:v>3803</x:v>
+        <x:v>3818</x:v>
       </x:c>
       <x:c r="B1804" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1804" s="0" t="s">
-        <x:v>3804</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="D1804" s="1" t="s">
-        <x:v>3805</x:v>
+        <x:v>3819</x:v>
       </x:c>
     </x:row>
     <x:row r="1805" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1805" s="0" t="s">
-        <x:v>3806</x:v>
+        <x:v>3820</x:v>
       </x:c>
       <x:c r="B1805" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1805" s="0" t="s">
-        <x:v>3804</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="D1805" s="1" t="s">
-        <x:v>3807</x:v>
+        <x:v>3821</x:v>
       </x:c>
     </x:row>
     <x:row r="1806" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1806" s="0" t="s">
-        <x:v>3806</x:v>
+        <x:v>3822</x:v>
       </x:c>
       <x:c r="B1806" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1806" s="0" t="s">
-        <x:v>3804</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="D1806" s="1" t="s">
-        <x:v>3807</x:v>
+        <x:v>3823</x:v>
       </x:c>
     </x:row>
     <x:row r="1807" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1807" s="0" t="s">
-        <x:v>3808</x:v>
+        <x:v>3824</x:v>
       </x:c>
       <x:c r="B1807" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1807" s="0" t="s">
-        <x:v>3804</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="D1807" s="1" t="s">
-        <x:v>3809</x:v>
+        <x:v>3825</x:v>
       </x:c>
     </x:row>
     <x:row r="1808" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1808" s="0" t="s">
-        <x:v>3810</x:v>
+        <x:v>3826</x:v>
       </x:c>
       <x:c r="B1808" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1808" s="0" t="s">
-        <x:v>3804</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="D1808" s="1" t="s">
-        <x:v>3811</x:v>
+        <x:v>3827</x:v>
       </x:c>
     </x:row>
     <x:row r="1809" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1809" s="0" t="s">
-        <x:v>3812</x:v>
+        <x:v>3828</x:v>
       </x:c>
       <x:c r="B1809" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1809" s="0" t="s">
-        <x:v>3804</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="D1809" s="1" t="s">
-        <x:v>3813</x:v>
+        <x:v>3829</x:v>
       </x:c>
     </x:row>
     <x:row r="1810" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1810" s="0" t="s">
-        <x:v>3814</x:v>
+        <x:v>3828</x:v>
       </x:c>
       <x:c r="B1810" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1810" s="0" t="s">
-        <x:v>3804</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="D1810" s="1" t="s">
-        <x:v>3815</x:v>
+        <x:v>3830</x:v>
       </x:c>
     </x:row>
     <x:row r="1811" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1811" s="0" t="s">
+        <x:v>3828</x:v>
+      </x:c>
+      <x:c r="B1811" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1811" s="0" t="s">
         <x:v>3816</x:v>
       </x:c>
-      <x:c r="B1811" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1811" s="1" t="s">
-        <x:v>3817</x:v>
+        <x:v>3829</x:v>
       </x:c>
     </x:row>
     <x:row r="1812" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1812" s="0" t="s">
-        <x:v>3818</x:v>
+        <x:v>3831</x:v>
       </x:c>
       <x:c r="B1812" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1812" s="0" t="s">
-        <x:v>3819</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="D1812" s="1" t="s">
-        <x:v>3820</x:v>
+        <x:v>3832</x:v>
       </x:c>
     </x:row>
     <x:row r="1813" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1813" s="0" t="s">
-        <x:v>3821</x:v>
+        <x:v>3833</x:v>
       </x:c>
       <x:c r="B1813" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1813" s="0" t="s">
-        <x:v>3819</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="D1813" s="1" t="s">
-        <x:v>3822</x:v>
+        <x:v>3834</x:v>
       </x:c>
     </x:row>
     <x:row r="1814" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1814" s="0" t="s">
-        <x:v>3823</x:v>
+        <x:v>3833</x:v>
       </x:c>
       <x:c r="B1814" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1814" s="0" t="s">
-        <x:v>3819</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="D1814" s="1" t="s">
-        <x:v>3824</x:v>
+        <x:v>3835</x:v>
       </x:c>
     </x:row>
     <x:row r="1815" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1815" s="0" t="s">
-        <x:v>3823</x:v>
+        <x:v>3836</x:v>
       </x:c>
       <x:c r="B1815" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1815" s="0" t="s">
-        <x:v>3819</x:v>
+        <x:v>3816</x:v>
       </x:c>
       <x:c r="D1815" s="1" t="s">
-        <x:v>3824</x:v>
+        <x:v>3837</x:v>
       </x:c>
     </x:row>
     <x:row r="1816" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1816" s="0" t="s">
-        <x:v>3825</x:v>
+        <x:v>3838</x:v>
       </x:c>
       <x:c r="B1816" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1816" s="0" t="s">
-        <x:v>3819</x:v>
+        <x:v>3839</x:v>
       </x:c>
       <x:c r="D1816" s="1" t="s">
-        <x:v>3826</x:v>
+        <x:v>3840</x:v>
       </x:c>
     </x:row>
     <x:row r="1817" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1817" s="0" t="s">
-        <x:v>3825</x:v>
+        <x:v>3841</x:v>
       </x:c>
       <x:c r="B1817" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1817" s="0" t="s">
-        <x:v>3819</x:v>
+        <x:v>3842</x:v>
       </x:c>
       <x:c r="D1817" s="1" t="s">
-        <x:v>3826</x:v>
+        <x:v>3843</x:v>
       </x:c>
     </x:row>
     <x:row r="1818" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1818" s="0" t="s">
-        <x:v>3825</x:v>
+        <x:v>3844</x:v>
       </x:c>
       <x:c r="B1818" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1818" s="0" t="s">
-        <x:v>3819</x:v>
+        <x:v>3845</x:v>
       </x:c>
       <x:c r="D1818" s="1" t="s">
-        <x:v>3826</x:v>
+        <x:v>3846</x:v>
       </x:c>
     </x:row>
     <x:row r="1819" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1819" s="0" t="s">
-        <x:v>3827</x:v>
+        <x:v>3847</x:v>
       </x:c>
       <x:c r="B1819" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1819" s="0" t="s">
-        <x:v>3828</x:v>
+        <x:v>3848</x:v>
       </x:c>
       <x:c r="D1819" s="1" t="s">
-        <x:v>3829</x:v>
+        <x:v>3849</x:v>
       </x:c>
     </x:row>
     <x:row r="1820" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1820" s="0" t="s">
-        <x:v>3830</x:v>
+        <x:v>3850</x:v>
       </x:c>
       <x:c r="B1820" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1820" s="0" t="s">
-        <x:v>3831</x:v>
+        <x:v>3848</x:v>
       </x:c>
       <x:c r="D1820" s="1" t="s">
-        <x:v>3832</x:v>
+        <x:v>3851</x:v>
       </x:c>
     </x:row>
     <x:row r="1821" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1821" s="0" t="s">
-        <x:v>3833</x:v>
+        <x:v>3850</x:v>
       </x:c>
       <x:c r="B1821" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1821" s="0" t="s">
-        <x:v>3831</x:v>
+        <x:v>3848</x:v>
       </x:c>
       <x:c r="D1821" s="1" t="s">
-        <x:v>3834</x:v>
+        <x:v>3851</x:v>
       </x:c>
     </x:row>
     <x:row r="1822" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1822" s="0" t="s">
-        <x:v>3835</x:v>
+        <x:v>3852</x:v>
       </x:c>
       <x:c r="B1822" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1822" s="0" t="s">
-        <x:v>3831</x:v>
+        <x:v>3853</x:v>
       </x:c>
       <x:c r="D1822" s="1" t="s">
-        <x:v>3834</x:v>
+        <x:v>3854</x:v>
       </x:c>
     </x:row>
     <x:row r="1823" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1823" s="0" t="s">
-        <x:v>3836</x:v>
+        <x:v>3787</x:v>
       </x:c>
       <x:c r="B1823" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1823" s="0" t="s">
-        <x:v>3831</x:v>
+        <x:v>3853</x:v>
       </x:c>
       <x:c r="D1823" s="1" t="s">
-        <x:v>3834</x:v>
+        <x:v>3854</x:v>
       </x:c>
     </x:row>
     <x:row r="1824" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1824" s="0" t="s">
-        <x:v>3837</x:v>
+        <x:v>3855</x:v>
       </x:c>
       <x:c r="B1824" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1824" s="0" t="s">
-        <x:v>3831</x:v>
+        <x:v>3856</x:v>
       </x:c>
       <x:c r="D1824" s="1" t="s">
-        <x:v>3838</x:v>
+        <x:v>3857</x:v>
       </x:c>
     </x:row>
     <x:row r="1825" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1825" s="0" t="s">
-        <x:v>3839</x:v>
+        <x:v>3858</x:v>
       </x:c>
       <x:c r="B1825" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1825" s="0" t="s">
-        <x:v>3831</x:v>
+        <x:v>3856</x:v>
       </x:c>
       <x:c r="D1825" s="1" t="s">
-        <x:v>3840</x:v>
+        <x:v>3859</x:v>
       </x:c>
     </x:row>
     <x:row r="1826" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1826" s="0" t="s">
-        <x:v>3841</x:v>
+        <x:v>3860</x:v>
       </x:c>
       <x:c r="B1826" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1826" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3856</x:v>
       </x:c>
       <x:c r="D1826" s="1" t="s">
-        <x:v>3843</x:v>
+        <x:v>3861</x:v>
       </x:c>
     </x:row>
     <x:row r="1827" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1827" s="0" t="s">
-        <x:v>3844</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="B1827" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1827" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3856</x:v>
       </x:c>
       <x:c r="D1827" s="1" t="s">
-        <x:v>3845</x:v>
+        <x:v>3862</x:v>
       </x:c>
     </x:row>
     <x:row r="1828" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1828" s="0" t="s">
-        <x:v>3846</x:v>
+        <x:v>3863</x:v>
       </x:c>
       <x:c r="B1828" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1828" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3856</x:v>
       </x:c>
       <x:c r="D1828" s="1" t="s">
-        <x:v>3847</x:v>
+        <x:v>3864</x:v>
       </x:c>
     </x:row>
     <x:row r="1829" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1829" s="0" t="s">
-        <x:v>3848</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="B1829" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1829" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3856</x:v>
       </x:c>
       <x:c r="D1829" s="1" t="s">
-        <x:v>3847</x:v>
+        <x:v>3865</x:v>
       </x:c>
     </x:row>
     <x:row r="1830" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1830" s="0" t="s">
-        <x:v>3849</x:v>
+        <x:v>3866</x:v>
       </x:c>
       <x:c r="B1830" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1830" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3867</x:v>
       </x:c>
       <x:c r="D1830" s="1" t="s">
-        <x:v>3850</x:v>
+        <x:v>3868</x:v>
       </x:c>
     </x:row>
     <x:row r="1831" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1831" s="0" t="s">
-        <x:v>3851</x:v>
+        <x:v>3869</x:v>
       </x:c>
       <x:c r="B1831" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1831" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3867</x:v>
       </x:c>
       <x:c r="D1831" s="1" t="s">
-        <x:v>3850</x:v>
+        <x:v>3870</x:v>
       </x:c>
     </x:row>
     <x:row r="1832" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1832" s="0" t="s">
-        <x:v>3852</x:v>
+        <x:v>3871</x:v>
       </x:c>
       <x:c r="B1832" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1832" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3867</x:v>
       </x:c>
       <x:c r="D1832" s="1" t="s">
-        <x:v>3850</x:v>
+        <x:v>3872</x:v>
       </x:c>
     </x:row>
     <x:row r="1833" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1833" s="0" t="s">
-        <x:v>3853</x:v>
+        <x:v>3871</x:v>
       </x:c>
       <x:c r="B1833" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1833" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3867</x:v>
       </x:c>
       <x:c r="D1833" s="1" t="s">
-        <x:v>3854</x:v>
+        <x:v>3873</x:v>
       </x:c>
     </x:row>
     <x:row r="1834" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1834" s="0" t="s">
-        <x:v>3855</x:v>
+        <x:v>3874</x:v>
       </x:c>
       <x:c r="B1834" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1834" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3867</x:v>
       </x:c>
       <x:c r="D1834" s="1" t="s">
-        <x:v>3856</x:v>
+        <x:v>3875</x:v>
       </x:c>
     </x:row>
     <x:row r="1835" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1835" s="0" t="s">
-        <x:v>3857</x:v>
+        <x:v>3876</x:v>
       </x:c>
       <x:c r="B1835" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1835" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3867</x:v>
       </x:c>
       <x:c r="D1835" s="1" t="s">
-        <x:v>3858</x:v>
+        <x:v>3877</x:v>
       </x:c>
     </x:row>
     <x:row r="1836" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1836" s="0" t="s">
-        <x:v>3859</x:v>
+        <x:v>3878</x:v>
       </x:c>
       <x:c r="B1836" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1836" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3867</x:v>
       </x:c>
       <x:c r="D1836" s="1" t="s">
-        <x:v>3858</x:v>
+        <x:v>3877</x:v>
       </x:c>
     </x:row>
     <x:row r="1837" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1837" s="0" t="s">
-        <x:v>3860</x:v>
+        <x:v>3879</x:v>
       </x:c>
       <x:c r="B1837" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1837" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3880</x:v>
       </x:c>
       <x:c r="D1837" s="1" t="s">
-        <x:v>3861</x:v>
+        <x:v>3881</x:v>
       </x:c>
     </x:row>
     <x:row r="1838" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1838" s="0" t="s">
-        <x:v>3862</x:v>
+        <x:v>3882</x:v>
       </x:c>
       <x:c r="B1838" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1838" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3880</x:v>
       </x:c>
       <x:c r="D1838" s="1" t="s">
-        <x:v>3861</x:v>
+        <x:v>3883</x:v>
       </x:c>
     </x:row>
     <x:row r="1839" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1839" s="0" t="s">
-        <x:v>3863</x:v>
+        <x:v>3884</x:v>
       </x:c>
       <x:c r="B1839" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1839" s="0" t="s">
-        <x:v>3864</x:v>
+        <x:v>3880</x:v>
       </x:c>
       <x:c r="D1839" s="1" t="s">
-        <x:v>3865</x:v>
+        <x:v>3885</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1840" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1840" s="0" t="s">
+        <x:v>3886</x:v>
+      </x:c>
+      <x:c r="B1840" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1840" s="0" t="s">
+        <x:v>3887</x:v>
+      </x:c>
+      <x:c r="D1840" s="1" t="s">
+        <x:v>3888</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1841" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1841" s="0" t="s">
+        <x:v>3886</x:v>
+      </x:c>
+      <x:c r="B1841" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1841" s="0" t="s">
+        <x:v>3887</x:v>
+      </x:c>
+      <x:c r="D1841" s="1" t="s">
+        <x:v>3888</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1842" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1842" s="0" t="s">
+        <x:v>3889</x:v>
+      </x:c>
+      <x:c r="B1842" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1842" s="0" t="s">
+        <x:v>3890</x:v>
+      </x:c>
+      <x:c r="D1842" s="1" t="s">
+        <x:v>3891</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1843" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1843" s="0" t="s">
+        <x:v>3892</x:v>
+      </x:c>
+      <x:c r="B1843" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1843" s="0" t="s">
+        <x:v>3890</x:v>
+      </x:c>
+      <x:c r="D1843" s="1" t="s">
+        <x:v>3893</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1844" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1844" s="0" t="s">
+        <x:v>3894</x:v>
+      </x:c>
+      <x:c r="B1844" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1844" s="0" t="s">
+        <x:v>3890</x:v>
+      </x:c>
+      <x:c r="D1844" s="1" t="s">
+        <x:v>3893</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1845" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1845" s="0" t="s">
+        <x:v>3895</x:v>
+      </x:c>
+      <x:c r="B1845" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1845" s="0" t="s">
+        <x:v>3896</x:v>
+      </x:c>
+      <x:c r="D1845" s="1" t="s">
+        <x:v>3897</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1846" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1846" s="0" t="s">
+        <x:v>3898</x:v>
+      </x:c>
+      <x:c r="B1846" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1846" s="0" t="s">
+        <x:v>3899</x:v>
+      </x:c>
+      <x:c r="D1846" s="1" t="s">
+        <x:v>3900</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1847" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1847" s="0" t="s">
+        <x:v>3901</x:v>
+      </x:c>
+      <x:c r="B1847" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1847" s="0" t="s">
+        <x:v>3899</x:v>
+      </x:c>
+      <x:c r="D1847" s="1" t="s">
+        <x:v>3902</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1848" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1848" s="0" t="s">
+        <x:v>3901</x:v>
+      </x:c>
+      <x:c r="B1848" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1848" s="0" t="s">
+        <x:v>3899</x:v>
+      </x:c>
+      <x:c r="D1848" s="1" t="s">
+        <x:v>3902</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1849" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1849" s="0" t="s">
+        <x:v>3903</x:v>
+      </x:c>
+      <x:c r="B1849" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1849" s="0" t="s">
+        <x:v>3899</x:v>
+      </x:c>
+      <x:c r="D1849" s="1" t="s">
+        <x:v>3904</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1850" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1850" s="0" t="s">
+        <x:v>3905</x:v>
+      </x:c>
+      <x:c r="B1850" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1850" s="0" t="s">
+        <x:v>3899</x:v>
+      </x:c>
+      <x:c r="D1850" s="1" t="s">
+        <x:v>3906</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1851" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1851" s="0" t="s">
+        <x:v>3905</x:v>
+      </x:c>
+      <x:c r="B1851" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1851" s="0" t="s">
+        <x:v>3899</x:v>
+      </x:c>
+      <x:c r="D1851" s="1" t="s">
+        <x:v>3906</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1852" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1852" s="0" t="s">
+        <x:v>3905</x:v>
+      </x:c>
+      <x:c r="B1852" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1852" s="0" t="s">
+        <x:v>3899</x:v>
+      </x:c>
+      <x:c r="D1852" s="1" t="s">
+        <x:v>3906</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1853" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1853" s="0" t="s">
+        <x:v>3907</x:v>
+      </x:c>
+      <x:c r="B1853" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1853" s="0" t="s">
+        <x:v>3899</x:v>
+      </x:c>
+      <x:c r="D1853" s="1" t="s">
+        <x:v>3908</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1854" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1854" s="0" t="s">
+        <x:v>3909</x:v>
+      </x:c>
+      <x:c r="B1854" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1854" s="0" t="s">
+        <x:v>3910</x:v>
+      </x:c>
+      <x:c r="D1854" s="1" t="s">
+        <x:v>3911</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1855" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1855" s="0" t="s">
+        <x:v>3912</x:v>
+      </x:c>
+      <x:c r="B1855" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1855" s="0" t="s">
+        <x:v>3913</x:v>
+      </x:c>
+      <x:c r="D1855" s="1" t="s">
+        <x:v>3914</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1856" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1856" s="0" t="s">
+        <x:v>3915</x:v>
+      </x:c>
+      <x:c r="B1856" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1856" s="0" t="s">
+        <x:v>3913</x:v>
+      </x:c>
+      <x:c r="D1856" s="1" t="s">
+        <x:v>3916</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1857" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1857" s="0" t="s">
+        <x:v>3915</x:v>
+      </x:c>
+      <x:c r="B1857" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1857" s="0" t="s">
+        <x:v>3913</x:v>
+      </x:c>
+      <x:c r="D1857" s="1" t="s">
+        <x:v>3916</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1858" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1858" s="0" t="s">
+        <x:v>3917</x:v>
+      </x:c>
+      <x:c r="B1858" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1858" s="0" t="s">
+        <x:v>3913</x:v>
+      </x:c>
+      <x:c r="D1858" s="1" t="s">
+        <x:v>3918</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1859" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1859" s="0" t="s">
+        <x:v>3919</x:v>
+      </x:c>
+      <x:c r="B1859" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1859" s="0" t="s">
+        <x:v>3913</x:v>
+      </x:c>
+      <x:c r="D1859" s="1" t="s">
+        <x:v>3920</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1860" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1860" s="0" t="s">
+        <x:v>3921</x:v>
+      </x:c>
+      <x:c r="B1860" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1860" s="0" t="s">
+        <x:v>3913</x:v>
+      </x:c>
+      <x:c r="D1860" s="1" t="s">
+        <x:v>3922</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1861" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1861" s="0" t="s">
+        <x:v>3923</x:v>
+      </x:c>
+      <x:c r="B1861" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1861" s="0" t="s">
+        <x:v>3913</x:v>
+      </x:c>
+      <x:c r="D1861" s="1" t="s">
+        <x:v>3924</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1862" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1862" s="0" t="s">
+        <x:v>3925</x:v>
+      </x:c>
+      <x:c r="B1862" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1862" s="0" t="s">
+        <x:v>3913</x:v>
+      </x:c>
+      <x:c r="D1862" s="1" t="s">
+        <x:v>3926</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1863" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1863" s="0" t="s">
+        <x:v>3927</x:v>
+      </x:c>
+      <x:c r="B1863" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1863" s="0" t="s">
+        <x:v>3928</x:v>
+      </x:c>
+      <x:c r="D1863" s="1" t="s">
+        <x:v>3929</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1864" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1864" s="0" t="s">
+        <x:v>3930</x:v>
+      </x:c>
+      <x:c r="B1864" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1864" s="0" t="s">
+        <x:v>3928</x:v>
+      </x:c>
+      <x:c r="D1864" s="1" t="s">
+        <x:v>3931</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1865" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1865" s="0" t="s">
+        <x:v>3932</x:v>
+      </x:c>
+      <x:c r="B1865" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1865" s="0" t="s">
+        <x:v>3928</x:v>
+      </x:c>
+      <x:c r="D1865" s="1" t="s">
+        <x:v>3933</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1866" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1866" s="0" t="s">
+        <x:v>3932</x:v>
+      </x:c>
+      <x:c r="B1866" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1866" s="0" t="s">
+        <x:v>3928</x:v>
+      </x:c>
+      <x:c r="D1866" s="1" t="s">
+        <x:v>3933</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1867" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1867" s="0" t="s">
+        <x:v>3934</x:v>
+      </x:c>
+      <x:c r="B1867" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1867" s="0" t="s">
+        <x:v>3928</x:v>
+      </x:c>
+      <x:c r="D1867" s="1" t="s">
+        <x:v>3935</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1868" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1868" s="0" t="s">
+        <x:v>3934</x:v>
+      </x:c>
+      <x:c r="B1868" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1868" s="0" t="s">
+        <x:v>3928</x:v>
+      </x:c>
+      <x:c r="D1868" s="1" t="s">
+        <x:v>3935</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1869" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1869" s="0" t="s">
+        <x:v>3934</x:v>
+      </x:c>
+      <x:c r="B1869" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1869" s="0" t="s">
+        <x:v>3928</x:v>
+      </x:c>
+      <x:c r="D1869" s="1" t="s">
+        <x:v>3935</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1870" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1870" s="0" t="s">
+        <x:v>3936</x:v>
+      </x:c>
+      <x:c r="B1870" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1870" s="0" t="s">
+        <x:v>3937</x:v>
+      </x:c>
+      <x:c r="D1870" s="1" t="s">
+        <x:v>3938</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1871" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1871" s="0" t="s">
+        <x:v>3939</x:v>
+      </x:c>
+      <x:c r="B1871" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1871" s="0" t="s">
+        <x:v>3940</x:v>
+      </x:c>
+      <x:c r="D1871" s="1" t="s">
+        <x:v>3941</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1872" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1872" s="0" t="s">
+        <x:v>3942</x:v>
+      </x:c>
+      <x:c r="B1872" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1872" s="0" t="s">
+        <x:v>3940</x:v>
+      </x:c>
+      <x:c r="D1872" s="1" t="s">
+        <x:v>3943</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1873" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1873" s="0" t="s">
+        <x:v>3944</x:v>
+      </x:c>
+      <x:c r="B1873" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1873" s="0" t="s">
+        <x:v>3940</x:v>
+      </x:c>
+      <x:c r="D1873" s="1" t="s">
+        <x:v>3943</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1874" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1874" s="0" t="s">
+        <x:v>3945</x:v>
+      </x:c>
+      <x:c r="B1874" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1874" s="0" t="s">
+        <x:v>3940</x:v>
+      </x:c>
+      <x:c r="D1874" s="1" t="s">
+        <x:v>3943</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1875" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1875" s="0" t="s">
+        <x:v>3946</x:v>
+      </x:c>
+      <x:c r="B1875" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1875" s="0" t="s">
+        <x:v>3940</x:v>
+      </x:c>
+      <x:c r="D1875" s="1" t="s">
+        <x:v>3947</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1876" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1876" s="0" t="s">
+        <x:v>3948</x:v>
+      </x:c>
+      <x:c r="B1876" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1876" s="0" t="s">
+        <x:v>3940</x:v>
+      </x:c>
+      <x:c r="D1876" s="1" t="s">
+        <x:v>3949</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1877" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1877" s="0" t="s">
+        <x:v>3950</x:v>
+      </x:c>
+      <x:c r="B1877" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1877" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1877" s="1" t="s">
+        <x:v>3952</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1878" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1878" s="0" t="s">
+        <x:v>3953</x:v>
+      </x:c>
+      <x:c r="B1878" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1878" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1878" s="1" t="s">
+        <x:v>3954</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1879" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1879" s="0" t="s">
+        <x:v>3955</x:v>
+      </x:c>
+      <x:c r="B1879" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1879" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1879" s="1" t="s">
+        <x:v>3956</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1880" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1880" s="0" t="s">
+        <x:v>3957</x:v>
+      </x:c>
+      <x:c r="B1880" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1880" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1880" s="1" t="s">
+        <x:v>3956</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1881" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1881" s="0" t="s">
+        <x:v>3958</x:v>
+      </x:c>
+      <x:c r="B1881" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1881" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1881" s="1" t="s">
+        <x:v>3959</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1882" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1882" s="0" t="s">
+        <x:v>3960</x:v>
+      </x:c>
+      <x:c r="B1882" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1882" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1882" s="1" t="s">
+        <x:v>3959</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1883" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1883" s="0" t="s">
+        <x:v>3961</x:v>
+      </x:c>
+      <x:c r="B1883" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1883" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1883" s="1" t="s">
+        <x:v>3959</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1884" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1884" s="0" t="s">
+        <x:v>3962</x:v>
+      </x:c>
+      <x:c r="B1884" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1884" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1884" s="1" t="s">
+        <x:v>3963</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1885" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1885" s="0" t="s">
+        <x:v>3964</x:v>
+      </x:c>
+      <x:c r="B1885" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1885" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1885" s="1" t="s">
+        <x:v>3965</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1886" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1886" s="0" t="s">
+        <x:v>3966</x:v>
+      </x:c>
+      <x:c r="B1886" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1886" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1886" s="1" t="s">
+        <x:v>3967</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1887" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1887" s="0" t="s">
+        <x:v>3968</x:v>
+      </x:c>
+      <x:c r="B1887" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1887" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1887" s="1" t="s">
+        <x:v>3967</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1888" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1888" s="0" t="s">
+        <x:v>3969</x:v>
+      </x:c>
+      <x:c r="B1888" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1888" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1888" s="1" t="s">
+        <x:v>3970</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1889" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1889" s="0" t="s">
+        <x:v>3971</x:v>
+      </x:c>
+      <x:c r="B1889" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1889" s="0" t="s">
+        <x:v>3951</x:v>
+      </x:c>
+      <x:c r="D1889" s="1" t="s">
+        <x:v>3970</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1890" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1890" s="0" t="s">
+        <x:v>3972</x:v>
+      </x:c>
+      <x:c r="B1890" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1890" s="0" t="s">
+        <x:v>3973</x:v>
+      </x:c>
+      <x:c r="D1890" s="1" t="s">
+        <x:v>3974</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>新聞列表</vt:lpstr>
       <vt:lpstr>新聞列表!Print_Area</vt:lpstr>
       <vt:lpstr>新聞列表!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>