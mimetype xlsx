--- v1 (2026-09-03)
+++ v2 (2026-10-19)
@@ -1,75 +1,448 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ed5cec77894158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/345b169bd0754c8f86c4043f33b1f4a9.psmdcp" Id="Rd5ff3604274d4140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d8779f9b5744e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c00a1bf33c2f414c96d5515ad0afa845.psmdcp" Id="Radd44d49b58647d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="新聞列表" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>標題</x:t>
   </x:si>
   <x:si>
     <x:t>學校</x:t>
   </x:si>
   <x:si>
     <x:t>日期</x:t>
   </x:si>
   <x:si>
     <x:t>內容</x:t>
   </x:si>
   <x:si>
+    <x:t>行動藝術館巡迴展之藝術分享會</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茄苳國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>今天，行動藝術館巡迴展在茄苳國小開幕典禮，其中最令人期待及最特別的時刻是「藝術分享會」！由湖畔畫會徐智君老師、孫桂香老師、賴素月老師、劉春生老師、李純棋老師等五位藝術家分站帶領，從不同媒材到多元技法、從創作歷程到想法情感，讓孩子們能近距離地聆聽藝術家的創作歷程、嘗試動手創作、盡情揮灑想像，讓孩子對於藝術創作有了不同的認識與感受！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>行動藝術館巡迴展來到茄苳國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>由新竹市文化局與新竹市湖畔畫會共同策畫的藝術巡迴展，今天壓軸的來到了新竹市茄苳國小，為校園注入豐富的藝術能量。透過藝術作品展覽、藝術分享活動，讓藝術不再只是美術館裡的風景，而是走進校園、走孩子的生活，成為一場充滿驚喜與感動的美感教育旅程。開場以震撼人心的太鼓表演揭開序幕，隨後，孩子們帶著滿滿的好奇心，近距離欣賞藝術作品，並參與藝術家精心設計的分享、體驗內容。在藝術家的引導下，孩子們透過觀察、聆聽、動手創作與互動分享，探索藝術的多元樣貌，在歡笑聲與驚嘆聲中，感受藝術帶來的樂趣。本次藝術巡迴展將持續展出至11月7日，之後還有與藝術有約的藝術家進班課程，將專業的藝術創作轉化為貼近學生生活的體驗。孩子們不僅能欣賞作品，更有機會認識創作媒材、了解藝術家的創作理念，並透過親身參與，發現藝術原來可以如此有趣、如此親近。感謝新竹市文化局、新竹市湖畔畫會、參與展出的藝術家，讓這次活動不只是一次展覽參觀，更是大家走進藝術、感受生活的開端。期待每一位茄苳國小的孩子們，都能在展覽期間，慢慢看、慢慢感受，感受藝術的魅力，並在心中留下溫暖而深刻的記憶。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>老師們的身心時光: 從五感中找回平靜</x:t>
+  </x:si>
+  <x:si>
+    <x:t>學校的教師們總是忙碌奔波，肩負著教學和行政的重擔。為了幫助他們紓解壓力，在繁忙的生活中找回平靜，學校特地舉辦了一場身心研習，邀請了李心理師蒞臨開講。
+李心理師首先從心理學和生理學的角度，教導老師們身心平靜對人體機能和情緒的重要性。他說，當我們長期處於緊繃狀態時，身心會漸漸耗竭。但如果能時不時讓大腦和神經系統「待機」、回歸平靜,就能調節壓力賀爾蒙，蓄積能量，在教學現場給予學生更穩定的陪伴。
+課程一開始，李心理師就帶領大家進行一系列富有趣味的小活動。大家聚精會神地練習運用「五感」，專注覺察身體微小的律動和變化。透過輕柔的引導，老師們卸下了緊繃的心防，釋放了積累已久的疲累，並找到了身體最放鬆、平靜的狀態。
+在這個溫馨愉快的過程中，老師們不僅學會了自我照顧，更珍惜了彼此間的連結和交流。這不僅有益身心健康，更是教學現場中難能可貴的能量補給。這場身心研習不僅為老師們紓解了壓力，更點燃了教學熱忱，讓他們能以更輕鬆愉快的心情，全心全意投入教學的行列。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>百年玉蘭花 探索我茄鄉</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>百年玉蘭花 探索我茄鄉  撰寫者：五甲  學生這次「茄苳探險趣」，我們沿著自己繪製的探險地圖，走進香山茄苳的春記玉蘭花園，認識陪伴家鄉超過百年的玉蘭花產業，也發現原來一朵玉蘭花，背後有這麼多故事。一走進玉蘭花園，最吸引我們目光的就是高大的百年玉蘭花樹。粗壯的樹幹和伸展開來的枝葉，讓我們忍不住抬頭一直看。當我們實際爬上玉蘭花樹時，站在樹上的感覺和在地面完全不一樣。第一次從這麼近的距離看一棵百年老樹，大家都覺得又新鮮又難忘，也更能感受到老樹長年累月累積的生命力。參訪過程中，我們也認識玉蘭花的採收工作。原來，玉蘭花通常要在凌晨四、五點採收，天還沒亮，花農就已經開始忙碌。採收後還要冷藏保存，再用鐵絲一串一串整理、販售。聽到這些介紹後，我們才知道，平常聞到的玉蘭花香，背後需要花農投入不少時間和心力。除了觀察玉蘭花，我們還親手製作玉蘭花香包。從準備材料到完成香包，大家都很期待把淡淡的花香帶回家。原來，玉蘭花不只能欣賞，也能變成生活中的實用小物，讓我們對家鄉的產業有更多認識。這次參訪讓我們發現，原來每天生活的茄苳社區，就藏著一座有百年故事的玉蘭花園。對我們來說，最珍貴的不只是看到百年玉蘭花樹，而是能親自走進園區、爬上老樹、做香包，真正用自己的眼睛和雙手認識家鄉。透過「茄苳探險趣」，我們從課堂走到家鄉的土地上，也更了解這片土地上的產業與故事。原來，只要多走一步、多看一眼，就能發現家鄉有這麼多值得我們認識的地方。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>走進佳信茶花園 發現茄的美</x:t>
+  </x:si>
+  <x:si>
+    <x:t>走進佳信茶花園 發現茄的美  撰寫者：五甲 學生「茄苳探險趣」帶著我們走出教室，沿著自己繪製的探險地圖，來到香山有名的佳信茶花園。原本我們對茶花的印象，就是一朵漂亮的花，經過這次的課程和實際參訪，才發現茶花的種類、樣子和用途都比想像中更多。在課程中，我們先認識茶花的花瓣。依照花瓣排列的方式，可以分成完全重瓣型、單瓣型和半重瓣型。接著，我們認識不同的茶花系列，像是常見的紅山茶、帶有淡淡香味的茶梅，以及花朵較大、花瓣呈現波浪狀的雲南茶。茶花裡還有兩位很有名的「明星」——十八學士和金花茶。十八學士的花瓣層層排列，花冠像六角塔一樣；金花茶則有少見的金黃色花瓣，和一般常見的紅色、粉色或白色茶花很不一樣。認識這些茶花後，我們才知道原來茶花的世界這麼豐富。除了認識茶花，我們也把茶花融入生活。大家利用皂黏土製作茶花皂，把茶花變成生活用品；還一起製作茶花果凍，從不同的方式感受茶花和生活的關係。最期待的活動，就是實際走進佳信茶花園。蔡老師帶著我們觀察茶花，教我們從葉片和花朵來分辨不同品種。我們近距離看看花朵、摸摸葉片，再和同學分享自己的發現。以前只是在課堂上看到的茶花，到了茶花園裡，變成可以親眼觀察、親手感受的植物，讓我們覺得特別有意思。這次的「茄苳探險趣」讓我發現，原來家鄉裡就有這麼有趣的茶花世界。以前看到茶花，我只會覺得它很漂亮，現在我會想知道它是什麼品種、有哪些特色，還能做成什麼。透過這次探索，我不只學到茶花的知識，也更喜歡這個陪伴我們成長的家鄉。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茄苳探險趣 發現「茄」鄉荔枝</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茄苳探險趣 發現「茄」鄉荔枝   撰寫者： 五甲 學生這次「茄苳探險趣」，我們沿著地圖來到荔枝園，認識香山區的特色農產品——荔枝。透過實際觀察、採果、品嘗和染布，我們發現原來平常吃的荔枝，還有這麼多有趣的知識！香山區有三種常見的荔枝，分別是糯米荔枝、黑葉荔枝和桂味荔枝。活動中，我們仔細觀察三種荔枝的外觀和特色。糯米荔枝吃起來很甜，果皮摸起來刺刺的，果核比較小，葉子上還有深淺不同的綠色斑塊；黑葉荔枝摸起來比較不刺手，果核比較大，吃起來有一點酸；桂味荔枝的果皮也是刺刺的，顏色比較淺紅，果核和糯米荔枝一樣比較小。原本以為荔枝看起來都差不多，仔細觀察後才發現，原來不同品種真的有很多不一樣的地方，讓我們覺得很驚喜。除了觀察荔枝，我們還實際走進果園採果。親手把荔枝從樹上採下來時，才發現採荔枝也不是想像中那麼簡單，要小心不要弄傷果實。看著一串串荔枝從樹上被採下來，我們覺得很有趣，也更了解農產品是怎麼從果園來到我們手上的。採完果後，我們還品嘗了冰涼的荔枝氣泡飲，喝下去有荔枝的香甜味，還有氣泡在嘴巴裡「啵啵」的感覺，讓我們在炎熱的天氣裡覺得特別清爽。接著，我們利用荔枝葉進行染布活動。原本看到白色的布時，我們很好奇：「真的可以用荔枝葉把布染出顏色嗎？」實際操作後，看著原本的白布慢慢出現顏色，大家都覺得很神奇。完成後，每個人的作品都有一些不同，就像每個人都有自己的小小作品一樣。這次的茄苳探險，讓我們不只是認識荔枝，也更認識自己的家鄉。原來平常吃的荔枝，不只能品嘗，還可以從葉子發現染布的樂趣。透過親自觀察和動手體驗，我們發現家鄉裡有好多平常沒有注意到的有趣事物，也讓我們更想繼續探索茄苳和香山的故事。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>走進電流的世界，感受科技的聲音與光亮</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>隨著數位科技時代的來臨，掌握基本的電子電路知識已成為現代學子不可或缺的技能。今日帶領六年級學生前往建華國中參與「職業探索活動」，踏入這個充滿驚奇與奧秘的科技世界。活動中，學生們在老師的引領下，展開了一場驚險刺激的「電流特快車」之旅。他們對照著電路圖進行小組討論，透過簡易的電池與電路板，一步步建立起電子的橋樑。當電路通電的那一刻，原本靜止的小燈泡發出了耀眼的光芒，風扇隨之旋轉，小喇叭也響起了悅耳的聲音，讓學生們親身感受到了光、聲音與機械運作的方式。此外，現場也安排了與 Pepper 及智慧機器人的互動環節，讓孩子們直觀體驗人工智慧在科技產業中的多元應用。學生們興奮地表示，這次職業探索活動讓他們對電子電路與智慧科技有了更深入的了解。以前只知道插上插頭就有電，現在才知道電是如何在電路中流動，並產生各種奇妙的現象。透過親自動手操作，他們不僅學到了知識，更激發了對未來科技與多元職業領域的濃厚興趣。感謝建華國中提供優質的職探設備與豐富課程，希望透過多元化的跨校體驗活動，培養學生的創新思維、實作能力與團隊合作精神。這次的職業體驗活動，不僅讓學生們學到了實用的技能，更讓他們感受到了科技的魅力。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>解讀數位時代的資訊真偽與隱藏的數位性暴力</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>在這個網路發達的時代，我們的孩子面臨著無數的網路陷阱和隱藏的危機。為了幫助教師們提升數位素養和性平防治知能，學校特地舉辦了一場別具意義的教師研習。邀請到深耕性平教育多年的黃木姻校長，以「解讀數位時代的資訊真偽與隱藏的數位性暴力」為題，為全校教師帶來一場精采絕倫的講座。
+黃校長不僅傳授了「媒體識讀」技巧，更與教師們分享實際案例的樣態，深入探討了私密影像外流等數位性暴力。她強調，教師們必須具備高敏感度，才能及早察覺危機，成為學生安心的求助後盾。
+研習的一大亮點，就是黃校長無私分享她多年研發與蒐集的教學媒材。從性平教育繪本、動畫到互動桌遊和解謎遊戲，這些教材宛如一顆顆閃亮的寶石，為教師們提供了豐富的教學資源。她現場示範如何將生硬法規與自我保護知識轉化為遊戲體驗，幫助老師在輕鬆愉悅的氛圍中，引導學生建立正確的平權觀念和網路界線。
+感謝黃校長帶來最新的防護知能，並提供宛如「百寶箱」般的豐富教學工具，讓老師們能夠立即應用於課堂。參與教師的反應熱烈，紛紛表示獲益良多。未來學校將持續落實性平教育，讓親師攜手為學子建構友善、安全的校園防護網。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>踏入山林，保育生命，關懷自然，一場東眼山的森林教育之旅</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>帶領五、六年級的孩子們造訪桃園深山的「東眼山自然教育園區」！東眼山宛如一座巨大的生機寶庫，孕育著無數珍貴的生命與生態。早上七點半，大家懷著期待搭上遊覽車。雖然山路搖搖晃晃，讓不少第一次挑戰山路的寶貝們暈得東倒西歪，但這段「小考驗」完全沒有打消大家的熱情！抵達後，大家先透過「巨人的眼睛」認識東眼山的傳奇與故事，接著走進景觀步道「森林生態導覽」。孩子們第一次用雙腳踏入蔚然大山，仰望高聳的大樹，尋找早期山林居民的生活足跡，並學習復育森林如何為野生動物守護家園。下午的「圖發淺山事」更是高潮迭起！課程導入了跨學科的地理資訊系統（GIS）「疊圖分析」概念，孩子們以桃園埤塘為例，探討赤腹遊蛇等淺山動物面臨的「棲地破碎化」與「路殺」困境。孩子們化身為小小環境規劃師，透過疊圖思考、小組討論，設計出改善路殺的保育方案並大方發表！離去前，大家一起許下「離山誓詞」，深深感謝山林給予的學習體驗與平安庇佑。這次旅行不只開闊了視野，更讓永續保育的概念在心中萌芽！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>監理站參訪</x:t>
+  </x:si>
+  <x:si>
+    <x:t>學校日前特別前往新竹監理所進行實地參訪與體驗學習。透過專業人員的說明與情境模擬，讓學生走出教室，親身了解道路安全規範、考照流程以及車輛安全的背後機制，直呼這是一趟收穫滿滿的實用之旅。活動當天，新竹監理所安排了豐富的導覽與體驗課程。在監理所人員帶領下，學生首先認識了汽機車考照的標準流程，不僅參觀了筆試測驗室與路考場地，更進一步了解考官如何透過各項關卡評估駕駛人的安全意識。監理所人員也藉此機會向同學們宣導最新交通法規，包含「路口停讓行人」與「防禦步行」觀念，提醒大家無論未來是否考照，作為路人或乘客都應隨時保持警覺。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>導護人員勤務工作要領</x:t>
+  </x:si>
+  <x:si>
+    <x:t>隨著新學期即將登場，為了讓學童平安返校同時確保第一線執勤同仁的人身安全，開學前夕全面進行教職員工「交通導護人員勤務要領」宣導，並將政府最新推動的「車輛停讓行人」與「防禦步行」觀念融入導護作業，為開學首日的交通安全做足準備。導護人員在路口發揮的守護作用至關重要，傳統的導護方式多偏向強行擋車，但現代交通安全觀念更強調「以人為本」與「防禦觀念」。因此，本次宣導除了要求教師執勤時必須穿戴高可見度反光背心、導護旗與哨子外，絕對「不以身體硬擋車輛」，務必隨時面向來車、保持警覺。開學前夕的這場宣導，不只是勤務要領的提醒，更是校方對通学安全環境的承諾。透過明確的指揮標準與最新交安觀念的結合，學校將與全體教職員工攜手，為孩子打造一條安全、順暢的上下學之路。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茶花凍動手　茄苳小主播做出在地好滋味</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>「好了嗎？可以吃了嗎？」課程現場不時傳來孩子們期待的聲音。桌上擺著製作茶花凍的材料，學生圍在一起仔細觀察每一個步驟。新竹市農會與四健會走進茄苳國小，帶領學生展開「茶花凍」課程，讓食農教育從課堂走進實際操作。老師說明製作方法後，孩子們立刻忙了起來。大家依照步驟完成果凍液打入基底。過程中，每個小組都十分專注，深怕一個步驟做錯，就會影響最後的成果。最讓孩子期待的，就是等待茶花凍完成的時刻。大家不時看看自己的作品，觀察茶花凍慢慢凝固。當一份份晶瑩剔透的茶花凍完成時，孩子們迫不及待端起來欣賞，再細細品嘗自己的作品。新竹市農會與四健會透過生活化的食農課程，讓孩子從一份茶花凍出發，認識在地農產，也學習合作、觀察與表達。「茶花凍」課程不只做出好吃的茶花凍，也讓食農教育真正走進孩子的學習與生活。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>全校動起來 戶外打掃守護環境</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">       掃把揮動、落葉飛起，打掃鐘聲一響，全校師生立即走出教室，投入校園環境整理。從操場、花圃到校園角落，師生分工合作，清掃落葉、撿拾垃圾、整理環境，讓校園在一雙雙勤勞的手中煥然一新。       戶外打掃不只是維持校園整潔，更是茄苳國小落實生活教育的重要行動。透過實際參與，孩子學習分工合作，也理解整潔環境需要每個人的共同維護。        從「打掃自己的空間」到「守護大家的校園」，看似簡單的日常工作，正是培養責任感與公民素養的最佳實踐。茄苳國小以校園為教室，讓孩子在一次次的行動中學會尊重環境、承擔責任，也將愛護校園化為每天都做得到的生活習慣。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>自行車安全宣導</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為了提升學童的交通安全意識，本校特別邀請專業講師張店長到校，舉辦一場「自行車安全教育宣導」。活動中，講師不僅帶來真實的自行車，現場示範騎乘前應檢查的重點，包括煞車、輪胎與反光裝置等，提醒同學出門前務必做好安全檢測，才能保障自身安全。接著，店長請同學上台實際戴上安全帽，並耐心講解如何正確調整帽帶，確保在摔倒時能真正發揮保護作用。透過生動的示範與互動，孩子們不僅看得專心，也更能理解安全帽的重要性。最後的問答時間，講師提出與生活相關的交通問題，學生們踴躍舉手搶答。從大家專注的眼神與積極的參與中，可以看出這場講座不僅讓同學們獲得知識，更培養了正確的交通安全觀念。本次活動讓同學們了解「安全第一」的重要性，相信在未來的生活中，他們能把這些知識應用在實際行動裡，養成良好的騎乘習慣，平安快樂地享受騎自行車的樂趣。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茄苳國小 酷英英閱王晨光頒獎</x:t>
+  </x:si>
+  <x:si>
+    <x:t>🏆 閱讀引航・亮眼國際！ 本校推動雙語教育與數位閱讀再傳捷報！教育部「Cool English 酷英英語閱讀王」競賽結果揭曉，本校多位同學展現卓越的英語閱讀理解力與持之以恆的學習態度，在全國眾多參賽者中脫穎而出，榮獲佳績並接受公開表揚！頒獎典禮上，張淑玲校長特別親自頒獎並給予獲獎同學高度肯定與勉勵：「恭喜所有獲獎的同學！能從『酷英英閱王』競賽中脫穎而出，代表大家不僅具備良好的英語閱讀能力，更展現了自主學習與堅持不懈的精神。閱讀是通往世界最美的橋樑，透過數位平台的多元文本，大家能用英語探索未知的知識領域。期待你們繼續保有這份對學習的好奇心與熱情，將英語化為探索世界的羽翼；也希望這份榮耀能帶動全校的閱讀風氣，鼓勵更多同學一起加入自主閱讀的行列，在雙語學習的路上勇於突破自我、翱翔國際！」本校長期致力於打造優質的雙語學習環境，結合 Cool English 等豐富的數位平台資源，讓語言學習不再受限於課本，而是融入日常生活的閱讀習慣中。未來學校將持續推動多元雙語活動，培育更多具備國際視野與自信的英語小達人！🎉 再次恭喜所有獲獎同學，全校師生同感榮耀！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>讓情緒被理解，讓生命有力量-生命教育與SEL相遇　深化教育實踐</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>教育不只是知識的傳遞，更是陪伴孩子認識自己、理解他人，學習好好生活的歷程。為深化教師對生命教育與社會情緒學習（SEL）的理解，茄苳國小為生命教育中心學校辦理「生命教育與SEL相遇」教師增能研習，邀集全市教師共同參與，透過專業對話與經驗交流，重新看見兩者之間深刻而緊密的連結。生命教育關注「如何好好生活」，SEL則提供面對自己、理解他人、調節情緒及做出適切選擇的重要能力。研習中不僅帶領教師認識多元情緒調節技巧，更重要的是促進教育觀念的轉化：從要求學生控制情緒，轉向陪伴學生理解情緒；從處理外顯行為，轉向看見行為背後的需求；從單次活動教學，轉向將SEL融入課程與校園文化。「SEL不是讓孩子沒有情緒，而是讓孩子看見情緒、理解情緒、調節情緒，最後有能力選擇自己的行動。」這份理念提醒教師，情緒教育的起點是教師自身的覺察與示範。當教師能先理解自己，才能以穩定而有同理心的態度陪伴孩子，並在課堂中創造安全、接納的學習環境，讓學生透過反覆練習，逐步培養自主運用SEL的能力。茄苳國小期盼，透過此次全市教師增能研習，讓情緒教育不只是一次研習，而是成為教師的專業能力、學生的生活素養，以及學校持續實踐的教育文化。當生命教育與SEL相遇，教育便不只是教孩子面對情緒，更是陪伴每個孩子在理解與接納中，找到與自己、與他人好好相處的力量。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茄苳國小英語單字護照闖關 歡樂啟航拓視野</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>國小英語單字護照闖關 歡樂啟航拓視野為提升學童英語學習興趣，本校隆重推出「英語單字護照闖關活動」！闖關現場氣氛熱烈，孩子們手持專屬護照，滿懷期待地挑戰各個關卡。本次活動依年級學習目標設計關卡，讓孩子們在歡樂中循序漸進地紮深英語基礎：低年級：重點放在「字母與發音」，透過有趣的遊戲引導孩子熟悉字母認讀與自然發音，建立開口自信。中年級：著重「單字發音」，訓練學童見字能讀、聽音能辨，精準掌握常用單字唸法。高年級：進階至「拼出單字」，挑戰單字拼寫與活用能力，熟練累積豐富詞彙量。成功闖關蓋章時，孩子們臉上都洋溢著滿滿的成就感。張淑玲校長表示，盼透過護照闖關的形式，讓英語學習走出課本，成為孩子們探索世界最棒的工具！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>彩蝶傳心意　茄苳孩子用感恩話語送上教師節祝福</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為迎接教師節，茄苳國小三年級學生展開一場溫馨的感恩行動，孩子們拿起畫筆，發揮創意彩繪一張張繽紛的蝴蝶卡，並親手寫下心中的感謝與祝福，用最真摯的文字，向平日陪伴、照顧自己的師長及校園工作人員表達感恩之情。活動中，每隻蝴蝶都在孩子們的巧手下展現不同色彩，有的畫上鮮豔花紋，有的加入充滿童趣的圖案。完成彩繪後，學生認真思考想感謝的人，將「謝謝老師教我很多知識」、「謝謝您每天照顧我們」、「祝您教師節快樂」等暖心話語寫在卡片上。這些祝福不只送給全校老師，也獻給每天默默守護校園、照顧孩子的叔叔阿姨們，感謝每一位為校園付出心力的人。一張小小的蝴蝶卡，承載著孩子大大的感謝。透過此次活動，學生學習發現身邊的善意，也練習勇敢說出「謝謝」。一隻隻彩蝶帶著三年級孩子的祝福飛向校園各個角落，為教師節增添滿滿的溫暖與感動，也讓感恩的種子在茄苳校園中持續萌芽。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>走進道安路權公園　茄苳學子在真實情境中學習交通安全</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">為提升學生交通安全知能，建立正確的用路觀念，茄苳國小三、四年級學生前往新竹市監理站，參加「道安路權公園導覽」活動。透過專業講師深入淺出的解說及實際情境體驗，讓學生從課堂走向真實生活，在模擬道路環境中學習重要的交通安全知識，也呼應聯合國永續發展目標 SDG 4「優質教育」，讓學習不只發生在教室，更能與生活經驗緊密結合。活動過程中，講師帶領學生認識生活中常見的交通號誌與標誌，了解不同燈號、標線及道路設施所代表的意義，並透過道路情境，引導孩子思考行人、汽車、機車等不同用路人的路權與通行優先順序。學生藉由觀察、提問與互動，更清楚了解遵守交通規則不只是避免受罰，更是保護自己與其他用路人的重要方式。其中，「大型車內輪差」及「機車盲區」的介紹更讓學生印象深刻。講師透過實際情境說明大型車輛轉彎時，前後輪行進路線有所差異，提醒孩子在路口遇到大型車輛時，應保持安全距離，避免停留在危險區域；同時也介紹機車騎士可能無法直接看見的視線盲區，讓學生了解「看得到車子，不代表駕駛也看得到自己」，進一步建立主動避開危險的安全意識。此次道安路權公園導覽，將交通安全教育從課本中的文字轉化為真實可見、可觀察的生活情境，讓孩子在體驗中學習、在互動中思考，充分展現 SDG 4「優質教育」所重視的多元與實用學習精神。透過這趟豐富的交通安全學習之旅，學生不僅收穫滿滿的道路安全知識，也更加了解每一位用路人都有共同維護交通安全的責任。期待孩子能將所學帶回日常生活中，從「知道」進一步做到「實踐」，成為懂規則、會判斷、能保護自己的小小安全用路人。	</x:t>
+  </x:si>
+  <x:si>
+    <x:t>愛海小旅行走進香山溼地　茄苳學子用雙手守護海洋</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為培養學生珍惜海洋、愛護環境的觀念，茄苳國小二、三年級學生參加由新竹市政府主辦、國際珍古德協會協辦的「愛海小旅行」，走出教室、來到新竹市香山溼地，透過生態導覽與淨灘行動，實際認識家鄉珍貴的海岸環境，並以行動響應聯合國永續發展目標 SDG 14「保育海洋生態」。本次活動由荒野保護協會的「毛毛蟲老師」帶領學生進行香山溼地生態導覽。沿著溼地環境前進，學生不只是用眼睛觀察，更在老師生動有趣的解說下，認識潮間帶的自然環境及生活其中的各種生物，了解看似平靜的溼地，其實蘊藏著豐富的生命。此次活動更展現「從課堂走向真實情境」的戶外教育特色。孩子們將課堂中所學的自然知識帶到真實的溼地環境中，透過親眼觀察、親耳聆聽及實際探索，將書本上的知識與生活經驗相互連結。當文本中的「溼地」、「潮間帶」與「生態保育」真正出現在眼前，學習不再只是文字與圖片，而成為可以親自觀察、感受與思考的真實經驗，也讓學生更加了解香山溼地生態保育的重要性。除了認識溼地生態，學生也捲起袖子參與淨灘活動。孩子們拿著夾子與垃圾袋，仔細尋找散落在溼地周遭的垃圾，從塑膠製品、瓶罐到各式人為廢棄物，一一動手撿拾並分類。在實際清理的過程中，學生親眼看見垃圾對海岸環境可能造成的影響，也體會到「保護海洋」並不只是課本上的一句口號，而是每個人都能從生活中實踐的責任。此次「愛海小旅行」也呼應 SDG 14「保育海洋生態」的永續精神，讓孩子從認識海洋、親近海洋，進一步願意珍惜海洋。透過一趟走進家鄉溼地的學習旅程，在孩子心中種下一顆環境保育的種子。期待這份對土地與海洋的關懷持續萌芽，讓孩子從自身做起、減少垃圾、珍惜資源，用小小的雙手為海洋環境盡一份心力，共同守護美麗而珍貴的海洋家園。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>地震來了怎麼辦？從自然課學會防災應變</x:t>
+  </x:si>
+  <x:si>
+    <x:t>地震是臺灣常見的自然現象，面對突如其來的地震，具備正確的防災知識與應變能力非常重要。四年級自然課「大地變動」單元，結合防災教育，運用《全民國防應變手冊》帶領學生認識地震發生時的注意事項與應變原則。課堂中，學生從地震成因與可能造成的影響出發，閱讀手冊中的防災資訊，認識地震發生時應保持冷靜，並了解如何選擇安全位置、做好自我保護，以及地震後應注意的安全事項。透過情境討論，學生也思考「如果現在發生地震，我可以怎麼做？」將課本中的自然科學知識與生活中的防災行動連結。透過自然課與防災教育的結合，孩子不只認識大地變動，更學習面對災害時的正確觀念與自我保護能力，將防災知識化為守護自己與他人的實際行動，建立「平時做好準備，遇到災害不慌張」的安全意識。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>小沙丘遇上雨水　四年級合作實驗看見流水的力量</x:t>
+  </x:si>
+  <x:si>
+    <x:t>「如果下了一場大雨，小沙丘會變成什麼樣子？」四年級自然課「大地變動」單元，帶著孩子走出課本，透過堆小沙堡、模擬雨水沖刷的流水實驗，親自觀察流水如何改變大地，也在合作與分享中培養探究能力。實驗開始，學生分組合作，利用沙土堆出自己的土堡，組員分工操作、觀察與記錄，再模擬雨水從高處流下。隨著水流不斷沖刷，原本完整的沙土堡逐漸出現凹痕、缺口，甚至形成一道道水路。孩子們仔細觀察，發現礫石、沙和泥土會隨著水流移動，真實感受到流水具有搬運土石的力量。實驗後，各組分享觀察到的變化與發現，從「哪裡被沖刷得最明顯？」到「哪些物質被水帶走？」孩子們透過討論比較不同結果，彼此交流想法，重新整理實驗經驗。從「堆起來」到「沖下去」，再到「說出自己的發現」，孩子不只是看見大地變動，更在動手做、合作、觀察與分享中理解自然現象，讓科學學習從課本走進真實的體驗。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>一口至聖點心麵，一份滿滿感謝</x:t>
+  </x:si>
+  <x:si>
+    <x:t>教師節前夕，茄苳國小家長會準備特別的節慶心意，致贈教職員「至聖」點心麵、「成功」洋芋片，向每天陪伴孩子學習、用心守護學生成長的老師們表達誠摯的感謝與祝福。「至聖點心麵」以台南知名的至聖先師餅乾為特色，呼應教師肩負傳道授業、啟發學習的重要角色。一份小小的點心，承載的是對老師專業與辛勞的肯定，讓老師在忙碌的教育工作之餘，感受到學校滿滿的心意。教育是一段需要耐心與愛的長程陪伴，每一位老師都在平凡的日常中，為孩子多做一點、多想一步。教師節不只是感謝的節日，更是看見教育工作者付出的時刻。學校也藉此向全體教職員說一聲：「老師，謝謝您！教師節快樂！」願這份小小心意，為辛勤的教育日常增添一點甜、一點暖。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>把感謝說出來，讓愛被聽見-「知情意行」實踐生命教育</x:t>
+  </x:si>
+  <x:si>
+    <x:t>教師節前夕，茄苳以「感恩、感謝、說出愛」為主題，結合生命教育「人我關係」與「知情意行」的理念，設計「教師節小卡－我想對您說」及「愛要大聲說」感恩活動，引導孩子從看見老師的付出開始，感受他人的關愛，並將心中的感謝化為具體行動，讓感恩不只停留在心裡，更落實於人與人之間的互動。「教師節小卡－我想對您說」活動中，孩子拿起筆寫下想對老師說的話，除了表達「謝謝老師」，更進一步思考「我為什麼想感謝老師？」從老師平日的教導、耐心的提醒，到學習遇到困難時給予的鼓勵，孩子練習看見他人的付出，也學習用文字表達自己的感受與心意。小小一張卡片，成為孩子與老師之間真誠交流的橋梁，也讓平常不容易說出口的感謝，有了被看見的機會。除了寫下感謝，學校也安排「愛要大聲說」，利用放學集合時間，鼓勵孩子勇敢說出對老師的感謝。一句「謝謝老師」，看似簡單，卻是孩子將內心感受化為實際行動的練習。從「知道」老師的辛勞，到「感受」老師的關愛，再透過「寫下來、說出來」付諸行動，正是生命教育「知情意行」的具體實踐。生命教育不只是在課堂中學習，更存在於每天的人與人互動之中。透過教師節活動，孩子學習看見自己與他人的連結，理解「人我關係」中的尊重、關懷與感恩，也練習將心中的善意勇敢表達出來。希望孩子從一句謝謝開始，把感恩化為日常生活中的行動，讓校園裡的每一份付出都被看見，每一份真心都能被聽見，讓愛在彼此之間持續流動。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>兒童手作社</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為培養學生的審美素養、專注力與動手實作能力，茄苳國小於本學期開設「兒童手作社」，吸引許多對手藝與創作充滿熱情的學童踴躍參與。希望透過多元豐富的手作課程，帶領孩子們從做中學，體驗將平凡材料變身為獨一無二藝術品的成就感。手作社的課程規劃強調「探索與創意」，內容涵蓋輕黏土造型、黏貼畫、童趣編織、廢棄物再利用環保手作以及節慶特色DIY等多種項目。指導老師在教學過程中，著重引導孩子觀察生活中的細節，並給予充分的發揮空間，讓每位學童都能依據自己的想法創作出個性化的作品，而非單純複製範本。在社團課堂上，學童們聚精會神地剪裁、黏貼與彩繪，現場充滿專注與熱烈的討論氣氛。參與社團的小朋友開心地展示作品並分享：「以前覺得做手工很難，但在老師指導下完成專屬自己的黏土小偶後，覺得超級有成就感！每次都很期待社團課的到來。」</x:t>
+  </x:si>
+  <x:si>
+    <x:t>軟式飛盤</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為促進學生身心健康發展、培養團隊合作精神，本學期正開設「飛盤社」，吸引了許多活力充沛的學童踴躍報名。透過這項進入門檻適中、兼具趣味與運動量的戶外體育社團，讓孩子們放下電子產品，在陽光下享受奔跑與揮灑汗水的樂趣。飛盤運動不僅能有效鍛鍊學童的手眼協調、反應速度與心肺耐力，更是一項高度強調「運動員精神」的體育項目。由於飛盤賽事普遍講求無裁判的自主判決與友善溝通，因此在社團課程中，指導老師除了傳授基礎的握盤姿勢、反手投擲、接盤技巧與陣型走位外，也格外注重培養孩子們尊重對手、誠實守紀的體育品格。在操場的練習中，學童們興高采烈地練習著各種傳接技術，操場上不時傳來歡呼聲與笑聲。參與社團的小朋友興奮地分享：「以前只在公園跟家人丟過飛盤，參加社團後才發現飛盤有好多種投法，跟同學一起接盤合作非常有成就感！」</x:t>
+  </x:si>
+  <x:si>
+    <x:t>閱讀社</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為培養學生自主閱讀習慣、提升語言表達與思維能力，本學期成立「閱讀社」，吸引許多熱愛閱讀與探索新知的學童踴躍參與。希望透過多元且活潑的社團課程，改變傳統靜態閱讀的模式，讓孩子們在輕鬆有趣的氛圍中愛上書本。閱讀社不僅僅是「坐著看書」，課程特別融入導讀引導、主題討論、故事劇本改編與角色扮演等互動環節。指導老師針對不同年級學生的閱讀理解程度，精選涵蓋兒童文學、自然科學、歷史故事及繪本等多樣化書籍，幫助學童拓寬視野，建立跨領域的知識連結。在社團活動中，老師引導孩子們學習「如何讀出一本書的重點」，並鼓勵大家公開分享讀後心得。不少參與社團的小朋友開心地表示：「以前覺得看書有點無聊，但參加閱讀社後，可以和同學一起討論故事劇情，還能把書裡的角色演出來，變得非常好玩！」</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為將交通安全觀念深植學生心中，本校三年甲班與四年甲班師生，日前前往新竹監理站進行一場別開生面的交通安全戶外教育。透過參訪專業的「道安主題公園」」，讓孩子們在沉浸式的實境體驗中，學會如何保護自身的道路安全。活動當天，新竹監理站的講師首先帶領師生來到道安主題公園，透過豐富的互動設施與案例解說，讓學生認識常見的交通標誌、標線以及安全的過馬路技巧。三甲與四甲的小朋友紛紛踴躍發問，在活潑的問答互動中，將基本的交通法規與安全觀念融會貫通。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115年全市運動會</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為了迎接今年的全市運動會，選手們在賽前進行了長達數月的訓練。從基礎的耐力提升、爆發力強化，到技術動作的細節修正，小將們利用課餘時間反覆練習，汗水打濕了操場，卻從不喊苦。比賽當天，茄苳國小的選手們在田徑場與各競賽場館中展現出優異的運動精神。不論是在跑道上奮力衝刺、跳遠沙坑中的全力一躍，還是在球場上的默契配合，孩子們皆將平時訓練的成果發揮得淋漓盡致。恭喜六年甲班&amp;nbsp;邱昱銓&amp;nbsp;  榮獲男乙組跳遠&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; 第四名六年甲班&amp;nbsp;&amp;nbsp;李亞盈&amp;nbsp;&amp;nbsp;榮獲女乙組100公尺&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;  第八名五年甲班&amp;nbsp;&amp;nbsp;謝日中&amp;nbsp;&amp;nbsp;榮獲男乙組2000公尺競走&amp;nbsp;&amp;nbsp;第七名</x:t>
+  </x:si>
+  <x:si>
+    <x:t>竹塹盃全國羽球爭霸賽</x:t>
+  </x:si>
+  <x:si>
+    <x:t>「115年竹塹盃全國羽球爭霸賽」熱烈開打，吸引來自全國各地的羽球好手同場競技。茄苳國小羽球隊亦精銳盡出，小將們在球場上揮灑汗水、奮力拚搏，以堅韌不拔的精神迎戰強敵，展現出平時扎實訓練的成果與極佳的團隊凝聚力。羽球隊近年在學校與家長的大力支持下持續茁壯。學校特別推行「先完成課業、再進場訓練」的自律管理制度，要求隊員在放學後先到教室專心完成作業，確保學業不落後，隨後才投入嚴謹的暖身與球技訓練。這種兼顧課業與體育發展的模式，不僅培養了孩子們優異的時間管理能力，更打造出紀律嚴明的團隊風氣。恭喜本校一年甲班&amp;nbsp;劉子銨&amp;nbsp;&amp;nbsp;二年甲班&amp;nbsp;曾靖恩&amp;nbsp;參加國小二年級男雙打 榮獲 第三名&amp;nbsp;二年甲班&amp;nbsp;劉芸熙 三年甲班&amp;nbsp;張淯甯&amp;nbsp;&amp;nbsp;&amp;nbsp;參加國小三年級女雙打 榮獲 第三名一年甲班&amp;nbsp;劉子銨&amp;nbsp;&amp;nbsp;參加國小二年級男單&amp;nbsp;榮獲 第五名</x:t>
+  </x:si>
+  <x:si>
+    <x:t>中秋闔"茄"慶團圓</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>柚子月圓人團圓
+茄苳幼兒園裡瀰漫著濃濃的中秋節氣氛！為了讓寶貝們感受過節的溫馨，我們將節慶融入在地文化主題活動中，讓生活及課程進行完美的融合，教室裡來了一場豐富有趣的「中秋柚趣體驗」活動。
+老師帶著孩子們認識圓滾滾的柚子，彷彿是一顆彗星從天上掉落，讓大家都很好奇。於是老師開始講起柚子的故事，孩子們專注地聆聽，彷彿置身在故事中。接著老師用朗朗上口的趣味童謠教導中秋節的傳統習俗，孩子們跟著哼唱，整個教室充滿了歡樂的氣氛。
+除了認識知識，孩子們還在學習區中體驗動手「剝柚子」環節。大家圍著一顆顆綠油油的柚子，小手齊力剝開果皮，一陣陣清香的柚子氣味瞬間在教室中瀰漫開來。孩子們津津有味地品嚐著酸甜多汁的柚子果肉，臉上盡是滿足的笑容，直呼好好吃！
+吃完柚子後，大家發揮創意，將柚子皮變身成可愛的「綠色柚子帽」，戴在頭上，整個教室瞬間變成了綠意盎然的柚子王國，孩子們個個都神氣活現。
+還有藝術創作區的孩子們，揉捏著色彩繽紛的黏土，壓出一個個精緻可愛的「小月餅」，體驗當小小烘焙師的樂趣，孩子們臉上洋溢著自豪和成就感。
+透過剝、戴、唱與手作，孩子們在歡笑聲中度過了一個充滿笑聲與溫馨的中秋體驗，度過了最棒的中秋節！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>小一新生</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>隨著新學期的到來，有豐富自然生態與深厚人文底蘊的茄苳國小，歡喜舉辦小一新生入學。滿懷期待的新生們在家長的陪伴下走進校園。為了讓剛踏入國小教育階段的孩子減緩緊張情緒，茄苳國小團隊精心規劃了溫馨且富含教育意涵的迎新活動。學校特別設置了幾個關卡減緩新生得緊張感，並致贈象徵開啟知識寶庫的迎新禮物，寄予深深的祝福。淑玲校長表示，學校長期發展特色生態課程與多元體驗學習，強調「自然、人文與適性發展」。對於剛入學的小一新生，學校不僅注重學業基礎的奠定，更強調生活習慣與品格教育的培養，期望孩子們能在這個充滿愛與包容的環境中，勇敢探索世界、快樂健康成長。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>當危機來臨時台灣全民安全指引</x:t>
+  </x:si>
+  <x:si>
+    <x:t>「全民國防與防災整備——當危機來臨時」宣導活動。透過全校宣導、班級實境演練與手冊導讀，引導全校師生與家庭共同落實防災準備，提升校園與社區的整體韌性。臺灣位於環太平洋地震帶且氣候多變，平常具備危機意識並建立防災準備，才能在突發狀況發生之際迅速應對。校方本次結合國防部與內政部發布之《全民國防應變手冊》及全民安全指引，將複雜的防災知識轉化為適合國小學童理解的實用生活技能，讓防災教育從校園扎根、延伸至每一個家庭。「防衛核心三招」：第一招：家庭緊急避難包整備。 引導學生回家與父母共同檢查「避難包」，備妥飲用水、乾糧、手電筒、急救包、哨子、保暖衣物及個人重要證件影本等，並放置於隨手可拿取之處，定期檢查更新。第二招：記住「抗震保命三步驟」。 重申地震發生時，必須第一時間落實「趴下（Drop）、掩護（Cover）、穩住（Hold on）」，優先保護頭頸部，並隨時留意校內廣播與導師引導進行疏散。第三招：熟悉家庭防災卡與會合地點。 鼓勵學童與家長共同填寫「家庭防災卡」，約定當通訊中斷時的緊急會合地點與聯絡人（如約定鄰近公園或避難收容所），確保危機發生時能順利與家人取得聯繫。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>友善校園週宣-原住民族及多元文化教育</x:t>
+  </x:si>
+  <x:si>
+    <x:t>臺灣是一個涵養多元族群的文化寶島，為培養學童的國際視野與族群包容力，「友善校園週」特別推動「欣賞多元‧美美與共」原住民族及多元文化教育主題宣導活動。透過全校朝會宣導、原住民族文化體驗、新住民美食文化介紹與主題班會，引導全校師生認識不同族群的歷史文化與在地智慧，學習以尊重、理解與欣賞的態度共創和諧校園。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>友善校園週-反詐騙</x:t>
+  </x:si>
+  <x:si>
+    <x:t>詐騙集團的手法逐漸轉向年輕化，甚至滲透至國小校園。為提升學童的防詐意識與資訊辨識能力，本校於「友善校園週」特別推動「聰明辨識‧遠離陷阱」防制校園詐騙宣導，透過宣導、資訊安全課程及案例解析，引導師生共同建立防詐防線，守護財產與個人資訊安全。許多人因為熱愛線上遊戲、追求明星周邊或缺乏社會經驗，極易成為詐騙集團眼中的目標。常見的校園詐騙型態包含「免費遊戲虛寶/點數詐騙」、「低價購買明星卡片/周邊商品」、「解除分期付款話術」以及「網路交友誘騙個資」等。強調，「天下沒有白吃的午餐」，遇到任何要求提供帳號密碼、購買儲值卡或私訊交易的要求，都必須保持高度警覺。防詐四大核心守則，教導學童輕鬆記住防護招式：不輕信： 不相信「免費送虛寶」、「超低價限量商品」等不合常理的網路好康資訊。不提供： 絕不透露個人與家長的姓名、電話、身分證字號、銀行帳戶或遊戲帳密。不私下交易： 購買遊戲道具或周邊商品應透過合法官方管道，拒絕私人通訊軟體點對點交易。不轉帳/買點數： 聽從陌生人指示前往超商購買儲值卡或操作 ATM，100% 是詐騙！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>友善校園-尊重身心障礙</x:t>
+  </x:si>
+  <x:si>
+    <x:t>配合教育部「友善校園週」，本校於本週全面啟動「理解差異‧用心相伴」尊重身心障礙宣導活動。透過宣導引導全校師生深入認識身心障礙同儕的特質與需求，學習以同理心取代同情心，共同營造無障礙、充滿愛與溫暖的友善校園。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>友善校園週宣導-反制學生藥物濫用</x:t>
+  </x:si>
+  <x:si>
+    <x:t>隨著新興毒品包裝日益多變，常偽裝成零食、咖啡包或跳跳糖等看似無害的產品，甚至結合電子煙等新型態載具滲透生活圈，威脅學童身心健康。為強化校園毒品防線，本校於本週「友善校園週」「識毒拒毒‧健康無毒」防制學生藥物濫用宣導，透過宣導，建立學童敏銳的防毒意識與拒絕技巧。反毒教育必須「從小做起、從識毒開始」。新興毒品常利用精美、可愛的包裝吸引好奇心強的學童，並透過同儕誘惑或網路交友進行滲透。面對來源不明的點心、飲料或陌生人提供的物品，一定要提高警覺，牢記「個人隱私與身體健康不容妥協」，絕不因好奇或同儕壓力而嘗試任何有害物質。為提升學童的自我保護能力，「拒毒五招」實用防衛技巧：直接拒絕： 堅定且明確地表達「不用、我不要」。遠離現場： 尋找藉口（如「我要去上廁所」、「媽媽在等我」）迅速離開危險場所。轉移話題： 順勢邀請對方做其他健康的活動，打斷誘惑情境。自我解嘲： 用幽默或自嘲的方式軟性拒絕，化解同儕壓力。告知師長： 若發現同學攜帶或疑似使用不明物質，立即向導師、學務處反映。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>友善校園-防治數位/網路性別暴力</x:t>
+  </x:si>
+  <x:si>
+    <x:t>隨著智慧型手機與社群平台普遍化，網路世界已成為學童社交互動的重要延伸，然而隨之而來的網路騷擾、私密影像外流及數位性別暴力等風險亦不容忽視。為提升學童的數位素養與自我保護能力，本校於本週「友善校園週」特別推動「拒絕網路性別暴力」宣導，透過宣導、資訊安全課程與情境演練，引導師生共同建立安全、尊重的數位生活環境。數位網路帶來便利的同時，也隱藏著許多「看不到的危險」。近年來網路性別暴力型態日益多元，包含未經同意散布私密影像、網路語言霸凌、偽造性私密影像以及透過網路交友進行等。網路並非法外之地，螢幕後的每一句留言、每一個按讚與分享，都攸關他人的尊嚴與身心安全，學童應從小養成「尊重他人數位界線」的優良素養。為了讓學童能具體掌握防禦技巧，數位安全「五不四要」黃金法則：五不原則： 不違反意願、不聽從要求、不刊登私密照、不剪輯合成、不轉傳分享。四要步驟： 要保持冷靜、要截圖留存證據、要向師長或家長求助、要舉報下架違法內容。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>友善校園-性教育</x:t>
+  </x:si>
+  <x:si>
+    <x:t>性教育是陪伴孩子健康成長的生命課題，更是建立校園安全防護的重要基石。配合「友善校園週」，本校於本週全面推動「認識自我‧尊重界線」性教育與身體自主權主題宣導。透過全校宣導，引導學童正向看待身體變化、建立清晰的人際分際，並掌握自我保護的核心技能。隨著資訊普及，學童過早接觸多元訊息，容易因缺乏引導而產生困惑或錯誤認知。本次宣導旨在幫助孩子拋開對性教育的害羞與迷思，學習以健康、坦然的態度認識自己的身體，同時明白「尊重他人身體自主權」是人際互動的基本原則。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>友善校園-兒少性剝削</x:t>
+  </x:si>
+  <x:si>
+    <x:t>隨著網路科技普及與智慧型裝置普及化，網路詐騙、私密影像外流及數位性別暴力等威脅逐漸深入校園。為強化學童的自我保護意識與數位素養，本校於本週「友善校園週」積極開展「防範兒少性剝削‧守護數位安全」主題宣導活動。透過朝會宣導、資訊教育與情境演練，引導學生正視網路世界隱藏的風險，學習建立正確的身體自主權與數位防禦觀念。為讓學童易於記憶與實踐特別推廣「防範兒少性剝削四不原則」：不拍攝： 絕不拍攝自己或他人的私密部位或私密照片。不索取： 切勿因好奇、同儕壓力或利益誘惑，向他人索取私密影像。不傳送： 收到任何涉及私密或不當的影像時，絕對不轉傳、分享或儲存。不留存： 發現相關影像應立即刪除，並尋求信任的師長或警方協助。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>友善校園-拒絕短影音風險</x:t>
+  </x:si>
+  <x:si>
+    <x:t>隨著智慧型手機與社群平台普及，短影音（TikTok、Reels、Shorts）已成為學童日常娛樂的主要來源。然而，長期沉迷短影音所帶來的「抖音腦（TikTok Brain）」、注意力分散及網路安全隱患，亦成為影響學生身心健康的新挑戰。為此，本校於友善校園週特別推出「聰明看影音‧拒絕短影音風險」主題宣導，引導學生建立正確的數位素養，奪回學習與生活的主導權。淑玲校長於開學典禮，短影音透過演算法精準推送高刺激、快節奏的內容，極易讓大腦習慣快速的強烈刺激，導致學童在面對課業學習或閱讀時缺乏耐心，出現專注力下降、情緒易怒等現象。此外，網路平台上不時流傳的高風險挑戰活動（如危險肢體動作、不當模仿行為），更容易引發學童盲目跟風，對校園安全與個人身心造成潛在威脅。宣導活動特別針對短影音的三大風險進行剖析，並推廣「數位健康防護三撇步」：警惕風險一：注意力碎裂與成癮。 鼓勵學生設定「螢幕使用時間制限」，每日不超過特定時間，並透過運動、閱讀與戶外活動替代滑手機。警惕風險二：盲目跟風與模仿危害。 引導學生培養批判性思考，明白「熱門不等於安全」，切勿因為好奇或同儕壓力而參與具有危險性的網路挑戰。警惕風險三：不當資訊與網路交友陷阱。 提醒學童注意個人隱私保護，不隨意在影音平台公開個人資訊，遇到恐怖、暴力或私密訊息時，應遵守「不看、不傳、即時通報」原則。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>友善校園週宣導-理解差異 共創融合校園</x:t>
+  </x:si>
+  <x:si>
+    <x:t>配合教育部「友善校園週」，本校於開學之初全面啟動以「理解差異‧共創融合校園」為主題的系列宣導活動。透過朝會宣導引導全校師生學習欣賞每個人的獨特性，消除偏見與排擠，攜手營造溫暖、包容且無障礙的友好學習環境。淑玲校長指出每一位孩子都是獨一無二的存在，無論是特教需求學生、多元文化背景學生，或是性格與學習步調不同的同儕，都是校園大家庭不可或缺的一份子。淑玲校長強調，友善校園的基礎建立於「同理心」，唯有學會站在他人的立場思考，尊重並接納彼此的差異，才能真正消除人際間的藩籬，打造讓所有學生都能安心成長的融合校園。學輔處也同步推動校園反霸凌與反歧視宣導，提醒學生注意言語與行為的界線，避免因不理解而產生排擠或嘲弄。宣導重點強調「拒絕冷漠，主動包容」，鼓勵孩子在班級中主動關心適應較慢或害羞的同學，成為彼此在學習歷程中的好夥伴。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>友善校園週宣導-自殺防治</x:t>
+  </x:si>
+  <x:si>
+    <x:t>開學後學生面對的課業適應與同儕相處壓力，本校於友善校園宣導「珍愛生命‧陪伴同行」自殺防治與生命教育主題宣導活動。透過全校朝會宣導，引導學童建立情緒覺察能力，並號召全校師生扮演「生命守門人」，共同營造充滿愛與支持的校園環境。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>友善校園週宣導</x:t>
+  </x:si>
+  <x:si>
+    <x:t>今天是本校友善校園週宣導活動感謝淑玲校長特別對全校進行『拒絕一級傷害，遠離依托咪酯：不依托、不嘗試、 不隱瞞、要求助』提醒全校小朋友在毒品以及當陌生人拿物品給你時要特別注意安全淑玲校長也一同宣導了「反霸凌、校園防治自殺、反制學生藥物濫用、尊重身心障礙、跟蹤騷擾防治法、校園反詐騙、原住民族及多元化教育、交通安全」最後校長也進行了全校反霸凌宣導，一同做反霸凌宣示</x:t>
+  </x:si>
+  <x:si>
+    <x:t>校園綠意盎然，油菊綻放學習芬芳</x:t>
+  </x:si>
+  <x:si>
+    <x:t>新的學期，校園裡處處洋溢著綠意。由竹塹社區大學邀請呂文賓老師，帶領著我們進行了一場別開生面的綠色食農與生態復育之旅。這不只是在校園種了一些花草，更是一場豐富有趣的自然生態教室，將環境教育深深紮根在孩子們心中。活動一開始，呂老師向孩子們介紹了新竹油菊這個深具在地特色的原生植物。從油菊的生長習性、土壤培育到栽種技巧，老師詳細示範並耐心解說。看到學生們聚精會神地聽講，真是令人感動又驕傲。隨後，老師帶領大家親自動手，將一株株新竹油菊的幼苗種入土中。學生們開心地挖土、植苗、覆土，從實作中體驗「做中學」的樂趣。這不僅培養了他們的責任心，也讓他們深刻體會到孕育生命的不易和成就感。活動尾聲，老師還帶領大家漫步校園，進行原生植物導覽。面對校園中隨處可見的花草樹木，老師如數家珍，詳細解說各式原生植物的特性與生態價值。他的知識淵博、生動有趣的解說方式，引發了學生們對自然界的好奇心。他期盼透過實地觀察，讓孩子們學會停下腳步，欣賞並愛護身邊的自然萬物。現場氣氛熱絡，孩子們頻頻發問，真是收穫滿滿。這次活動，不僅讓師生們對新竹在地原生植物有了更深一層的認識，也成功將生態保育的種子播種在孩子們的心中。相信在老師耐心指導下，未來這些由學童親手栽下的新竹油菊，定能在校園中綻放金黃色的花朵，成為校園中最美麗的生態風景，持續陪伴孩子們茁壯成長。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>孩子們的韌性之旅：陪伴成長的溫暖力量</x:t>
+  </x:si>
+  <x:si>
+    <x:t>面對未來的挑戰與競爭的社會，培養孩子的復原力已成為現代父母最關注的課題。為了協助家長掌握新世代的教養重點，本校特別邀請「寬心自在心理諮商所」的游淑芳諮商心理師，於日前主講「韌性教養」主題講座。活動吸引了許多家長與教師參與，現場交流熱烈，大家彷彿就是一家人般融洽交流。游心理師分享了她在臨床實務中累積的豐富經驗與生動案例，她告訴我們，韌性並非讓孩子不受傷，而是陪伴他們學會在跌倒後重新站起來。講座中也傳授了實用的溝通技巧，教導家長如何透過「接納情緒、建立界線」，培養孩子堅韌的心智與自我調適能力。活動在溫馨歡樂的互動問答中圓滿落幕。參與家長們都表示獲益良多，未來能將所學應用於家庭教育中。我們也將持續規劃多元的輔導與親職講座，期盼與家長們攜手，共同為孩子打造溫暖且具支持力的成長環境。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>國家防災日</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>校園總動員！應國家防災日 師生迅速落實「趴下、掩護、穩住」配合 9 月 21 日「國家防災日」，今日上午順利完成全校性地震避難疏散演練。透過緊湊且逼真的實境模擬，全校師生將「地震保命三步驟」深深植入心中，不僅展現極高的防災素養，也為校園安全防線奠定堅實基礎。今日上午 9 時 21 分，警報聲響起，各班教室內的學生在教師指導下，第一時間順暢執行「趴下（Drop）、掩護（Cover）、穩住（Hold on）」保命姿勢。同學們迅速就地尋找桌下空間防護，並緊握桌腳保持穩定，動作俐落標準。稍後主震暫歇，全校師生依據平時規劃的疏散路線，頭戴防災頭套，以「不推、不跑、不語」為原則，有序且快速地前往操場安全避難集會點。到達避難地點後，各班導師立即進行人數清點，並第一時間向演練指揮官回報，整體過程井然有序。此外，演練內容亦延伸至災害發生後的應變復原，包含學校校舍初步安全巡查、傷患急救模擬以及災後心靈輔導等流程，真實考驗校方緊急應變小組的協調與處置能力。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>保護自己，遠離危險，安全遊戲不受傷</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茄苳國小啟發學生校園安全意識 舉辦法律常識課程
+校園是孩子們學習探索的樂園，然而在嬉戲奔跑時，若缺乏安全意識和界限，很可能造成無法挽回的傷害。新竹市茄苳國小近日舉辦校園安全與法律常識專題課程，透過「保護自己、遠離危險、安全遊戲不受傷」的核心主題，帶領高年級學生從真實案例和法律判決中建立防禦性安全觀念與責任意識。
+課程首先透過「葉永鋕案例」進行深度討論，引導學生反思校園環境中的霸凌、邊緣化與隱形危險，學習尊重每位同學的獨特性，並建立保護自己與求助的警覺心。老師也舉例日常校園中最常見的危險行為，如「在樓梯上從後推人」或「走廊奔跑追逐」，提醒學生看似無心的過失或玩笑，往往會帶來嚴重的身體傷害。
+課堂上更展示了「10大校園奔跑嬉戲判決警示」海報，透過真實法院判例與民法條文，讓學生了解「只是在玩」並不能免除法律責任。因嬉戲導致他人受傷，家長必須負擔連帶賠償責任，且醫療費用與修復代價極高。這讓孩子們深刻理解：走廊不奔跑，推、拉、絆、抓都不行，玩耍時照顧自己與他人的安全，才是真正的尊重。
+透過生動案例與法律常識的結合，茄苳國小期望能夠啟發學生對校園安全的重視，並培養他們的責任心與危機意識，讓校園成為一個安全、友善、和諧的學習環境。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>營養教育</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>校園食育   石橋魚丁用餐宣導</x:t>
+  </x:si>
+  <x:si>
+    <x:t>化身情緒小偵探　茄苳國小SEL圖卡工作坊玩出輔導新方法</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>情緒看不見、摸不著，卻每天悄悄影響著孩子的學習與人際關係。為提升教師輔導知能，近日辦理「SEL圖卡工作坊」，透過圖像、遊戲與情境任務，引導教師重新認識情緒，並思考如何將SEL帶進班級日常，成為陪伴孩子成長的實用工具。工作坊從「做我的情緒偵探」開始，教師透過SEL圖卡觀察人物表情、情境與線索，猜猜圖卡中的人物可能正在經歷什麼情緒。從開心、難過、生氣到緊張、失落等不同感受，教師們不只是辨認情緒，更進一步思考：「如果我是他，我可能會怎麼想？」「這個孩子真正需要的是什麼？」在一次次討論中，練習從行為看見情緒，從情緒理解需求。接著進入「偵探出任務」，教師化身情緒偵探，根據圖卡情境設計任務與引導問題，從「發生了什麼事？」一路追查到「我可以怎麼做？」將抽象的SEL概念轉化成具體可行的行動。研習最後聚焦班級應用，教師共同討論如何運用SEL圖卡進行晨光時間、班級討論、情緒事件處理及人際互動引導，讓圖卡不只是研習中的教材，更能成為孩子表達感受、理解自己與同理他人的媒介。茄苳國小表示，SEL的學習不一定需要複雜的課程，一張圖卡、一個提問，就可能成為孩子認識自己的起點。透過教師增能，讓「情緒偵探」走進每間教室，陪伴孩子讀懂自己的情緒，也學會看見別人的心。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為課程暖身！用「蝴蝶」舞出孩子的生命力！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>新學期開始，茄苳國小為孩子的學習做好萬全準備！備課日當天，各年級導師與生態講師齊聚一堂，進行本校生態特色課程「蝶舞茄苳」教師共備，依據各年級學習內容共同討論課程，除了傳遞生態知識，更將語文、自然、社會、藝術等領域融入其中，讓學習走出課本、貼近生活。茄苳擁有豐富的自然環境與生態資源，校園就是孩子最珍貴的「自然教室」。學校善用在地資源發展環境生態課程，經過多年實踐、修正與專家協作，逐步聚焦於「蝴蝶生態」，發展出跨領域的校本特色課程「蝶舞茄苳」。課程更隨著孩子的成長逐年深化：低年級從校園環境出發，探索動植物的奧祕；中年級進一步認識蝴蝶、幼蟲與棲息環境；高年級則從「學習者」成為「分享者」，五年級擔任校園生態導覽小尖兵，六年級更籌辦生態博覽會，將六年累積的知識與經驗分享給學弟妹。從養蝶、賞蝶、話蝶到護蝶，「蝶舞茄苳」不只教孩子認識生態，更期待透過真實的觀察、探索與體驗，培養孩子的觀察力、同理心與團隊合作能力，進而學習尊重生命、關懷環境。一堂好課，從孩子走進教室前就已經開始。「一草一木、一蝶一蟲」都是老師們準備孩子探索的真實教材，陪伴茄苳孩子在自然中冒險、生活中學習。</x:t>
+  </x:si>
+  <x:si>
     <x:t>大手牽小手—一起用雙手打造乾淨的校園</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>茄苳國小</x:t>
   </x:si>
   <x:si>
     <x:t>2026-09-03</x:t>
   </x:si>
   <x:si>
     <x:t>新學期新希望，每一年的九月都會敞開大門迎接學生的到來，尤其是學校的新生命「一年級」。作為學校的新同學，對於學校的所有事物都是新鮮的，從同學，到教室，最後是學校；也有許許多多要學習的知識與技能，知識可以從課本上學習，然而技能卻是要由哥哥姊姊們去傳承。作為六年的的哥哥姊姊利用課程－大手牽小手，手把手的教導弟弟妹妹們如何使用掃具，看似簡單的掃地，卻有許多要注意的細節。一年級小小的手掌能不能拿起大大的掃具，小小的雙手能不能揮動長長的掃把，小小的手臂能不能舉起笨重的畚箕。掃地看似簡單，說起來卻很複雜，如何拿掃把？如何揮動掃把？如何集中垃圾？簡單的事情，卻有許多要學習的地方。六年級，在學校的最後一年，將豐富的經驗，傳承給學校的新希望。</x:t>
   </x:si>
   <x:si>
     <x:t>食農教育/營養教育/截切水果</x:t>
   </x:si>
   <x:si>
     <x:t>2026-09-02</x:t>
   </x:si>
   <x:si>
     <x:t>茄苳國小營養教育/食農教育，農場耕作學習到水果的產地與產期，飲食知識與健康飲食理念。
 營養教育的重要性
 隨著社會生活方式的改變，營養教育已成為現代學校必須重視的課題。良好的飲食習慣不僅能幫助學生們建立健康體魄，更能培養他們對於飲食和身心健康的正確觀念。學校將繼續秉持營養教育的理念，透過各種活動和課程來培育學生的健康飲食習慣。</x:t>
   </x:si>
   <x:si>
     <x:t>聽見孩子的小小心聲　茄苳陪伴小一新生走好第一步</x:t>
   </x:si>
   <x:si>
     <x:t>2026-09-01</x:t>
   </x:si>
   <x:si>
@@ -1056,69 +1429,63 @@
   <x:si>
     <x:t>申訴評議宣導</x:t>
   </x:si>
   <x:si>
     <x:t>2026-03-18</x:t>
   </x:si>
   <x:si>
     <x:t>向全校師生介紹申訴機制的意義、流程及相關注意事項，期望建立一個尊重、溝通與公平的學習環境。活教師透過簡報與生活案例說明，讓學生了解當自身權益受到影響時，可以透過正當管道提出申訴，並由學校成立之申訴評議委員會進行公正審議。宣導內容涵蓋申訴的適用範圍、提出方式、處理流程及保密原則等，並強調申訴制度的設立，是為了保障學生表達意見的權利，同時促進校園問題的理性解決。推動申訴評議制度宣導，除了讓學生了解自身權益，更希望培養其法治觀念與責任感。未來學校也將持續透過多元方式深化相關教育，讓每位學生都能在安全、友善且具支持性的環境中安心學習與成長。此次宣導活動不僅提升了師生對申訴制度的認知，也展現茄苳國小致力於營造公平正義校園文化的用心，為打造優質教育環境奠定良好基礎。</x:t>
   </x:si>
   <x:si>
     <x:t>防災演練</x:t>
   </x:si>
   <x:si>
     <x:t>為提升師生面對地震災害的應變能力，今日辦理全校性地震防災演練，透過實際操作與情境模擬，加強學生防災意識與自我保護能力。演練當天，隨著警報聲響起，各班級立即依照「趴下、掩護、穩住」的防震三步驟進行避難，學生迅速躲至課桌下方，以書包保護頭部，展現平時訓練的成果。待地震警報解除後，各班老師引導學生依既定路線，有秩序地疏散至操場集合。過程中，學生遵守「不推擠、不奔跑、不喧嘩」的原則，確保撤離過程安全順暢。集合後，各班立即進行人數清點與回報，確認全體學生均已安全到達避難地點。地震防災演練是校園安全教育的重要一環，透過定期演練，可強化師生應變能力，降低災害發生時的慌亂與風險。未來也將持續推動相關防災教育活動，打造更安全、安心的學習環境。</x:t>
   </x:si>
   <x:si>
     <x:t>書法社</x:t>
   </x:si>
   <x:si>
     <x:t>2026-03-13</x:t>
   </x:si>
   <x:si>
     <x:t>新學期開始，書法社團也正式揭開序幕。許多學生在寒假結束後，便滿心期待書法社的再次開課。開課當天，同學們帶著興奮的心情走進教室，看到熟悉的毛筆、墨汁與宣紙，臉上都露出開心的笑容，迫不及待想要再次提筆練字。社團課程一開始，老師先向同學介紹本學期的學習內容與練習重點，並提醒大家書寫書法時需要保持專注與耐心。老師也示範正確的握筆姿勢與運筆方式，從基本的橫、豎、撇、捺等筆畫開始練習，讓同學們重新熟悉毛筆的運筆感覺。學生們聚精會神地看著老師示範，再小心翼翼地在宣紙上寫下第一個字，雖然有些同學的筆畫還不夠穩定，但每個人都非常認真。在練習過程中，老師也會逐一指導學生，提醒筆畫的方向與力道，並鼓勵大家慢慢寫、用心寫。透過不斷練習，同學們逐漸掌握書寫的節奏，有些學生甚至寫出相當工整的字體，讓人眼睛為之一亮。看到自己的作品逐漸進步，學生們也感到十分有成就感。書法不僅是一門藝術，更是一種培養專注力與耐心的學習過程。透過書法社團的學習，學生不僅能認識傳統文化之美，也能在一筆一畫之中培養沉穩與細心的態度。許多同學表示，每次寫完一張作品都很有成就感，也期待未來能寫出更漂亮的字。新學期書法社團在充滿墨香的氣氛中展開，同學們在輕鬆又認真的學習環境裡，慢慢體會書法的樂趣。相信在老師的指導與持續練習下，學生們的書寫能力將逐漸提升，也讓書法藝術在校園中持續傳承與發展。</x:t>
   </x:si>
   <x:si>
-    <x:t>軟式飛盤</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>新學期開始，社團活動也熱鬧展開，其中深受學生喜愛的「軟式飛盤社」正式開課。許多同學一開學便迫不及待報名參加，希望在社團活動中體驗飛盤運動的樂趣，培養運動習慣，也增進同儕之間的互動與合作。在社團老師的帶領下，學生們先從認識飛盤的基本構造與安全規則開始，接著學習正確的握盤方式與基礎拋接技巧。透過簡單的暖身活動與分組練習，同學們逐漸掌握飛盤的飛行方向與接盤時機。操場上不時傳來歡笑聲與加油聲，氣氛十分活絡。老師表示，軟式飛盤是一項兼具趣味與運動量的活動，不僅能訓練學生的手眼協調能力，也能提升反應速度與團隊合作精神。透過循序漸進的教學與遊戲化練習，讓學生在輕鬆愉快的氛圍中學習運動技能，建立自信心。參加社團的同學也表示，飛盤運動既好玩又具有挑戰性，每次成功接到隊友傳來的飛盤都讓人非常有成就感，也希望未來能學習更多不同的拋接技巧，甚至參與校內外的交流活動。社團活動是學生多元學習的重要一環，透過不同類型的社團，讓孩子們探索興趣、發展專長。軟式飛盤社的開設，不僅提供學生健康運動的機會，也讓校園生活更加豐富多元。未來也期待同學們持續參與，在活動中培養運動習慣，享受團隊合作的樂趣，讓校園充滿活力與歡樂。</x:t>
   </x:si>
   <x:si>
     <x:t>肢體律動社</x:t>
   </x:si>
   <x:si>
     <x:t>隨著新學期的開始，茄苳國小各項社團活動也陸續展開，其中深受學生喜愛的「肢體律動社」正式開課，吸引許多學生踴躍報名參加。透過音樂與身體動作的結合，學生在輕鬆愉快的氛圍中學習律動與節奏，展現活力與自信，也讓校園充滿青春與歡樂的氣息。在第一次社團活動中，指導老師先帶領學生進行暖身活動，透過簡單的伸展與節奏拍手，讓學生逐漸熟悉身體律動與音樂節拍。接著老師設計多樣化的律動練習，讓學生跟著音樂做出不同的肢體動作，包含踏步、轉身、拍手及簡單舞步等，讓孩子們在活動中學習協調身體、培養節奏感。現場氣氛活潑熱鬧，學生們也在互動與模仿中逐漸建立自信，勇於展現自我。許多學生表示，非常期待每週的肢體律動社團時間，因為除了能跟著音樂跳舞、活動筋骨，也能和同學一起合作完成律動動作，過程既有趣又充滿成就感。透過不斷練習與嘗試，學生不僅提升了身體協調能力，也培養了團隊合作與表達能力。肢體律動社團不僅能讓學生在課業之餘紓解壓力，更能培養學生對音樂與舞蹈的興趣，提升身體活動量，促進身心健康發展。未來社團課程也將逐步增加不同形式的律動與舞蹈元素，讓學生有更多學習與表現的機會。透過豐富多元的社團活動，持續提供學生展現自我與探索興趣的平台。相信在老師的帶領與學生的熱情參與下，肢體律動社團將成為孩子們在校園生活中最期待的快樂時光之一。</x:t>
   </x:si>
   <x:si>
     <x:t>英語朗讀社</x:t>
   </x:si>
   <x:si>
     <x:t>隨著新學期的開始，英語朗讀社團也正式展開活動。許多對英語學習充滿興趣的學生踴躍報名參加，在充滿期待與興奮的氣氛中迎接第一次社團課程。透過朗讀練習與多元有趣的教學活動，學生們不僅能提升英語能力，也能培養自信心與表達能力。課程一開始，老師先透過簡單的英語互動與破冰活動，讓學生在輕鬆愉快的氛圍中熟悉彼此。接著帶領學生進行基礎發音練習，透過單字、短句與簡短故事的朗讀，讓學生了解英語的語調、節奏與正確發音方式。老師也示範如何利用聲音的高低、快慢與情緒變化，讓朗讀內容更加生動有趣。在練習過程中，學生們一開始雖然有些害羞，但在老師的鼓勵與同學的互相支持下，逐漸勇敢開口朗讀。許多學生在反覆練習後，發音越來越清楚，朗讀也越來越流暢。看到自己能夠用英語大聲朗讀，學生們臉上都露出開心與自信的笑容。英語朗讀社不僅重視語言能力的培養，也希望透過團體練習與舞台分享的方式，讓學生學習合作與互相欣賞。未來社團課程也將安排故事朗讀、小組練習以及成果展示等活動，讓學生在多元的學習情境中提升英語表達能力。透過英語朗讀社的學習，學生不僅能加強英語發音與口說能力，更能培養勇於表達與自信展現的態度。相信在持續的練習與努力下，學生們將能在英語學習的道路上更加進步，也期待未來能在各項英語活動或比賽中展現優異成果。</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>閱讀社</x:t>
   </x:si>
   <x:si>
     <x:t>隨著新學期的到來，本校閱讀社團也正式展開活動。為培養學生良好的閱讀習慣與提升閱讀理解能力，學校持續推動閱讀教育，吸引許多對閱讀充滿興趣的學生踴躍參加。閱讀社開課當天，學生們帶著期待與好奇的心情走進教室，準備展開一段充滿知識與想像力的閱讀旅程。活動開始時，老師先向學生介紹本學期閱讀社的課程內容與活動安排，包括好書分享、分組閱讀討論、故事創作以及閱讀心得分享等，希望透過多元的閱讀方式，引導學生在閱讀中培養思考能力與表達能力。老師也鼓勵學生勇於分享自己的閱讀感受，讓閱讀不只是個人的學習，更是一種互相交流與成長的過程。在首次活動中，老師帶領學生進行輕鬆有趣的閱讀暖身活動，透過簡單的故事引導學生觀察故事情節與人物特色，學生們踴躍舉手發言，分享自己對故事的想法與感受，教室中充滿熱烈的討論氣氛。許多學生表示，非常期待每週的閱讀社時間，可以接觸到不同類型的書籍，也能和同學一起分享閱讀的樂趣。此外，閱讀社也將結合圖書館資源，讓學生認識更多優質書籍，培養自主閱讀的能力。透過持續的閱讀與交流，學生不僅能增進語文能力，也能在書本世界中開拓視野、培養想像力。新學期閱讀社的啟動，為學生打造了一個充滿書香與學習樂趣的環境。相信在老師的帶領與學生的熱情參與下，閱讀社將成為學生探索知識、培養閱讀習慣的重要平台，讓閱讀的種子在校園中持續萌芽與成長。</x:t>
   </x:si>
   <x:si>
     <x:t>投擲遊戲</x:t>
   </x:si>
   <x:si>
     <x:t>隨著新學期的到來，校園社團活動也陸續展開，本校深受學生喜愛的「投擲遊戲社」正式開課。許多同學在得知社團開始後都十分期待，紛紛踴躍報名參加，希望能在活動中體驗投擲運動的樂趣，培養運動興趣與團隊合作精神。投擲遊戲社以多元有趣的投擲活動透沙包及目標投擲等遊戲，讓學生在輕鬆愉快的氛圍中學習正確的投擲動作與技巧。課程設計由簡單到進階，不僅讓初次接觸的學生能夠快速上手，也讓已具基礎的學生持續挑戰自我、提升技巧。老師在活動中也會示範正確姿勢，提醒學生運用身體協調與力量控制，讓投擲更加穩定與準確。活動開始時，同學們在操場上分組進行暖身與基本動作練習，接著透過各種趣味關卡進行投擲挑戰。現場氣氛熱烈，同學們彼此加油打氣，每當成功命中目標時，便會響起歡呼聲與掌聲，展現滿滿的活力與熱情。透過遊戲化的學習方式，不僅增加活動趣味，也讓學生在不知不覺中培養專注力與手眼協調能力。新學期的投擲遊戲社在歡樂的氣氛中順利展開，不僅為校園增添活力，也讓學生在遊戲與運動中獲得成就感與自信。相信在接下來的課程中，同學們將持續精進技巧，享受投擲運動帶來的樂趣，為校園生活留下更多精彩與歡笑。</x:t>
   </x:si>
   <x:si>
     <x:t>太鼓社</x:t>
   </x:si>
   <x:si>
     <x:t>隨著新學期的開始，課後社團活動也正式展開，其中深受學生喜愛的「太鼓社」再次熱鬧開課。當鼓聲在活動教室中響起，不僅象徵新學期的開始，也讓參與的學生們充滿期待與活力。太鼓社一開課，許多學生便早早到場準備，在老師的指導下學習基本的擊鼓姿勢與節奏。老師先帶領學生進行暖身活動，接著介紹鼓棒的握法、站姿以及擊鼓的基本節拍，讓學生一步一步熟悉太鼓的演奏方式。隨著整齊有力的鼓聲響起，學生們專注地跟著節奏敲擊，現場氣氛十分熱烈。太鼓社不僅可以學習音樂節奏，更能透過擊鼓訓練專注力與團隊合作。當大家一起配合節拍敲出整齊的鼓聲時，會感到非常有成就感，也希望未來能在學校活動或表演中展現練習成果。對於第一次參加的學生而言，能接觸到這樣富有節奏感與力量感的樂器，更是一個全新的學習體驗。太鼓除了培養學生的音樂素養外，也能提升身體協調性與節奏感，透過團體練習更能培養學生互相合作與傾聽的能力。希望在接下來的課程中，學生能從基礎節奏逐漸進階，學習完整的太鼓曲目，並在舞台上展現自信與活力。新學期太鼓社的開始，不僅為校園增添充滿力量的鼓聲，也讓學生在課後活動中找到興趣與成就感。相信在持續的練習與努力下，學生們將能敲出更加整齊有力的節奏，讓太鼓聲在校園中持續迴盪，展現茄苳國小學生充滿朝氣與活力的一面。</x:t>
   </x:si>
   <x:si>
     <x:t>粉彩漫畫社</x:t>
   </x:si>
   <x:si>
     <x:t>隨著新學期的開始，各項社團活動也陸續展開，其中有學生喜愛的「粉彩漫畫社」正式開課。許多對繪畫與創作充滿興趣的學生踴躍報名參加，在課堂中透過粉彩與漫畫創作，發揮想像力與藝術表現力，讓校園增添濃厚的藝術氣息。在第一堂社團課程中，老師先向學生介紹粉彩繪畫的基本技巧與漫畫創作的概念，包含粉彩上色方式、顏色搭配，以及如何設計簡單的人物表情與角色造型。學生們在老師的示範與引導下，拿起粉彩筆開始創作，有的畫出可愛的人物角色，有的則設計有趣的故事場景，課堂氣氛既專注又充滿歡樂。社團活動不僅培養學生的藝術興趣，也提升觀察力與專注力。透過色彩搭配與畫面構圖的練習，學生逐漸學習如何將腦海中的想法轉化成畫面，從中建立自信與成就感。老師也會適時給予鼓勵與指導，讓學生在輕鬆愉快的氛圍中學習與成長。社團活動是課堂學習的重要延伸，希望透過多元的社團課程，讓學生探索不同興趣與潛能。粉彩漫畫社不僅提供學生藝術創作的舞台，也讓孩子在創作中培養耐心與美感。新學期粉彩漫畫社的開課，讓喜愛繪畫的學生有了展現創意的空間。相信在接下來的課程中，學生將持續發揮想像力，創作出更多精彩且富有特色的作品，為校園生活增添更多色彩與活力。</x:t>
   </x:si>
   <x:si>
     <x:t>籃球社</x:t>
   </x:si>
@@ -2072,56 +2439,50 @@
   <x:si>
     <x:t>課間社團田徑社</x:t>
   </x:si>
   <x:si>
     <x:t>2025-10-09</x:t>
   </x:si>
   <x:si>
     <x:t>孩子們在跑道上奮力奔跑的瞬間，他們姿態各異，但臉上都洋溢著專注與熱情。無論是領先的健將，還是緊隨其後的隊員，每一步都踏實而充滿力量，展現出不服輸的拼勁與對運動的熱愛。這項社團活動不僅是體能的鍛鍊，更是意志力與團隊精神的培養。在互相追逐與鼓勵中，他們學習如何調整呼吸、掌握節奏，並體驗到超越自我的成就感。田徑社團提供了一個多元發展的平台，讓孩子們在課業之餘，能夠盡情釋放活力，培養健康的體魄。在陽光的照耀下，每一次的起跑、加速、衝刺，都記錄著他們在體育這條道路上的成長與進步。這種課間的活力訓練，無疑為他們的校園生活增添了一抹亮麗的色彩與難忘的記憶。</x:t>
   </x:si>
   <x:si>
     <x:t>課間社團投擲社</x:t>
   </x:si>
   <x:si>
     <x:t>校園中傳來一陣陣歡笑聲與加油聲，原來是投擲社團正在進行活動。這個社團課程安排在課間時間，讓孩子們在學習之餘，透過有趣的體育活動釋放壓力、鍛鍊身體，也培養了團隊精神與合作能力。參加社團的學生們分成幾組，在老師的指導下輪流進行投擲練習。地上擺放著色彩鮮豔的標靶板與沙包，活動方式結合了投擲技巧與遊戲競賽，讓學生們在輕鬆的氛圍中訓練手眼協調與身體控制能力。老師與助教們耐心指導孩子們如何正確握沙包、選擇合適的站位以及投擲角度。學生們則認真練習，每一次投擲都伴隨著期待的眼神與同儕的鼓勵，成功命中標靶時更是全場歡呼。</x:t>
   </x:si>
   <x:si>
     <x:t>校園尋寶趣~是花?是果?還是葉?</x:t>
   </x:si>
   <x:si>
     <x:t>茄苳校園自然資源豐富，我們以「大樹下共下寮」為課程主軸，帶著孩子由生活經驗出發，透過校園豐富的自然環境資源，實際踏查發現校園有哪些自然寶藏，再將蒐集的自然素材利用感官辨識將素材先進行初步的分類再根據種類進行歸類。&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;孩子們在進行自然素材歸類前，根據舊經驗將花、果、葉、樹枝、樹皮...進行特徵上的定義，在過程中發現，目前在校園裡撿拾到最多的寶藏是果實，校園裡還有其他的果實嗎?這些果實躲藏在哪裡?果實真的都是圓的嗎?…期待未來能透過更多的覺知辨識及推理，發現更多果實的秘密。</x:t>
   </x:si>
   <x:si>
     <x:t>老師先進行基本動作的教學與暖身練習。學生們兩腳穩定站立，雙臂打開，為即將開始的鼓擊做準備。儘管天氣炎熱，大家依然全神貫注，跟隨節奏練習正確的出手角度與鼓棒的握法。這不僅是一堂音樂課，更是一場身心協調與團隊合作的訓練。進入正式練習後，學生們高舉鼓棒，神情堅定地準備擊打太鼓。從他們的眼神與肢體動作中，可以感受到一種敬畏與投入，彷彿每一擊都蘊含著力量與情感。太鼓聲響徹整個校園，節奏整齊有力，讓人感受到震撼人心的氣勢。透過太鼓課程，學生們不僅學習到傳統音樂的節奏與技巧，也培養了耐力、紀律與團隊合作的精神。太鼓需要全身的協調與集中力，更重要的是，大家必須彼此配合，才能打出一致的節奏與震撼的演出。這樣的社團活動，不只是讓學生在課業之外找到興趣與成就感，更是傳承文化、強健體魄的重要方式。從這堂太鼓課中，我們看見的不只是孩子們的努力與進步，也看見了教育中「音樂與體能並重」的實踐與價值。</x:t>
   </x:si>
   <x:si>
-    <x:t>自行車安全宣導</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>熱舞社</x:t>
   </x:si>
   <x:si>
     <x:t>2025-10-02</x:t>
   </x:si>
   <x:si>
     <x:t>放學後的校園，一陣陣充滿活力的節奏從視聽教室傳來！這就是我們課後熱舞社團的訓練現場。熱舞社不只是一個學習舞蹈技巧的地方，更是孩子們釋放學習壓力、展現自我風格的舞臺。社團課程涵蓋了基礎的流行舞（K-pop）元素。老師從最基本的節奏感訓練、肢體協調與律動開始帶領。我們強調舞蹈的樂趣，鼓勵每位小舞者勇於表達，將內心的創意與熱情融入舞步中。透過循序漸進的排舞練習，學生們不僅提升了體能、增強了心肺功能，更在團隊合作中找到了歸屬感。熱舞社歡迎所有對舞蹈充滿好奇心和熱忱的同學加入。讓我們一起踏出自信的舞步，用汗水與節奏定義最閃亮的青春！</x:t>
   </x:si>
   <x:si>
     <x:t>籃球社團，社團活動的重點始終專注於最扎實的基本動作訓練，每週從最核心的技巧練起：強化控球運球（訓練左右手協調與球感）、練習精準傳球（培養團隊默契與視野），以及建立標準投籃姿勢（穩固命中率的基礎）。老師會透過大量的反覆練習，搭配敏捷性與正確腳步訓練，確保每位同學都能紮穩馬步。這些看似簡單的基礎動作，是未來在場上發揮戰術、享受比賽樂趣的關鍵。歡迎所有熱愛籃球、願意從零開始打好根基的同學加入，一起將基礎化為球場上的無限可能！</x:t>
   </x:si>
   <x:si>
     <x:t>黏土社團是一種著重於手作藝術創作的課後活動。在社團中，學生會學習使用陶土或不同類型的黏土，透過揉、捏、塑形等基本技巧，將創意轉化為立體作品、裝飾品或小型器皿。參與黏土社團的主要目標是培養學生的創意、專注力以及手眼協調能力，讓孩子們在藝術創作中找到樂趣。</x:t>
   </x:si>
   <x:si>
     <x:t>戲劇奠基，朗讀展翼，茄苳孩子自信展實力！</x:t>
   </x:si>
   <x:si>
     <x:t>六年甲班葛宸佑同學在今年語文競賽中，參加國語朗讀項目，表現亮眼，榮獲優等佳績。宸佑自三年級起便加入學校戲劇校隊，透過平時的台詞練習與舞台經驗，培養了穩健的台風與自信心。這次雖是第一次獨自挑戰朗讀比賽，他依然把握時間，認真練習、不斷精進，展現了持之以恆的態度。憑藉舞台歷練與專注投入，最終脫穎而出，難得可貴的學習精神，是未來學弟妹們的好榜樣。</x:t>
   </x:si>
   <x:si>
     <x:t>親師合作傳母語，語文競賽添動力！</x:t>
   </x:si>
   <x:si>
     <x:t>五年甲班邱昱銓同學參加客語朗讀競賽五年甲班邱昱銓同學，今年初次嘗試參加語文競賽的客語朗讀項目。平時由客語老師范美惠細心陪伴指導，暑假期間更有爺爺與爸爸在家裡一起練習，一家人一起擁有親子共讀的家庭時光。雖然這次比賽沒有得到成績，但過程中孩子用心學習，家人齊心陪伴，正好展現了親師合作與家庭教育的力量。這份珍貴的經驗，是孩子學習路上的養分，也讓母語傳承在生活裡更加深刻。</x:t>
@@ -2208,53 +2569,50 @@
     <x:t>春暉志工社於今日舉辦「反毒宣導話劇」活動，特別以生動活潑的戲劇方式，向同學們傳達「拒絕毒品、珍愛生命」的重要訊息。劇中以同儕之間的互動為主軸，呈現毒品誘惑的危險與後果，讓觀眾在輕鬆的氛圍中，深刻體會到遠離毒品的重要性。演出過程幽默風趣又具教育性，現場不時傳出笑聲與掌聲，同學們也在欣賞戲劇的同時，對毒品的危害有了更清楚的認識。校方表示，希望透過這樣寓教於樂的方式，加深學生對毒品防制的印象，培養正確價值觀，共同營造健康、安全的校園環境。</x:t>
   </x:si>
   <x:si>
     <x:t>114學年度「環保DIY」作品分享</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">       今日的學生朝會，由學校中高年級的三位同學獲得各班的優等獎項，同學們上台向全校介紹自己的作品和學習心得，以及製作過程的困難處，展現了滿滿的成就與自信。&amp;nbsp;&amp;nbsp;    &amp;nbsp;這次獲獎的作品是「無釘橋墩實驗」，孩子經過屢次的嘗試，考驗專注與耐心，運用結構原理，搭建出一座不需釘子的穩固小橋。       在分享會上，孩子們一一上台，說著自己遇到的困難、如何解決，以及完成作品後的喜悅。看著他們從一開始的演練時的緊張，到最後能落落大方地分享心路歷程。這不僅是一場發表會，更是累積著孩子的成長經歷。&amp;nbsp;&amp;nbsp;&amp;nbsp;    校長也特別鼓勵孩子們：「作品的美麗不只在於外型，更在於你們一步步完成的堅持與用心。」相信這樣的學習經驗，會成為孩子們生命中珍貴的養分。感謝家長們一路上的支持與陪伴！</x:t>
   </x:si>
   <x:si>
     <x:t>今日的學生朝會，由學校中高年級的三位同學獲得各班的優等獎項，同學們上台向全校介紹自己的作品和學習心得，以及製作過程的困難處，展現了滿滿的成就與自信。這次獲獎的作品是「創意熱帶魚吸管掛飾」，把回收的吸管切成不同長度，再用黏著劑將其黏在紙板上，塗上顏色，變身為色彩繽紛的魚，掛上小魚能測風還能裝飾賞心悅目。&amp;nbsp;在分享會上，孩子們一一上台，說著自己遇到的困難、如何解決，以及完成作品後的喜悅。看著他們從一開始的演練時的緊張，到最後能落落大方地分享心路歷程。這不僅是一場發表會，更是累積著孩子的成長經歷。&amp;nbsp;&amp;nbsp;&amp;nbsp;校長也特別鼓勵孩子們：「作品的美麗不只在於外型，更在於你們一步步完成的堅持與用心。」相信這樣的學習經驗，會成為孩子們生命中珍貴的養分。謝謝家長給予的支持與陪伴！</x:t>
   </x:si>
   <x:si>
     <x:t>春暉志工社反霸凌巡迴演出</x:t>
   </x:si>
   <x:si>
     <x:t>本校邀請本校春暉志工社於今日利用朝會時間進行「友善校園」宣導活動。志工們透過簡單生動的故事與互動問答，向同學們強調尊重、關懷與友愛的重要性，並提醒大家遇到問題要勇於尋求協助，不孤立、不霸凌。活動中，志工們也分享校園生活中常見的人際相處情境，教導同學以同理心化解衝突，營造互相支持的學習氛圍。同學們專心聆聽並踴躍發言，氣氛熱烈。期盼透過此次宣導，讓「友善、包容、尊重」成為校園共同價值，讓每位同學都能在安全、溫暖的環境中快樂學習、健康成長。於今日利用朝會時間進行「友善校園」宣導活動。志工們透過簡單生動的故事與互動問答，向同學們強調尊重、關懷與友愛的重要性，並提醒大家遇到問題要勇於尋求協助，不孤立、不霸凌。活動中，志工們也分享校園生活中常見的人際相處情境，教導同學以同理心化解衝突，營造互相支持的學習氛圍。同學們專心聆聽並踴躍發言，氣氛熱烈。-</x:t>
   </x:si>
   <x:si>
     <x:t>今日的學生朝會，由學校中高年級的三位同學獲得各班的優等獎項，同學們上台向全校介紹自己的作品和學習心得，以及製作過程的困難處，展現了滿滿的成就與自信。&amp;nbsp;&amp;nbsp;&amp;nbsp;這次獲獎的作品是「木作電子琴」，孩子利用木條及木板與電子IC板、經由寫程式、焊接零件、裝上發聲器…等步驟，最後接上行動電源，做出能發聲的小琴鍵，讓大家驚呼連連。&amp;nbsp;</x:t>
   </x:si>
   <x:si>
     <x:t>We Play, Don’t Pay！孩子學會保護自己</x:t>
   </x:si>
   <x:si>
     <x:t>在網路社群、遊戲平臺盛行的時代，交友已經不再侷限於面對面，虛擬世界的互動成為學生日常生活的一部分。茄苳國小特別舉辦「We Play, Don’t Pay – 交友停看聽」講座，邀請實習心理師進校園，和孩子們一起討論如何在網路世界安全交友，保護自己不受傷害。講座一開始，心理師透過有趣的互動遊戲，請學生說出自己最常使用的社群軟體與遊戲平臺，現場笑聲不斷，氣氛輕鬆。接著，心理師分享了多個真實案例：有人在遊戲中遇到陌生人要求提供個人照片，有人被騙去購買點數卡，有人被騙取聯絡方式後遭到騷擾。這些情境讓學生驚呼連連，也引發熱烈討論。心理師提醒，網路交友要「停、看、聽」：停下來思考對方的要求是否合理、看清楚對方的身份是否真實、聽聽自己的直覺與老師、家長的建議。更強調不要隨便分享個資、照片與位址，不單獨赴約，也不要為陌生人付錢或購買遊戲點數。講座不僅讓他們更了解網路交友的風險，也學會了如何勇敢說「不」。老師也認為，這樣的生命教育活動幫助孩子建立正確的交友觀念，讓他們在真實與虛擬世界中都能安全快樂地成長。</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>國家防災日</x:t>
   </x:si>
   <x:si>
     <x:t>本校於今日上午進行國家防災日演練。全校師生在廣播指令下，依照事先規劃的動線，迅速就地掩護，並有序撤離到操場集合。演練過程中，老師們協助指導，確保每位同學在最短時間內完成動作，展現出平時訓練的成果。此次預演除了模擬地震發生時的應變措施，也強調集合時的秩序與清點人數的重要性。透過實際操作，同學們更加理解防災知識，提升自我保護能力。希望藉由防災日預演，讓全體師生熟悉應變流程，建立正確的防災觀念，確保校園安全無虞。</x:t>
   </x:si>
   <x:si>
     <x:t>茄苳國小六甲生命/家庭教育</x:t>
   </x:si>
   <x:si>
     <x:t>2025-09-15</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">近日，班級進行了一系列生命教育課程，以幫助孩子們學習重要的人生技能，包括道謝、道歉和道愛。這些課程不僅幫助孩子們學會表達感謝和歉意，也鼓勵他們與家人進行深入的交流。青春期的孩子經常需要時間來調整語言表達方式，但透過這些課程，我們相信他們總是真心誠意地想跟最愛的人說出自己的話語哦！
 </x:t>
   </x:si>
   <x:si>
     <x:t>晨光裡的笑聲　茄苳親子攜手跑出幸福步伐</x:t>
   </x:si>
   <x:si>
     <x:t>2025-09-09</x:t>
   </x:si>
   <x:si>
     <x:t>清晨的陽光灑落在操場，茄苳國小傳來陣陣加油聲。學校推動「我是運動茄」晨光運動，邀請爸爸媽媽和孩子一同參加，透過每日規律的運動，培養健康生活習慣，也讓親子在清晨時光中建立更緊密的情感連結。一大早，操場上人聲鼎沸。孩子們個個精神奕奕，家長們也換上輕便的運動服，陪伴寶貝一起熱身、伸展。爸爸媽媽陪著孩子們跑步，有的孩子在不知不覺中跑完了十圈。小朋友邊跑邊笑，家長則在旁加油鼓勵，彼此的步伐與笑容成了晨光中最美的風景。「能和孩子一起運動，不只培養健康，更是珍貴的親子時光。」一位家長分享感想。孩子們則興奮地說，雖然一開始覺得累，但跑完後覺得全身充滿力量，上課也更有精神。晨光運動不僅是體能活動，更是一種生活教育。透過每天固定時間的運動，孩子能培養毅力與自律，同時藉著與家長的陪伴互動，增進親子關係。當陽光漸漸升起，師生與家長們滿頭汗水，卻笑容滿面。晨光運動為孩子的一天揭開序幕，也為家庭留下健康、活力與幸福的共同記憶。</x:t>
   </x:si>
   <x:si>
     <x:t>從洗手到專注學習　茄苳新生養成健康好習慣</x:t>
@@ -2277,53 +2635,50 @@
   <x:si>
     <x:t>茄苳國小新生迎新　愛與遊戲中展開新旅程</x:t>
   </x:si>
   <x:si>
     <x:t>從法規到教室——正向管教翻轉師生互動</x:t>
   </x:si>
   <x:si>
     <x:t>為增進教師對正向管教的認識與實務運用，茄苳國小特別邀請新北市教育局法務李專員蒞校進行「學生正向管教相關法規與案例實務分享」專題講座。會場座無虛席，老師們專心聆聽，氣氛熱烈。李專員首先以教育基本法、兒童權利公約及《學生輔導法》等相關規範為切入點，強調正向管教的核心價值在於「尊重、引導與陪伴」，而非以懲罰為主。他指出，教師在課堂上面對學生不當行為時，應避免使用羞辱或體罰等做法，否則不僅違反法規，還可能傷害孩子的自尊與信任感。隨後，他分享更多校園案例說明實務操作。例如，有學生在課堂上常常打斷老師，若僅以責罵處理，往往造成衝突加劇；相對地，若採用正向管教技巧，如事先設定明確規範、給予選擇與後果的引導，學生更容易理解並自我調整。講座最後，李專員提醒教師們，在教育現場應把握「以尊重代替責罵，以引導取代懲罰」的原則，並持續關注學生的情緒與需求。他鼓勵老師透過正向管教，建立安全與信任的學習環境，讓每一位孩子都能在支持中成長。此次講座讓教師們收穫良多，對正向管教有了更清楚的理解與實務操作方向，未來將能更從容地面對教學現場的挑戰。</x:t>
   </x:si>
   <x:si>
     <x:t>藥物防治講座</x:t>
   </x:si>
   <x:si>
     <x:t>2025-09-08</x:t>
   </x:si>
   <x:si>
     <x:t>新學期開學之際，玄奘大學張教官，針對全校師生進行一場別開生面的藥物防治宣導講座。有鑑於新型毒品偽裝手法日益翻新，這次講座不僅聚焦於傳統毒品的危害，更深入淺出地揭露了新興毒品的隱藏面貌，為校園築起一道堅實的防護牆。張教官在講座一開始，便以生動活潑的互動方式，吸引了教師們的注意。他沒有使用枯燥的口號，而是透過實物展示與問答，讓教師們認識到「毒品」不再是電影中常見的模樣。他展示了多種看似無害的包裝，例如精美的糖果袋、可愛的餅乾盒、甚至日常飲用的咖啡包或奶茶包，這些都可能是新型毒品披上的偽裝。張教官強調，不法分子正是利用孩子們的好奇心與警覺性較低，企圖誘騙他們接觸毒品。「天下沒有白吃的午餐！」張教官以這句簡單卻有力的話，提醒孩子們在面對陌生人遞來的食物或飲料時，一定要保持高度警覺。他傳授了簡單的「三不一要」原則：**「不聽信」陌生人的花言巧語，「不碰觸」不明來源的物品，「不接受」任何免費的禮物或飲料，以及「要」**立刻向師長或家人求助。這些口訣不僅易於記憶，更是在危急時刻保護自己的關鍵。校長也在會中表示，學校對任何毒品相關行為採取零容忍態度。他感謝張教官帶來如此重要的生命教育課程，並承諾將持續深化反毒教育，將其融入學生的日常學習與生活中。</x:t>
   </x:si>
   <x:si>
     <x:t>兒少性剝削宣導</x:t>
   </x:si>
   <x:si>
     <x:t>新學期的第一天，但在一場特別的開學典禮上，校長以溫暖而堅定的語氣，向全體師生與家長傳達了一項非常重要的訊息：保護自己，遠離危險。校長指出，兒少性剝削這個嚴肅的議題，需要我們所有人共同面對，並強調保護每一位學生是學校與社區共同的責任。校長用淺顯易懂的方式，向孩子們解釋了什麼是「性剝削」。他提醒大家，壞人可能不是我們想像中的樣子，他們可能會在網路世界裡，假扮成大哥哥、大姐姐，或是用各種方法來接近我們。例如，用遊戲點數、好看的玩具或新手機來當誘餌，或是假裝是好朋友，想知道你的私人資訊、照片或住家地址。這些看似友善的舉動，都可能是不法分子試圖誘騙與剝削的開端。校長特別強調，當遇到任何讓你感到不舒服、害怕或疑惑的狀況時，一定要相信自己的直覺，並勇敢說出來。</x:t>
   </x:si>
   <x:si>
-    <x:t>友善校園週宣導</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>在充滿希望的新學期，一場莊嚴而溫暖的開學典禮正在進行。淑玲校長帶著全校師生進行「反霸凌」宣示。校長以鏗鏘有力的語氣，結合生動的「停！聽！看！」口號，向全體師生說明了校園安全的堅定決心，並將這份承諾化為共同行動的號召。「停！」停止傷害，遏止不法，杜絕冷漠。「聽！」 傾聽需求，理解差異，構築同理。「看！」 發現徵兆，察覺問題，看見希望。</x:t>
   </x:si>
   <x:si>
     <x:t>AI助力，教師教學更有力</x:t>
   </x:si>
   <x:si>
     <x:t>2025-09-06</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">    隨著人工智慧（AI）快速發展，教育現場也迎來嶄新的契機。AI 不只是科技領域的話題，更能成為教師課堂上的好幫手，協助課程設計、互動教學與學生學習評量。茄苳國小邀請到美麗實力兼具的竹小資訊組長--彭若雯老師，向夥伴們介紹幾個實用的平台，幫助教師善用 AI 工具，讓教學更有效率也更有趣。Padlet    Padlet 是一個互動式線上白板，學生能即時張貼文字、圖片、影片或連結。結合 AI 後，教師可以快速生成討論題目、摘要學生回饋，甚至整理心智圖，讓課堂討論更有結構。Kahoot!    Kahoot! 是全球知名的遊戲化測驗平台。透過 AI 功能，教師可以自動生成題庫或從教材中快速建立測驗題目，節省備課時間，並以遊戲方式提升學生學習動機。Magic School    這是一個專為教師打造的 AI 平台，能協助設計教案、產生教學問題、創建差異化教材，甚至撰寫家長信。教師可依需求調整內容，大幅提升教學準備的效率。Suno    Suno 是一款能利用 AI 自動生成音樂的工具。教師可用它製作背景音樂、學習歌曲，甚至搭配學科內容創作簡單旋律，增加課堂氛圍，讓學習更有感官體驗。學習吧   「學習吧」是台灣常用的數位學習平台，結合 AI 後能協助學生進行適性化練習，依據學習歷程提供不同程度的題目與回饋，讓教師更容易掌握學生的學習狀況。Edcafe   Edcafe 提供 AI 輔助的教材搜尋與整合，教師可快速找到適合的課程資源，並透過 AI 摘要與生成功能，將大量資訊轉換成課堂可用的重點教材。Napkin    Napkin 是一個筆記與知識管理平台，利用 AI 能將零散的想法整理成結構化內容。教師可用它來蒐集教學靈感、快速生成課程大綱，或將學生的學習歷程轉換成具體的報告。結語    在科技化的教育新時代，AI 工具協助教學者更高效地準備教材、提升課堂互動、照顧不同學習需求的學生。當教師能善用這些資源，不僅能減輕備課與行政壓力，更能把時間留給最重要的事──陪伴孩子們的學習與成長。    謝謝若雯組長為茄苳夥伴們帶來的能量，為大家的新學期挑戰注入一劑能量滿滿的強心針，１１４學年度，我們來啦～</x:t>
   </x:si>
   <x:si>
     <x:t>師生溝通好溫暖</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">    在國小班級經營中，師生溝通是建立良好氛圍的基石。良好的溝通不僅能讓學生感受到被理解與尊重，也能幫助教師掌握班級脈動，進而推動學習與生活的順利進行。當老師願意耐心傾聽學生的心聲，學生也會更樂於表達自己的想法與需求，進而建立互信的關係。這份互信能使班級成為安全的學習環境，讓孩子們敢於嘗試、勇於成長。    在師生互動過程中，教師應以正向的言教和身教引導，代替單向的指令，讓學生感受到參與和被重視的感覺。當學生遇到困難時，教師適時的關懷與陪伴，能讓學生因為您的支持而長出面對挑戰的勇氣。同時，透過日常交流，學生也能逐漸學會表達情緒、傾聽他人，進而發展出更成熟的社交與自我管理能力。    此外，親師之間的正向溝通尤為重要。教師透過主動分享孩子在校的學習與表現，能讓家長更了解孩子的狀況；而家長的回饋也能提供教師更多面向的資訊，幫助教學更貼近學生需求。當親師生三方形成合作的夥伴關係，彼此支持、共同成長，就能營造出溫暖、積極的教育環境。    總之，溝通不只是訊息的交換，更是情感與信任的建立。為了有健康的情緒和關係，老師和家長們也不要忘了多關注和照顧自己的身體和情緒。透過開放、真誠且持續的互動，我們期待親師能攜手打造一個充滿理解、關懷與成長的班級。</x:t>
   </x:si>
   <x:si>
     <x:t>小一新生大挑戰 親子共行不孤單</x:t>
   </x:si>
   <x:si>
     <x:t>&amp;nbsp;&amp;nbsp;  新學期即將展開，對許多小一新生而言，這是人生中重要的轉折點，也是踏出校園生活的第一步。除了孩子的學習準備，家長的心態調適更是關鍵，因此茄苳國小在九月一日的開學日，同步邀請許絜宇諮商心理師，一起為爸爸媽媽們新生活打氣。    在新生活的開始，家長需要給予孩子適度的支持與鼓勵。進入陌生的環境，孩子難免會出現不安或依戀的情緒，這時父母應以正向語言陪伴，讓孩子感受到被理解與支持，同時避免過度擔憂或焦慮，以免增加孩子的不安全感。    其次，要相信孩子有能力逐步適應。許多父母擔心孩子吃不飽、交不到朋友或學習落後，但學校與老師都有完善的引導與照顧。若家長能適度放手，讓孩子自行面對挑戰，反而能培養獨立與自信。再者，與學校保持良好的溝通同樣重要。透過班親會或日常聯繫，家長能夠掌握孩子在校的學習與生活狀況，也能讓教師瞭解家庭的需求與期待，形成合作的教育夥伴關係。    最後，家長也要調整對「成績」的期待。一年級重在培養學習習慣與生活自理，而非分數高低。若能專注於孩子的努力與過程，鼓勵其享受學習，將為未來奠定良好的基礎。總而言之，小一新生的入學，不僅是孩子的成長里程碑，也是家庭共同學習的開始，而父母的態度與情緒，往往影響著孩子的適應速度與信心。當家長以平和、正向的心態迎接新挑戰時，相信孩子也一定能更快地適應校園生活，並在愛與支持中展翅啟航。</x:t>
   </x:si>
   <x:si>
     <x:t>強化交通安全教育宣導</x:t>
@@ -3606,53 +3961,50 @@
   <x:si>
     <x:t>感謝清大英教系立棠主任帶領大四學生參訪茄苳，透過多元闖關讓學生了解自己的學習。清大學生設計１６關有單字有拼音、有發音、有短句的關卡，並能依學生程度予以調整。孩子今天同時有３５個老師指導，孩子拿著闖關卡急切地學習，形成一幅幅好風景。</x:t>
   </x:si>
   <x:si>
     <x:t>清大英教系多元闖關</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">　　　感謝清大英教系立棠主任帶領大四學生參訪茄苳，透過多元闖關讓學生了解自己的學習。清大學生設計１６關有單字有拼音、有發音、有短句的關卡，並能依學生程度予以調整。孩子今天同時有３５個老師指導，孩子拿著闖關卡急切地學習，形成一幅幅好風景。</x:t>
   </x:si>
   <x:si>
     <x:t>賀~ 榮獲新竹市113學年度國小奧林匹亞科學競賽創意組第一名</x:t>
   </x:si>
   <x:si>
     <x:t>賀～六甲呂０佑、溫０翰、林０芝、黃０潔、萬０瑾、曹０　榮獲新竹市１１３學年度國小奧林匹亞科學競賽創意組第一名</x:t>
   </x:si>
   <x:si>
     <x:t>健康體位(多喝水)</x:t>
   </x:si>
   <x:si>
     <x:t>2024-12-11</x:t>
   </x:si>
   <x:si>
     <x:t>健康體位中，其中一項推動孩童多喝水，「水」是人體中所占比例最高，也是地球上所占面積最多的物質，不僅水分的攝取來源對於人體十分重要，在許多場合下人體也會間接碰觸到水源。因此，多數地區都會透過水質檢驗，訂出具體的檢驗數據，確保水質乾淨無虞，不可含有如細菌、重金屬、化學汙染物和殺蟲劑等有害物質，保護環境的同時並使所有生物體均能取得安全的飲用水。本校也定期做水質檢驗確保師生飲用乾淨水質。</x:t>
   </x:si>
   <x:si>
-    <x:t>監理站參訪</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2024-12-09</x:t>
   </x:si>
   <x:si>
     <x:t>經過兩個颱風假，四五年級終於等到了監理站的參訪今天雖然天氣不佳，只能在室內上課但是在室內上課講師也準備了相當豐富的課程與體驗，讓學生有所不一樣的學習。</x:t>
   </x:si>
   <x:si>
     <x:t>公開觀議課～孟宣主任自然閱讀課程</x:t>
   </x:si>
   <x:si>
     <x:t>2024-12-03</x:t>
   </x:si>
   <x:si>
     <x:t>茄苳國小孟宣主任分享一場備受矚目的自然科數位公開觀議課，課程主題為「太陽系有哪些成員」，帶領學生探索八大行星，結合數位工具與書本閱讀，讓學生在探索八大行星的過程中，體驗數位科技與閱讀教育相輔相成的學習模式。本次課程吸引了眾多教育界專家及教師參與觀摩，展現教學創新成果。課堂之前，孟宣主任利用因材網進行前測，快速了解學生在「太陽系成員」相關知識上的弱點與需求。接著，孟主任運用Ｈｏｌｉｙｏ平台設計了一系列限時任務，結合閱讀教育，讓學生透過書本找出與八大行星相關的線索。學生們在挑戰中展現積極的學習態度，紛紛以創意和合作完成任務，既提升了對課本內容的理解，又培養了解決問題的能力。學生透過閱讀，拓展了對太陽系的理解，激發了對宇宙科學的濃厚興趣。閱讀教育的融入，不僅提升了課程的深度，還培養了學生的閱讀習慣與探索精神。在知識整合階段，孟主任引入Ｌｕｍｉｏ平台，進行小組共做活動。學生以小組為單位，共同整理與分享太陽系八大行星的特色與相關資訊，並進行成果展示與檢視。這不僅促進了小組合作與交流，也幫助學生深化學習成果，鞏固核心知識。</x:t>
   </x:si>
   <x:si>
     <x:t>2024「自主學習節」數位學習公開觀議課～孟宣主任自然課</x:t>
   </x:si>
   <x:si>
     <x:t>茄苳國小孟宣主任分享一場備受矚目的自然科數位公開觀議課，課程主題為「太陽系有哪些成員」，帶領學生探索八大行星，展示數位科技融入教學的創新實踐。此課程結合多元數位工具，提升學習成效，吸引了眾多教育界專家與教師參與觀摩。課堂之前，孟宣主任利用因材網進行前測，快速了解學生在「太陽系成員」相關知識上的弱點與需求。這一數據驅動的教學方式，使課堂設計更具針對性，幫助學生聚焦於需要加強的部分。接下來，課堂進入互動環節。孟主任運用Ｈｏｌｉｙｏ平台設計了一系列限時任務，讓學生透過課本找出與八大行星相關的線索。學生們在挑戰中展現積極的學習態度，紛紛以創意和合作完成任務，既提升了對課本內容的理解，又培養了解決問題的能力。在知識整合階段，孟主任引入Ｌｕｍｉｏ平台，進行小組共做活動。學生以小組為單位，共同整理與分享太陽系八大行星的特色與相關資訊，並進行成果展示與檢視。這不僅促進了小組合作與交流，也幫助學生深化學習成果，鞏固核心知識。與會的教育專家與觀課教師對此次課程給予高度評價，認為孟宣主任成功將數位工具與自然科教學有機結合，充分激發了學生的學習興趣與自主探索能力。茄苳國小校長更表示，這堂課不僅展現了學校教師的專業素養，更為其他學校提供了數位教學的典範與靈感。孟宣主任在課後分享時表示，未來將繼續探索更多創新教學方式，結合科技與教育，讓學生在愉快的學習氛圍中獲得成長。這場公開觀議課的成功，無疑為教育數位化的推動注入了新的活力。感謝新竹市網路中心教師和新竹市其他學校的教師參加這場公開觀議課，一同進行數位學習的對話。</x:t>
   </x:si>
   <x:si>
     <x:t>家庭教育課程～關懷老年人失智症、分辨同理心與同情心</x:t>
   </x:si>
   <x:si>
     <x:t>2024-11-28</x:t>
@@ -5901,53 +6253,50 @@
   <x:si>
     <x:t>健康好young不毒特</x:t>
   </x:si>
   <x:si>
     <x:t>配合「新世代反毒策略行動綱領」，提升學生反毒知能，本學習單提供家長與學生識毒及拒毒的學習資源，期望家長以關愛孩子的心，持續陪伴孩子在每個重要歷程健康成長。</x:t>
   </x:si>
   <x:si>
     <x:t>友善校園-反霸凌</x:t>
   </x:si>
   <x:si>
     <x:t>2023-09-01</x:t>
   </x:si>
   <x:si>
     <x:t>今天進行全校反霸凌宣示由淑玲校長與黃督學帶領著全校師生一起念宣誓辭，最後邀請校長、黃督學以及全校學生一起簽署反霸凌承諾人</x:t>
   </x:si>
   <x:si>
     <x:t>友善校園週宣導-反詐騙</x:t>
   </x:si>
   <x:si>
     <x:t>本校戲劇校隊為友善校園宣導開場。利用戲劇的方式來介紹各式詐騙手法如「電話詐騙」「交有詐騙」「購物詐騙」「打工詐騙」等．．．．．以戲劇表演的方式讓全校師生更深了解各種詐騙手法以及如何預防詐騙方式有效達到本學年度的宣導主題「校園詐騙防制－你快樂我平安」。</x:t>
   </x:si>
   <x:si>
     <x:t>茄苳國小在今日９／１友善校園宣導，在淑玲校長親切的問候下提醒各孩子開學後所須要的注意事項。今天來了一位特別來賓，教育處黃督學也一起陪同茄苳國小的學生一起進行友善校園，本學年度校園主題是「校園詐騙防制－你快樂我平安」。今日有本校的戲劇校隊開場，利用戲劇表演方式告訴大家反詐騙手法，讓全校對於詐騙手法加深印象。最後由淑玲校長及黃督學帶領全校小朋友進行反霸凌宣示，也邀請淑玲校長與黃督學以及全校學生簽名聯署成為反霸凌承諾人。</x:t>
   </x:si>
   <x:si>
-    <x:t>導護人員勤務工作要領</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2023-08-31</x:t>
   </x:si>
   <x:si>
     <x:t>感謝郭分隊長到本校宣導「導護人員勤務工作要領」，並且介紹茄苳周邊事故熱點，以及教導我們知道在站導護執勤時的所需注意的事項，藉由這次的機會了解最新的交通法規與酒駕罰則。</x:t>
   </x:si>
   <x:si>
     <x:t>營養午餐好好吃  ~~~~</x:t>
   </x:si>
   <x:si>
     <x:t>謝謝供餐的內湖國中及團膳公司的各位夥伴幫我們辛苦的準備營養餐點放了暑假回來最想念的是營養午餐學生表示：我好久沒吃到這麼好吃的飯了！！！！</x:t>
   </x:si>
   <x:si>
     <x:t>環境清消迎接開學</x:t>
   </x:si>
   <x:si>
     <x:t>2023-08-30</x:t>
   </x:si>
   <x:si>
     <x:t>準備開學囉～為了迎接小寶貝們上學，老師們努力將教室裡裡外外打掃了一遍清潔舒適的環境，能讓小寶貝們更安心的在校園裡學習與活動</x:t>
   </x:si>
   <x:si>
     <x:t>***開學日迎新***     健康促進-口腔保健</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">　　今天是小一新生開學日　在開學前特地為小一新生準備了潔牙禮物牙刷、牙膏（１０００ＰＰＭ）、鏡子、牙線小茄人能從小了解口腔保健的重要性，養成正確的潔牙方法與習慣，並落實餐後潔牙好習慣，以降低齲齒率。</x:t>
@@ -11011,53 +11360,50 @@
     <x:t>幼兒園完成校內流感疫苗接種，因應流感病毒威脅及防範疫情發生，接種流感疫苗是目前公認預防流感最有效的方式，衛生福利部疾病管制署呼籲民眾儘早接種疫苗，接種後約兩週才能產生保護力，請符合接種資格者，共同接種公費疫苗並做好流感防治準備。</x:t>
   </x:si>
   <x:si>
     <x:t>茄苳國小也有週年慶</x:t>
   </x:si>
   <x:si>
     <x:t>2019-12-17</x:t>
   </x:si>
   <x:si>
     <x:t>茄苳國小教學大樓廁所一直為著光線不足、空氣流通不足、空間狹小、地坪過高等問題所困擾，在獲得教育部國教署老舊廁所專案補助及新竹市政府經費挹注後，我們開始了廁所大改造。經過４個多月的等待，茄苳的孩子終於在六十周年校慶前夕，獲得了一個大禮物－新廁所啟用！頓時，廁所擠滿了學生，此起彼落的驚呼聲，川流不息的如廁人流，空間也不會顯得狹隘。學生們紛紛跟師長們說：＜廁所好漂亮喔！＞家長們紛紛跟校長說：＜好文青的廁所，讓人想到廁所拍照打卡呢！＞看看這川流不息的人潮跟滿足的笑容，真讓人有百貨公司週年慶的錯覺呢！</x:t>
   </x:si>
   <x:si>
     <x:t>翩翩蝶舞飛入茄苳國小新廁所</x:t>
   </x:si>
   <x:si>
     <x:t>美學，無所不在；在茄苳國小，處處可見美學的蹤影。這次的廁所改造，在與建築師討論下，以茄苳國小生態課程特色為精神，巧妙結合廁所基地附近的蝴蝶園，讓蝶舞翩翩也飛入新廁所內。因此，在入口的百頁玻璃上，你可以看到蝴蝶停留在玻璃上；在男廁的入口拱門上，幾隻姿態多變的蝴蝶也在上面稍作停留；無障礙廁所外側主牆，也懸掛了一座蝴蝶巨型裝置藝術．．．。素雅的搗擺，在選色上以木紋為基底，結合中間南方松木柱，讓整個空間頓時有種飄著芬多精的錯覺，門片上簡約風的標示，營造出簡約的美感，更襯托出蝴蝶在廁所空間中的畫龍點睛之妙。廁所，不只是＜來匆匆，去匆匆＞，藉著廁所美學的營造，讓全校師生能充分享受美感，無形間長出美感力！</x:t>
   </x:si>
   <x:si>
     <x:t>茄苳附幼~繽紛的光影</x:t>
   </x:si>
   <x:si>
     <x:t>2019-12-11</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">　　　延續光影現象的經驗，與孩子回顧照射物品的透光性所產生影子的差異處，因而延伸討論不同透光性顏色物品的影子樣貌～運用各色白板筆在透明資料袋上色、以及各色玻璃紙進行實驗，孩子們驚嘆著透光物品所產生的彩色影子，直呼～好漂亮唷！甚至有孩子分享我們新的幼兒園也有彩色透明玻璃～因此，我們與孩子一起探訪新的幼兒園校舍，抬頭欣賞繽紛的彩色玻璃透光的景象、以及投影在圍牆上的彩色光影！　　　回到教室後，我們決定配合新幼兒園透光玻璃的特色，加上彩色玻璃紙以及孩子身形的剪影，做出自己專屬的彩色玻璃屋，運用光影妝點出新幼兒園的繽紛佈置。此外，利用玻璃紙的五顏六色光影，加上剪紙後的造型窗花以及透明玻璃罐，投影後呈現宛如發光寶石般炫彩奪目的光影，真是好玩又好看！</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>營養教育</x:t>
   </x:si>
   <x:si>
     <x:t>2019-12-04</x:t>
   </x:si>
   <x:si>
     <x:t>１２／３請內湖國小張靜芳營養師為４年級宣導【營養均衡及長高的秘密】，營養師告訴孩子們「營養均衡對長高是非常重要。告訴我們想長高就要「多吃、多睡、多運動更要均衡營養」，還有尤其是晚上十點到凌晨兩點間是生長激素發揮作用的黃金時期，早上運動時可以多曬太陽，因為太陽裡的維生素Ｄ會結合鈣質讓骨骼健全發展。每天早晚各一杯牛奶，就是長高的黃金步驟！營養師宣導還進行有獎徵答，孩子們都很踴躍的舉手回答，不只拿到了禮物，也獲得滿滿的知識。</x:t>
   </x:si>
   <x:si>
     <x:t>茄苳附幼~大自然的形與色2</x:t>
   </x:si>
   <x:si>
     <x:t>2019-11-22</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">　　　大自然中的小小石頭有個各式各樣不同形狀，揮灑創意，孩子們用石頭拼組出各種圖案，再運用不同的筆上色塗鴉，石頭化身成了可愛烏賊、北極熊、獨角仙和仙人掌～　　　運用不同型體的石頭拼貼外，石頭還能玩什麼呢？孩子們動動頭腦想出各種石頭的有趣遊戲，玩比大小、大吃小、排數字、排數的遊戲…等，藉由益智和數字的石頭遊戲，玩出孩子的空間、邏輯能力！　　　除了石頭外，泥土和樹葉也是自然形狀魔法師，孩子們運用像泥土一樣的石頭土進行創作，結合先前捏塑的經驗，將石頭土搓圓圓再挖個洞、四邊捏高高，變成做火山、尖尖或方形的造型花盆，再運用校園中撿拾的各型各狀的落葉彩繪，綁在樹枝上就成為秋意盎然的植物掛飾，自然界中的形形色色真是美麗！</x:t>
   </x:si>
   <x:si>
     <x:t>2019-11-19</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">學生健康狀況，期能早期發現疾病、早期矯治。本次健康檢查的費用由教育處全額補助。本校於：　１０８　　年　１１　　月　１９　日　由　新中興醫院組成之健康檢查醫護團隊蒞校為學生實施健康檢查。檢查項目	健康檢查內容眼睛	辨色力、斜視、其他異常耳鼻喉	耳道畸形、聽力、耳膜破損、耳垢栓塞、耳前瘻管、　　　　　　　　　扁桃腺腫大及其他異常頭頸	斜頸、異常腫塊及其他異常胸部	心肺疾病、胸廓異常及其他異常脊柱四肢　脊柱側彎、肢體畸形、蹲踞困難及其他異常腹部	異常腫大及其他異常泌尿生殖＊隱睪（男生）、陰囊腫大、精索靜脈曲張、包皮異常及其他異常。註：精索靜脈曲張與男性不孕症有關連性皮膚	癬、疥瘡、疣、異位性皮膚炎、溼疹及其他異常口腔	齲齒、缺牙、咬合不正、牙齦炎、口腔衛生及其他異常寄生蟲	蟯蟲檢查【尿液＆蟯蟲檢體採樣通知單】尿液檢查	尿糖、尿蛋白、酸鹼值、尿潛血【尿液＆蟯蟲檢體採樣通知單】　</x:t>
   </x:si>
   <x:si>
     <x:t>茄苳小學堂～Holiyo校園大冒險(1)</x:t>
   </x:si>
@@ -12352,17235 +12698,17235 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D1890"/>
+  <x:dimension ref="A1:D1941"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="46.424911" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="38.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="4.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="10.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="255" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4" ht="20" customHeight="1">
       <x:c r="A2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D2" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4" ht="20" customHeight="1">
       <x:c r="A3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="D3" s="1" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4" ht="20" customHeight="1">
       <x:c r="A4" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="D4" s="1" t="s">
         <x:v>11</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4" ht="20" customHeight="1">
       <x:c r="A5" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
         <x:v>14</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4" ht="20" customHeight="1">
       <x:c r="A6" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
         <x:v>16</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4" ht="20" customHeight="1">
       <x:c r="A7" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4" ht="20" customHeight="1">
       <x:c r="A8" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>21</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4" ht="20" customHeight="1">
       <x:c r="A9" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="B9" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C9" s="0" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>24</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4" ht="20" customHeight="1">
       <x:c r="A10" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4" ht="20" customHeight="1">
       <x:c r="A11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4" ht="20" customHeight="1">
       <x:c r="A12" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4" ht="20" customHeight="1">
       <x:c r="A13" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4" ht="20" customHeight="1">
       <x:c r="A14" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4" ht="20" customHeight="1">
       <x:c r="A15" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4" ht="20" customHeight="1">
       <x:c r="A16" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="B16" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4" ht="20" customHeight="1">
       <x:c r="A17" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4" ht="20" customHeight="1">
       <x:c r="A18" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4" ht="20" customHeight="1">
       <x:c r="A19" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4" ht="20" customHeight="1">
       <x:c r="A20" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="B20" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4" ht="20" customHeight="1">
       <x:c r="A21" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4" ht="20" customHeight="1">
       <x:c r="A22" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4" ht="20" customHeight="1">
       <x:c r="A23" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4" ht="20" customHeight="1">
       <x:c r="A24" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4" ht="20" customHeight="1">
       <x:c r="A25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4" ht="20" customHeight="1">
       <x:c r="A26" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4" ht="20" customHeight="1">
       <x:c r="A27" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4" ht="20" customHeight="1">
       <x:c r="A28" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4" ht="20" customHeight="1">
       <x:c r="A29" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4" ht="20" customHeight="1">
       <x:c r="A30" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4" ht="20" customHeight="1">
       <x:c r="A31" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4" ht="20" customHeight="1">
       <x:c r="A32" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4" ht="20" customHeight="1">
       <x:c r="A33" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4" ht="20" customHeight="1">
       <x:c r="A34" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4" ht="20" customHeight="1">
       <x:c r="A35" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4" ht="20" customHeight="1">
       <x:c r="A36" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4" ht="20" customHeight="1">
       <x:c r="A37" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4" ht="20" customHeight="1">
       <x:c r="A38" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4" ht="20" customHeight="1">
       <x:c r="A39" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4" ht="20" customHeight="1">
       <x:c r="A40" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4" ht="20" customHeight="1">
       <x:c r="A41" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4" ht="20" customHeight="1">
       <x:c r="A42" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4" ht="20" customHeight="1">
       <x:c r="A43" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4" ht="20" customHeight="1">
       <x:c r="A44" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4" ht="20" customHeight="1">
       <x:c r="A45" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4" ht="20" customHeight="1">
       <x:c r="A46" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4" ht="20" customHeight="1">
       <x:c r="A47" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4" ht="20" customHeight="1">
       <x:c r="A48" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4" ht="20" customHeight="1">
       <x:c r="A49" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4" ht="20" customHeight="1">
       <x:c r="A50" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4" ht="20" customHeight="1">
       <x:c r="A51" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4" ht="20" customHeight="1">
       <x:c r="A52" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4" ht="20" customHeight="1">
       <x:c r="A53" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4" ht="20" customHeight="1">
       <x:c r="A54" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4" ht="20" customHeight="1">
       <x:c r="A55" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4" ht="20" customHeight="1">
       <x:c r="A56" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4" ht="20" customHeight="1">
       <x:c r="A57" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4" ht="20" customHeight="1">
       <x:c r="A58" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4" ht="20" customHeight="1">
       <x:c r="A59" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4" ht="20" customHeight="1">
       <x:c r="A60" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4" ht="20" customHeight="1">
       <x:c r="A61" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4" ht="20" customHeight="1">
       <x:c r="A62" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4" ht="20" customHeight="1">
       <x:c r="A63" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4" ht="20" customHeight="1">
       <x:c r="A64" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4" ht="20" customHeight="1">
       <x:c r="A65" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4" ht="20" customHeight="1">
       <x:c r="A66" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4" ht="20" customHeight="1">
       <x:c r="A67" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4" ht="20" customHeight="1">
       <x:c r="A68" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4" ht="20" customHeight="1">
       <x:c r="A69" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4" ht="20" customHeight="1">
       <x:c r="A70" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4" ht="20" customHeight="1">
       <x:c r="A71" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4" ht="20" customHeight="1">
       <x:c r="A72" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4" ht="20" customHeight="1">
       <x:c r="A73" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4" ht="20" customHeight="1">
       <x:c r="A74" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4" ht="20" customHeight="1">
       <x:c r="A75" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4" ht="20" customHeight="1">
       <x:c r="A76" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4" ht="20" customHeight="1">
       <x:c r="A77" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4" ht="20" customHeight="1">
       <x:c r="A78" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4" ht="20" customHeight="1">
       <x:c r="A79" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4" ht="20" customHeight="1">
       <x:c r="A80" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4" ht="20" customHeight="1">
       <x:c r="A81" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4" ht="20" customHeight="1">
       <x:c r="A82" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4" ht="20" customHeight="1">
       <x:c r="A83" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:4" ht="20" customHeight="1">
       <x:c r="A84" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4" ht="20" customHeight="1">
       <x:c r="A85" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4" ht="20" customHeight="1">
       <x:c r="A86" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4" ht="20" customHeight="1">
       <x:c r="A87" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4" ht="20" customHeight="1">
       <x:c r="A88" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4" ht="20" customHeight="1">
       <x:c r="A89" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4" ht="20" customHeight="1">
       <x:c r="A90" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4" ht="20" customHeight="1">
       <x:c r="A91" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4" ht="20" customHeight="1">
       <x:c r="A92" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4" ht="20" customHeight="1">
       <x:c r="A93" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:4" ht="20" customHeight="1">
       <x:c r="A94" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:4" ht="20" customHeight="1">
       <x:c r="A95" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:4" ht="20" customHeight="1">
       <x:c r="A96" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:4" ht="20" customHeight="1">
       <x:c r="A97" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:4" ht="20" customHeight="1">
       <x:c r="A98" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:4" ht="20" customHeight="1">
       <x:c r="A99" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:4" ht="20" customHeight="1">
       <x:c r="A100" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:4" ht="20" customHeight="1">
       <x:c r="A101" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:4" ht="20" customHeight="1">
       <x:c r="A102" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:4" ht="20" customHeight="1">
       <x:c r="A103" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:4" ht="20" customHeight="1">
       <x:c r="A104" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:4" ht="20" customHeight="1">
       <x:c r="A105" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:4" ht="20" customHeight="1">
       <x:c r="A106" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:4" ht="20" customHeight="1">
       <x:c r="A107" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:4" ht="20" customHeight="1">
       <x:c r="A108" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:4" ht="20" customHeight="1">
       <x:c r="A109" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:4" ht="20" customHeight="1">
       <x:c r="A110" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:4" ht="20" customHeight="1">
       <x:c r="A111" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:4" ht="20" customHeight="1">
       <x:c r="A112" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:4" ht="20" customHeight="1">
       <x:c r="A113" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:4" ht="20" customHeight="1">
       <x:c r="A114" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:4" ht="20" customHeight="1">
       <x:c r="A115" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:4" ht="20" customHeight="1">
       <x:c r="A116" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:4" ht="20" customHeight="1">
       <x:c r="A117" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:4" ht="20" customHeight="1">
       <x:c r="A118" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:4" ht="20" customHeight="1">
       <x:c r="A119" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:4" ht="20" customHeight="1">
       <x:c r="A120" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:4" ht="20" customHeight="1">
       <x:c r="A121" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:4" ht="20" customHeight="1">
       <x:c r="A122" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:4" ht="20" customHeight="1">
       <x:c r="A123" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:4" ht="20" customHeight="1">
       <x:c r="A124" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:4" ht="20" customHeight="1">
       <x:c r="A125" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:4" ht="20" customHeight="1">
       <x:c r="A126" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:4" ht="20" customHeight="1">
       <x:c r="A127" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:4" ht="20" customHeight="1">
       <x:c r="A128" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:4" ht="20" customHeight="1">
       <x:c r="A129" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:4" ht="20" customHeight="1">
       <x:c r="A130" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:4" ht="20" customHeight="1">
       <x:c r="A131" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:4" ht="20" customHeight="1">
       <x:c r="A132" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:4" ht="20" customHeight="1">
       <x:c r="A133" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:4" ht="20" customHeight="1">
       <x:c r="A134" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:4" ht="20" customHeight="1">
       <x:c r="A135" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:4" ht="20" customHeight="1">
       <x:c r="A136" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:4" ht="20" customHeight="1">
       <x:c r="A137" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:4" ht="20" customHeight="1">
       <x:c r="A138" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:4" ht="20" customHeight="1">
       <x:c r="A139" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:4" ht="20" customHeight="1">
       <x:c r="A140" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:4" ht="20" customHeight="1">
       <x:c r="A141" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:4" ht="20" customHeight="1">
       <x:c r="A142" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:4" ht="20" customHeight="1">
       <x:c r="A143" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:4" ht="20" customHeight="1">
       <x:c r="A144" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:4" ht="20" customHeight="1">
       <x:c r="A145" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:4" ht="20" customHeight="1">
       <x:c r="A146" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:4" ht="20" customHeight="1">
       <x:c r="A147" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:4" ht="20" customHeight="1">
       <x:c r="A148" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:4" ht="20" customHeight="1">
       <x:c r="A149" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:4" ht="20" customHeight="1">
       <x:c r="A150" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:4" ht="20" customHeight="1">
       <x:c r="A151" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:4" ht="20" customHeight="1">
       <x:c r="A152" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:4" ht="20" customHeight="1">
       <x:c r="A153" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:4" ht="20" customHeight="1">
       <x:c r="A154" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:4" ht="20" customHeight="1">
       <x:c r="A155" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="B155" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="B155" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:4" ht="20" customHeight="1">
       <x:c r="A156" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:4" ht="20" customHeight="1">
       <x:c r="A157" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:4" ht="20" customHeight="1">
       <x:c r="A158" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:4" ht="20" customHeight="1">
       <x:c r="A159" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:4" ht="20" customHeight="1">
       <x:c r="A160" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:4" ht="20" customHeight="1">
       <x:c r="A161" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:4" ht="20" customHeight="1">
       <x:c r="A162" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:4" ht="20" customHeight="1">
       <x:c r="A163" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:4" ht="20" customHeight="1">
       <x:c r="A164" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:4" ht="20" customHeight="1">
       <x:c r="A165" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:4" ht="20" customHeight="1">
       <x:c r="A166" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:4" ht="20" customHeight="1">
       <x:c r="A167" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:4" ht="20" customHeight="1">
       <x:c r="A168" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:4" ht="20" customHeight="1">
       <x:c r="A169" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:4" ht="20" customHeight="1">
       <x:c r="A170" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:4" ht="20" customHeight="1">
       <x:c r="A171" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:4" ht="20" customHeight="1">
       <x:c r="A172" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="B172" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C172" s="0" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:4" ht="20" customHeight="1">
       <x:c r="A173" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:4" ht="20" customHeight="1">
       <x:c r="A174" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:4" ht="20" customHeight="1">
       <x:c r="A175" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:4" ht="20" customHeight="1">
       <x:c r="A176" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:4" ht="20" customHeight="1">
       <x:c r="A177" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:4" ht="20" customHeight="1">
       <x:c r="A178" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:4" ht="20" customHeight="1">
       <x:c r="A179" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:4" ht="20" customHeight="1">
       <x:c r="A180" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:4" ht="20" customHeight="1">
       <x:c r="A181" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:4" ht="20" customHeight="1">
       <x:c r="A182" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:4" ht="20" customHeight="1">
       <x:c r="A183" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:4" ht="20" customHeight="1">
       <x:c r="A184" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:4" ht="20" customHeight="1">
       <x:c r="A185" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:4" ht="20" customHeight="1">
       <x:c r="A186" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:4" ht="20" customHeight="1">
       <x:c r="A187" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:4" ht="20" customHeight="1">
       <x:c r="A188" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:4" ht="20" customHeight="1">
       <x:c r="A189" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:4" ht="20" customHeight="1">
       <x:c r="A190" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:4" ht="20" customHeight="1">
       <x:c r="A191" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:4" ht="20" customHeight="1">
       <x:c r="A192" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:4" ht="20" customHeight="1">
       <x:c r="A193" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:4" ht="20" customHeight="1">
       <x:c r="A194" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:4" ht="20" customHeight="1">
       <x:c r="A195" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:4" ht="20" customHeight="1">
       <x:c r="A196" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:4" ht="20" customHeight="1">
       <x:c r="A197" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:4" ht="20" customHeight="1">
       <x:c r="A198" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:4" ht="20" customHeight="1">
       <x:c r="A199" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:4" ht="20" customHeight="1">
       <x:c r="A200" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:4" ht="20" customHeight="1">
       <x:c r="A201" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:4" ht="20" customHeight="1">
       <x:c r="A202" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:4" ht="20" customHeight="1">
       <x:c r="A203" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:4" ht="20" customHeight="1">
       <x:c r="A204" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:4" ht="20" customHeight="1">
       <x:c r="A205" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:4" ht="20" customHeight="1">
       <x:c r="A206" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:4" ht="20" customHeight="1">
       <x:c r="A207" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:4" ht="20" customHeight="1">
       <x:c r="A208" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:4" ht="20" customHeight="1">
       <x:c r="A209" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:4" ht="20" customHeight="1">
       <x:c r="A210" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:4" ht="20" customHeight="1">
       <x:c r="A211" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:4" ht="20" customHeight="1">
       <x:c r="A212" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:4" ht="20" customHeight="1">
       <x:c r="A213" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:4" ht="20" customHeight="1">
       <x:c r="A214" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:4" ht="20" customHeight="1">
       <x:c r="A215" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:4" ht="20" customHeight="1">
       <x:c r="A216" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:4" ht="20" customHeight="1">
       <x:c r="A217" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:4" ht="20" customHeight="1">
       <x:c r="A218" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:4" ht="20" customHeight="1">
       <x:c r="A219" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:4" ht="20" customHeight="1">
       <x:c r="A220" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:4" ht="20" customHeight="1">
       <x:c r="A221" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:4" ht="20" customHeight="1">
       <x:c r="A222" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:4" ht="20" customHeight="1">
       <x:c r="A223" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:4" ht="20" customHeight="1">
       <x:c r="A224" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:4" ht="20" customHeight="1">
       <x:c r="A225" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:4" ht="20" customHeight="1">
       <x:c r="A226" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:4" ht="20" customHeight="1">
       <x:c r="A227" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:4" ht="20" customHeight="1">
       <x:c r="A228" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:4" ht="20" customHeight="1">
       <x:c r="A229" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:4" ht="20" customHeight="1">
       <x:c r="A230" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:4" ht="20" customHeight="1">
       <x:c r="A231" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:4" ht="20" customHeight="1">
       <x:c r="A232" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:4" ht="20" customHeight="1">
       <x:c r="A233" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B233" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C233" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="B233" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:4" ht="20" customHeight="1">
       <x:c r="A234" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:4" ht="20" customHeight="1">
       <x:c r="A235" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:4" ht="20" customHeight="1">
       <x:c r="A236" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:4" ht="20" customHeight="1">
       <x:c r="A237" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:4" ht="20" customHeight="1">
       <x:c r="A238" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:4" ht="20" customHeight="1">
       <x:c r="A239" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:4" ht="20" customHeight="1">
       <x:c r="A240" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:4" ht="20" customHeight="1">
       <x:c r="A241" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:4" ht="20" customHeight="1">
       <x:c r="A242" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:4" ht="20" customHeight="1">
       <x:c r="A243" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:4" ht="20" customHeight="1">
       <x:c r="A244" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:4" ht="20" customHeight="1">
       <x:c r="A245" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:4" ht="20" customHeight="1">
       <x:c r="A246" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:4" ht="20" customHeight="1">
       <x:c r="A247" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:4" ht="20" customHeight="1">
       <x:c r="A248" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:4" ht="20" customHeight="1">
       <x:c r="A249" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:4" ht="20" customHeight="1">
       <x:c r="A250" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="B250" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C250" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="B250" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:4" ht="20" customHeight="1">
       <x:c r="A251" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:4" ht="20" customHeight="1">
       <x:c r="A252" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:4" ht="20" customHeight="1">
       <x:c r="A253" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:4" ht="20" customHeight="1">
       <x:c r="A254" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:4" ht="20" customHeight="1">
       <x:c r="A255" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:4" ht="20" customHeight="1">
       <x:c r="A256" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:4" ht="20" customHeight="1">
       <x:c r="A257" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:4" ht="20" customHeight="1">
       <x:c r="A258" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:4" ht="20" customHeight="1">
       <x:c r="A259" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:4" ht="20" customHeight="1">
       <x:c r="A260" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:4" ht="20" customHeight="1">
       <x:c r="A261" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:4" ht="20" customHeight="1">
       <x:c r="A262" s="0" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="B262" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C262" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="B262" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:4" ht="20" customHeight="1">
       <x:c r="A263" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="B263" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C263" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="B263" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:4" ht="20" customHeight="1">
       <x:c r="A264" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:4" ht="20" customHeight="1">
       <x:c r="A265" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:4" ht="20" customHeight="1">
       <x:c r="A266" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:4" ht="20" customHeight="1">
       <x:c r="A267" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:4" ht="20" customHeight="1">
       <x:c r="A268" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:4" ht="20" customHeight="1">
       <x:c r="A269" s="0" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="B269" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C269" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="B269" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:4" ht="20" customHeight="1">
       <x:c r="A270" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:4" ht="20" customHeight="1">
       <x:c r="A271" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:4" ht="20" customHeight="1">
       <x:c r="A272" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D272" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:4" ht="20" customHeight="1">
       <x:c r="A273" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="B273" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C273" s="0" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D273" s="1" t="s">
         <x:v>614</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:4" ht="20" customHeight="1">
       <x:c r="A274" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:4" ht="20" customHeight="1">
       <x:c r="A275" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:4" ht="20" customHeight="1">
       <x:c r="A276" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:4" ht="20" customHeight="1">
       <x:c r="A277" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:4" ht="20" customHeight="1">
       <x:c r="A278" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:4" ht="20" customHeight="1">
       <x:c r="A279" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:4" ht="20" customHeight="1">
       <x:c r="A280" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:4" ht="20" customHeight="1">
       <x:c r="A281" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:4" ht="20" customHeight="1">
       <x:c r="A282" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:4" ht="20" customHeight="1">
       <x:c r="A283" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:4" ht="20" customHeight="1">
       <x:c r="A284" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:4" ht="20" customHeight="1">
       <x:c r="A285" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:4" ht="20" customHeight="1">
       <x:c r="A286" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:4" ht="20" customHeight="1">
       <x:c r="A287" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:4" ht="20" customHeight="1">
       <x:c r="A288" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:4" ht="20" customHeight="1">
       <x:c r="A289" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:4" ht="20" customHeight="1">
       <x:c r="A290" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:4" ht="20" customHeight="1">
       <x:c r="A291" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:4" ht="20" customHeight="1">
       <x:c r="A292" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:4" ht="20" customHeight="1">
       <x:c r="A293" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:4" ht="20" customHeight="1">
       <x:c r="A294" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D294" s="1" t="s">
         <x:v>660</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:4" ht="20" customHeight="1">
       <x:c r="A295" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:4" ht="20" customHeight="1">
       <x:c r="A296" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:4" ht="20" customHeight="1">
       <x:c r="A297" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:4" ht="20" customHeight="1">
       <x:c r="A298" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:4" ht="20" customHeight="1">
       <x:c r="A299" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:4" ht="20" customHeight="1">
       <x:c r="A300" s="0" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="B300" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C300" s="0" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D300" s="1" t="s">
         <x:v>674</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:4" ht="20" customHeight="1">
       <x:c r="A301" s="0" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="B301" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C301" s="0" t="s">
         <x:v>676</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>670</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:4" ht="20" customHeight="1">
       <x:c r="A302" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:4" ht="20" customHeight="1">
       <x:c r="A303" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:4" ht="20" customHeight="1">
       <x:c r="A304" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:4" ht="20" customHeight="1">
       <x:c r="A305" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:4" ht="20" customHeight="1">
       <x:c r="A306" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:4" ht="20" customHeight="1">
       <x:c r="A307" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:4" ht="20" customHeight="1">
       <x:c r="A308" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:4" ht="20" customHeight="1">
       <x:c r="A309" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:4" ht="20" customHeight="1">
       <x:c r="A310" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:4" ht="20" customHeight="1">
       <x:c r="A311" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D311" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:4" ht="20" customHeight="1">
       <x:c r="A312" s="0" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="B312" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C312" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="B312" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D312" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:4" ht="20" customHeight="1">
       <x:c r="A313" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D313" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:4" ht="20" customHeight="1">
       <x:c r="A314" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D314" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:4" ht="20" customHeight="1">
       <x:c r="A315" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D315" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:4" ht="20" customHeight="1">
       <x:c r="A316" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D316" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:4" ht="20" customHeight="1">
       <x:c r="A317" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D317" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:4" ht="20" customHeight="1">
       <x:c r="A318" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D318" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:4" ht="20" customHeight="1">
       <x:c r="A319" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D319" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:4" ht="20" customHeight="1">
       <x:c r="A320" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D320" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:4" ht="20" customHeight="1">
       <x:c r="A321" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D321" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:4" ht="20" customHeight="1">
       <x:c r="A322" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D322" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:4" ht="20" customHeight="1">
       <x:c r="A323" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D323" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:4" ht="20" customHeight="1">
       <x:c r="A324" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D324" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:4" ht="20" customHeight="1">
       <x:c r="A325" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D325" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:4" ht="20" customHeight="1">
       <x:c r="A326" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D326" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:4" ht="20" customHeight="1">
       <x:c r="A327" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D327" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:4" ht="20" customHeight="1">
       <x:c r="A328" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D328" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:4" ht="20" customHeight="1">
       <x:c r="A329" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D329" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:4" ht="20" customHeight="1">
       <x:c r="A330" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D330" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:4" ht="20" customHeight="1">
       <x:c r="A331" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D331" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:4" ht="20" customHeight="1">
       <x:c r="A332" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D332" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:4" ht="20" customHeight="1">
       <x:c r="A333" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D333" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:4" ht="20" customHeight="1">
       <x:c r="A334" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D334" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:4" ht="20" customHeight="1">
       <x:c r="A335" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D335" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:4" ht="20" customHeight="1">
       <x:c r="A336" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D336" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:4" ht="20" customHeight="1">
       <x:c r="A337" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D337" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:4" ht="20" customHeight="1">
       <x:c r="A338" s="0" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="B338" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C338" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="B338" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D338" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:4" ht="20" customHeight="1">
       <x:c r="A339" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D339" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:4" ht="20" customHeight="1">
       <x:c r="A340" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D340" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:4" ht="20" customHeight="1">
       <x:c r="A341" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D341" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:4" ht="20" customHeight="1">
       <x:c r="A342" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D342" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:4" ht="20" customHeight="1">
       <x:c r="A343" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D343" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:4" ht="20" customHeight="1">
       <x:c r="A344" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D344" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:4" ht="20" customHeight="1">
       <x:c r="A345" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D345" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:4" ht="20" customHeight="1">
       <x:c r="A346" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D346" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:4" ht="20" customHeight="1">
       <x:c r="A347" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D347" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:4" ht="20" customHeight="1">
       <x:c r="A348" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D348" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:4" ht="20" customHeight="1">
       <x:c r="A349" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D349" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:4" ht="20" customHeight="1">
       <x:c r="A350" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D350" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:4" ht="20" customHeight="1">
       <x:c r="A351" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D351" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:4" ht="20" customHeight="1">
       <x:c r="A352" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="D352" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:4" ht="20" customHeight="1">
       <x:c r="A353" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D353" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:4" ht="20" customHeight="1">
       <x:c r="A354" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D354" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:4" ht="20" customHeight="1">
       <x:c r="A355" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D355" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:4" ht="20" customHeight="1">
       <x:c r="A356" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D356" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:4" ht="20" customHeight="1">
       <x:c r="A357" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D357" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:4" ht="20" customHeight="1">
       <x:c r="A358" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D358" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:4" ht="20" customHeight="1">
       <x:c r="A359" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D359" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:4" ht="20" customHeight="1">
       <x:c r="A360" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D360" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:4" ht="20" customHeight="1">
       <x:c r="A361" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D361" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:4" ht="20" customHeight="1">
       <x:c r="A362" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D362" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:4" ht="20" customHeight="1">
       <x:c r="A363" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D363" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:4" ht="20" customHeight="1">
       <x:c r="A364" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D364" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:4" ht="20" customHeight="1">
       <x:c r="A365" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D365" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:4" ht="20" customHeight="1">
       <x:c r="A366" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D366" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:4" ht="20" customHeight="1">
       <x:c r="A367" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D367" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:4" ht="20" customHeight="1">
       <x:c r="A368" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D368" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:4" ht="20" customHeight="1">
       <x:c r="A369" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D369" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:4" ht="20" customHeight="1">
       <x:c r="A370" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D370" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:4" ht="20" customHeight="1">
       <x:c r="A371" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B371" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C371" s="0" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="D371" s="1" t="s">
         <x:v>828</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:4" ht="20" customHeight="1">
       <x:c r="A372" s="0" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="B372" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C372" s="0" t="s">
         <x:v>830</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>822</x:v>
       </x:c>
       <x:c r="D372" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:4" ht="20" customHeight="1">
       <x:c r="A373" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="D373" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:4" ht="20" customHeight="1">
       <x:c r="A374" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="D374" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:4" ht="20" customHeight="1">
       <x:c r="A375" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="D375" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:4" ht="20" customHeight="1">
       <x:c r="A376" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="D376" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:4" ht="20" customHeight="1">
       <x:c r="A377" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="D377" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:4" ht="20" customHeight="1">
       <x:c r="A378" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D378" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:4" ht="20" customHeight="1">
       <x:c r="A379" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D379" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:4" ht="20" customHeight="1">
       <x:c r="A380" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D380" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:4" ht="20" customHeight="1">
       <x:c r="A381" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D381" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:4" ht="20" customHeight="1">
       <x:c r="A382" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D382" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:4" ht="20" customHeight="1">
       <x:c r="A383" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="D383" s="1" t="s">
         <x:v>852</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:4" ht="20" customHeight="1">
       <x:c r="A384" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D384" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:4" ht="20" customHeight="1">
       <x:c r="A385" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D385" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:4" ht="20" customHeight="1">
       <x:c r="A386" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D386" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:4" ht="20" customHeight="1">
       <x:c r="A387" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="B387" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C387" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D387" s="1" t="s">
         <x:v>862</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>863</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:4" ht="20" customHeight="1">
       <x:c r="A388" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="B388" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C388" s="0" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>852</x:v>
       </x:c>
       <x:c r="D388" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:4" ht="20" customHeight="1">
       <x:c r="A389" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D389" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:4" ht="20" customHeight="1">
       <x:c r="A390" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D390" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:4" ht="20" customHeight="1">
       <x:c r="A391" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D391" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:4" ht="20" customHeight="1">
       <x:c r="A392" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D392" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:4" ht="20" customHeight="1">
       <x:c r="A393" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D393" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:4" ht="20" customHeight="1">
       <x:c r="A394" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D394" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:4" ht="20" customHeight="1">
       <x:c r="A395" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D395" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:4" ht="20" customHeight="1">
       <x:c r="A396" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D396" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:4" ht="20" customHeight="1">
       <x:c r="A397" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D397" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:4" ht="20" customHeight="1">
       <x:c r="A398" s="0" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="B398" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C398" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
-      <x:c r="B398" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D398" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:4" ht="20" customHeight="1">
       <x:c r="A399" s="0" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
-      <x:c r="B399" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D399" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:4" ht="20" customHeight="1">
       <x:c r="A400" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D400" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>891</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:4" ht="20" customHeight="1">
       <x:c r="A401" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D401" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:4" ht="20" customHeight="1">
       <x:c r="A402" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D402" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:4" ht="20" customHeight="1">
       <x:c r="A403" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D403" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:4" ht="20" customHeight="1">
       <x:c r="A404" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D404" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:4" ht="20" customHeight="1">
       <x:c r="A405" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D405" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:4" ht="20" customHeight="1">
       <x:c r="A406" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D406" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>907</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:4" ht="20" customHeight="1">
       <x:c r="A407" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D407" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:4" ht="20" customHeight="1">
       <x:c r="A408" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D408" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:4" ht="20" customHeight="1">
       <x:c r="A409" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D409" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:4" ht="20" customHeight="1">
       <x:c r="A410" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D410" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:4" ht="20" customHeight="1">
       <x:c r="A411" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D411" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:4" ht="20" customHeight="1">
       <x:c r="A412" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D412" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:4" ht="20" customHeight="1">
       <x:c r="A413" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D413" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:4" ht="20" customHeight="1">
       <x:c r="A414" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D414" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:4" ht="20" customHeight="1">
       <x:c r="A415" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D415" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:4" ht="20" customHeight="1">
       <x:c r="A416" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D416" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>928</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:4" ht="20" customHeight="1">
       <x:c r="A417" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D417" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>931</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:4" ht="20" customHeight="1">
       <x:c r="A418" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D418" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:4" ht="20" customHeight="1">
       <x:c r="A419" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D419" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:4" ht="20" customHeight="1">
       <x:c r="A420" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D420" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:4" ht="20" customHeight="1">
       <x:c r="A421" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D421" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:4" ht="20" customHeight="1">
       <x:c r="A422" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D422" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:4" ht="20" customHeight="1">
       <x:c r="A423" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="B423" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C423" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
-      <x:c r="B423" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D423" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:4" ht="20" customHeight="1">
       <x:c r="A424" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D424" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:4" ht="20" customHeight="1">
       <x:c r="A425" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D425" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:4" ht="20" customHeight="1">
       <x:c r="A426" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D426" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:4" ht="20" customHeight="1">
       <x:c r="A427" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D427" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:4" ht="20" customHeight="1">
       <x:c r="A428" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D428" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>955</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:4" ht="20" customHeight="1">
       <x:c r="A429" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D429" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>958</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:4" ht="20" customHeight="1">
       <x:c r="A430" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D430" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:4" ht="20" customHeight="1">
       <x:c r="A431" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D431" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:4" ht="20" customHeight="1">
       <x:c r="A432" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D432" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:4" ht="20" customHeight="1">
       <x:c r="A433" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D433" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:4" ht="20" customHeight="1">
       <x:c r="A434" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D434" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:4" ht="20" customHeight="1">
       <x:c r="A435" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D435" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:4" ht="20" customHeight="1">
       <x:c r="A436" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D436" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:4" ht="20" customHeight="1">
       <x:c r="A437" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D437" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:4" ht="20" customHeight="1">
       <x:c r="A438" s="0" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="B438" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C438" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
-      <x:c r="B438" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D438" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>976</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:4" ht="20" customHeight="1">
       <x:c r="A439" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D439" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:4" ht="20" customHeight="1">
       <x:c r="A440" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D440" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>980</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:4" ht="20" customHeight="1">
       <x:c r="A441" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D441" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:4" ht="20" customHeight="1">
       <x:c r="A442" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D442" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>984</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:4" ht="20" customHeight="1">
       <x:c r="A443" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D443" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:4" ht="20" customHeight="1">
       <x:c r="A444" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D444" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:4" ht="20" customHeight="1">
       <x:c r="A445" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D445" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:4" ht="20" customHeight="1">
       <x:c r="A446" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D446" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>993</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:4" ht="20" customHeight="1">
       <x:c r="A447" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D447" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>995</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:4" ht="20" customHeight="1">
       <x:c r="A448" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D448" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:4" ht="20" customHeight="1">
       <x:c r="A449" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D449" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:4" ht="20" customHeight="1">
       <x:c r="A450" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D450" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:4" ht="20" customHeight="1">
       <x:c r="A451" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D451" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:4" ht="20" customHeight="1">
       <x:c r="A452" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D452" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:4" ht="20" customHeight="1">
       <x:c r="A453" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D453" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1005</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:4" ht="20" customHeight="1">
       <x:c r="A454" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D454" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:4" ht="20" customHeight="1">
       <x:c r="A455" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D455" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1009</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:4" ht="20" customHeight="1">
       <x:c r="A456" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D456" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:4" ht="20" customHeight="1">
       <x:c r="A457" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="D457" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:4" ht="20" customHeight="1">
       <x:c r="A458" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="D458" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:4" ht="20" customHeight="1">
       <x:c r="A459" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="D459" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1019</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:4" ht="20" customHeight="1">
       <x:c r="A460" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D460" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:4" ht="20" customHeight="1">
       <x:c r="A461" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D461" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:4" ht="20" customHeight="1">
       <x:c r="A462" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D462" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1025</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:4" ht="20" customHeight="1">
       <x:c r="A463" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D463" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:4" ht="20" customHeight="1">
       <x:c r="A464" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D464" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:4" ht="20" customHeight="1">
       <x:c r="A465" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D465" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1029</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:4" ht="20" customHeight="1">
       <x:c r="A466" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="D466" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:4" ht="20" customHeight="1">
       <x:c r="A467" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="D467" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:4" ht="20" customHeight="1">
       <x:c r="A468" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="D468" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:4" ht="20" customHeight="1">
       <x:c r="A469" s="0" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="B469" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C469" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
-      <x:c r="B469" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D469" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:4" ht="20" customHeight="1">
       <x:c r="A470" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="D470" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:4" ht="20" customHeight="1">
       <x:c r="A471" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D471" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:4" ht="20" customHeight="1">
       <x:c r="A472" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D472" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1045</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:4" ht="20" customHeight="1">
       <x:c r="A473" s="0" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="B473" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C473" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
-      <x:c r="B473" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D473" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:4" ht="20" customHeight="1">
       <x:c r="A474" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D474" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1049</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:4" ht="20" customHeight="1">
       <x:c r="A475" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="D475" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:4" ht="20" customHeight="1">
       <x:c r="A476" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="D476" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:4" ht="20" customHeight="1">
       <x:c r="A477" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D477" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:4" ht="20" customHeight="1">
       <x:c r="A478" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D478" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:4" ht="20" customHeight="1">
       <x:c r="A479" s="0" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="B479" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C479" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="B479" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D479" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:4" ht="20" customHeight="1">
       <x:c r="A480" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D480" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:4" ht="20" customHeight="1">
       <x:c r="A481" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D481" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1065</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:4" ht="20" customHeight="1">
       <x:c r="A482" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D482" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:4" ht="20" customHeight="1">
       <x:c r="A483" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D483" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:4" ht="20" customHeight="1">
       <x:c r="A484" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D484" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:4" ht="20" customHeight="1">
       <x:c r="A485" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D485" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:4" ht="20" customHeight="1">
       <x:c r="A486" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D486" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1073</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:4" ht="20" customHeight="1">
       <x:c r="A487" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D487" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:4" ht="20" customHeight="1">
       <x:c r="A488" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D488" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:4" ht="20" customHeight="1">
       <x:c r="A489" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D489" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1079</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:4" ht="20" customHeight="1">
       <x:c r="A490" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D490" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:4" ht="20" customHeight="1">
       <x:c r="A491" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D491" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1083</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:4" ht="20" customHeight="1">
       <x:c r="A492" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D492" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:4" ht="20" customHeight="1">
       <x:c r="A493" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D493" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:4" ht="20" customHeight="1">
       <x:c r="A494" s="0" t="s">
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="B494" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C494" s="0" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="D494" s="1" t="s">
         <x:v>1087</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1088</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:4" ht="20" customHeight="1">
       <x:c r="A495" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D495" s="1" t="s">
         <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:4" ht="20" customHeight="1">
       <x:c r="A496" s="0" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="D496" s="1" t="s">
         <x:v>1092</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1093</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:4" ht="20" customHeight="1">
       <x:c r="A497" s="0" t="s">
+        <x:v>1093</x:v>
+      </x:c>
+      <x:c r="B497" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C497" s="0" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="D497" s="1" t="s">
         <x:v>1094</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:4" ht="20" customHeight="1">
       <x:c r="A498" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D498" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:4" ht="20" customHeight="1">
       <x:c r="A499" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D499" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:4" ht="20" customHeight="1">
       <x:c r="A500" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D500" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:4" ht="20" customHeight="1">
       <x:c r="A501" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="D501" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1104</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:4" ht="20" customHeight="1">
       <x:c r="A502" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="D502" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1106</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:4" ht="20" customHeight="1">
       <x:c r="A503" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="D503" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:4" ht="20" customHeight="1">
       <x:c r="A504" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="D504" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1111</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:4" ht="20" customHeight="1">
       <x:c r="A505" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="D505" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1113</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:4" ht="20" customHeight="1">
       <x:c r="A506" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="D506" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1115</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:4" ht="20" customHeight="1">
       <x:c r="A507" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="D507" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1117</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:4" ht="20" customHeight="1">
       <x:c r="A508" s="0" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="B508" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C508" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
-      <x:c r="B508" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D508" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1119</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:4" ht="20" customHeight="1">
       <x:c r="A509" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="D509" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1120</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:4" ht="20" customHeight="1">
       <x:c r="A510" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="D510" s="1" t="s">
         <x:v>1121</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:4" ht="20" customHeight="1">
       <x:c r="A511" s="0" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="D511" s="1" t="s">
         <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:4" ht="20" customHeight="1">
       <x:c r="A512" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="D512" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1126</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:4" ht="20" customHeight="1">
       <x:c r="A513" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="D513" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:4" ht="20" customHeight="1">
       <x:c r="A514" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="D514" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1131</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:4" ht="20" customHeight="1">
       <x:c r="A515" s="0" t="s">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="B515" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C515" s="0" t="s">
         <x:v>1130</x:v>
       </x:c>
-      <x:c r="B515" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D515" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1133</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:4" ht="20" customHeight="1">
       <x:c r="A516" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="D516" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1136</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:4" ht="20" customHeight="1">
       <x:c r="A517" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="D517" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:4" ht="20" customHeight="1">
       <x:c r="A518" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="D518" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:4" ht="20" customHeight="1">
       <x:c r="A519" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="D519" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1143</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:4" ht="20" customHeight="1">
       <x:c r="A520" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="D520" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:4" ht="20" customHeight="1">
       <x:c r="A521" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="D521" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1149</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:4" ht="20" customHeight="1">
       <x:c r="A522" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="D522" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1152</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:4" ht="20" customHeight="1">
       <x:c r="A523" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="D523" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:4" ht="20" customHeight="1">
       <x:c r="A524" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="D524" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1156</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:4" ht="20" customHeight="1">
       <x:c r="A525" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="D525" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:4" ht="20" customHeight="1">
       <x:c r="A526" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="D526" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1161</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:4" ht="20" customHeight="1">
       <x:c r="A527" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D527" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:4" ht="20" customHeight="1">
       <x:c r="A528" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D528" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1166</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:4" ht="20" customHeight="1">
       <x:c r="A529" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D529" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:4" ht="20" customHeight="1">
       <x:c r="A530" s="0" t="s">
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="B530" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C530" s="0" t="s">
         <x:v>1163</x:v>
       </x:c>
-      <x:c r="B530" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D530" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:4" ht="20" customHeight="1">
       <x:c r="A531" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D531" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:4" ht="20" customHeight="1">
       <x:c r="A532" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D532" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1174</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:4" ht="20" customHeight="1">
       <x:c r="A533" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D533" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1174</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:4" ht="20" customHeight="1">
       <x:c r="A534" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D534" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:4" ht="20" customHeight="1">
       <x:c r="A535" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D535" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1179</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:4" ht="20" customHeight="1">
       <x:c r="A536" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D536" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1181</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:4" ht="20" customHeight="1">
       <x:c r="A537" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="D537" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1184</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:4" ht="20" customHeight="1">
       <x:c r="A538" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="D538" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:4" ht="20" customHeight="1">
       <x:c r="A539" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="D539" s="1" t="s">
         <x:v>1188</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:4" ht="20" customHeight="1">
       <x:c r="A540" s="0" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="D540" s="1" t="s">
         <x:v>1190</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:4" ht="20" customHeight="1">
       <x:c r="A541" s="0" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="D541" s="1" t="s">
         <x:v>1192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1193</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:4" ht="20" customHeight="1">
       <x:c r="A542" s="0" t="s">
+        <x:v>1193</x:v>
+      </x:c>
+      <x:c r="B542" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C542" s="0" t="s">
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="D542" s="1" t="s">
         <x:v>1194</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1195</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:4" ht="20" customHeight="1">
       <x:c r="A543" s="0" t="s">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="B543" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C543" s="0" t="s">
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="D543" s="1" t="s">
         <x:v>1196</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:4" ht="20" customHeight="1">
       <x:c r="A544" s="0" t="s">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="B544" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C544" s="0" t="s">
+        <x:v>1198</x:v>
+      </x:c>
+      <x:c r="D544" s="1" t="s">
         <x:v>1199</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:4" ht="20" customHeight="1">
       <x:c r="A545" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="B545" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C545" s="0" t="s">
+        <x:v>1198</x:v>
+      </x:c>
+      <x:c r="D545" s="1" t="s">
         <x:v>1201</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1203</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:4" ht="20" customHeight="1">
       <x:c r="A546" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="D546" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1203</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:4" ht="20" customHeight="1">
       <x:c r="A547" s="0" t="s">
+        <x:v>1204</x:v>
+      </x:c>
+      <x:c r="B547" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C547" s="0" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="D547" s="1" t="s">
         <x:v>1206</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1207</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:4" ht="20" customHeight="1">
       <x:c r="A548" s="0" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="B548" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C548" s="0" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="D548" s="1" t="s">
         <x:v>1208</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1209</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:4" ht="20" customHeight="1">
       <x:c r="A549" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="D549" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:4" ht="20" customHeight="1">
       <x:c r="A550" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="D550" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1210</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:4" ht="20" customHeight="1">
       <x:c r="A551" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="D551" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:4" ht="20" customHeight="1">
       <x:c r="A552" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="D552" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1214</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:4" ht="20" customHeight="1">
       <x:c r="A553" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="D553" s="1" t="s">
         <x:v>1216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1221</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:4" ht="20" customHeight="1">
       <x:c r="A554" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="D554" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:4" ht="20" customHeight="1">
       <x:c r="A555" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="D555" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1221</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:4" ht="20" customHeight="1">
       <x:c r="A556" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="D556" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1223</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:4" ht="20" customHeight="1">
       <x:c r="A557" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="D557" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1225</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:4" ht="20" customHeight="1">
       <x:c r="A558" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D558" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1228</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:4" ht="20" customHeight="1">
       <x:c r="A559" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D559" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1230</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:4" ht="20" customHeight="1">
       <x:c r="A560" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D560" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1232</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:4" ht="20" customHeight="1">
       <x:c r="A561" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D561" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1234</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:4" ht="20" customHeight="1">
       <x:c r="A562" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D562" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:4" ht="20" customHeight="1">
       <x:c r="A563" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D563" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1238</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:4" ht="20" customHeight="1">
       <x:c r="A564" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D564" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:4" ht="20" customHeight="1">
       <x:c r="A565" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D565" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:4" ht="20" customHeight="1">
       <x:c r="A566" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D566" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1244</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:4" ht="20" customHeight="1">
       <x:c r="A567" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D567" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:4" ht="20" customHeight="1">
       <x:c r="A568" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D568" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1248</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:4" ht="20" customHeight="1">
       <x:c r="A569" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D569" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1250</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:4" ht="20" customHeight="1">
       <x:c r="A570" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D570" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1251</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:4" ht="20" customHeight="1">
       <x:c r="A571" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D571" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:4" ht="20" customHeight="1">
       <x:c r="A572" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D572" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1255</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:4" ht="20" customHeight="1">
       <x:c r="A573" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="D573" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1258</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:4" ht="20" customHeight="1">
       <x:c r="A574" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="D574" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:4" ht="20" customHeight="1">
       <x:c r="A575" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="D575" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1262</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:4" ht="20" customHeight="1">
       <x:c r="A576" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="D576" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:4" ht="20" customHeight="1">
       <x:c r="A577" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="D577" s="1" t="s">
         <x:v>1268</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:4" ht="20" customHeight="1">
       <x:c r="A578" s="0" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="D578" s="1" t="s">
         <x:v>1270</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1271</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:4" ht="20" customHeight="1">
       <x:c r="A579" s="0" t="s">
+        <x:v>1271</x:v>
+      </x:c>
+      <x:c r="B579" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C579" s="0" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="D579" s="1" t="s">
         <x:v>1272</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1274</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:4" ht="20" customHeight="1">
       <x:c r="A580" s="0" t="s">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="B580" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C580" s="0" t="s">
+        <x:v>1274</x:v>
+      </x:c>
+      <x:c r="D580" s="1" t="s">
         <x:v>1275</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:4" ht="20" customHeight="1">
       <x:c r="A581" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="D581" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:4" ht="20" customHeight="1">
       <x:c r="A582" s="0" t="s">
+        <x:v>1278</x:v>
+      </x:c>
+      <x:c r="B582" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C582" s="0" t="s">
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="D582" s="1" t="s">
         <x:v>1280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1281</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:4" ht="20" customHeight="1">
       <x:c r="A583" s="0" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="B583" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C583" s="0" t="s">
         <x:v>1282</x:v>
       </x:c>
-      <x:c r="B583" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C583" s="0" t="s">
+      <x:c r="D583" s="1" t="s">
         <x:v>1283</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1284</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:4" ht="20" customHeight="1">
       <x:c r="A584" s="0" t="s">
+        <x:v>1284</x:v>
+      </x:c>
+      <x:c r="B584" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C584" s="0" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="D584" s="1" t="s">
         <x:v>1285</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1286</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:4" ht="20" customHeight="1">
       <x:c r="A585" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B585" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C585" s="0" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="D585" s="1" t="s">
         <x:v>1287</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1288</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:4" ht="20" customHeight="1">
       <x:c r="A586" s="0" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="B586" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C586" s="0" t="s">
         <x:v>1289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1283</x:v>
       </x:c>
       <x:c r="D586" s="1" t="s">
         <x:v>1290</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:4" ht="20" customHeight="1">
       <x:c r="A587" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B587" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C587" s="0" t="s">
         <x:v>1291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1283</x:v>
       </x:c>
       <x:c r="D587" s="1" t="s">
         <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:4" ht="20" customHeight="1">
       <x:c r="A588" s="0" t="s">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="D588" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1295</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:4" ht="20" customHeight="1">
       <x:c r="A589" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="D589" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1297</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:4" ht="20" customHeight="1">
       <x:c r="A590" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D590" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:4" ht="20" customHeight="1">
       <x:c r="A591" s="0" t="s">
+        <x:v>1301</x:v>
+      </x:c>
+      <x:c r="B591" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C591" s="0" t="s">
         <x:v>1299</x:v>
       </x:c>
-      <x:c r="B591" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D591" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1302</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:4" ht="20" customHeight="1">
       <x:c r="A592" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="D592" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1305</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:4" ht="20" customHeight="1">
       <x:c r="A593" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="D593" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1307</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:4" ht="20" customHeight="1">
       <x:c r="A594" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="D594" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:4" ht="20" customHeight="1">
       <x:c r="A595" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="D595" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1312</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:4" ht="20" customHeight="1">
       <x:c r="A596" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="D596" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1315</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:4" ht="20" customHeight="1">
       <x:c r="A597" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="D597" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1317</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:4" ht="20" customHeight="1">
       <x:c r="A598" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="D598" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1319</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:4" ht="20" customHeight="1">
       <x:c r="A599" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="D599" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>1321</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:4" ht="20" customHeight="1">
       <x:c r="A600" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="D600" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1323</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:4" ht="20" customHeight="1">
       <x:c r="A601" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="D601" s="1" t="s">
-        <x:v>1319</x:v>
+        <x:v>1326</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:4" ht="20" customHeight="1">
       <x:c r="A602" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="D602" s="1" t="s">
-        <x:v>1322</x:v>
+        <x:v>1329</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:4" ht="20" customHeight="1">
       <x:c r="A603" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="D603" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>1331</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:4" ht="20" customHeight="1">
       <x:c r="A604" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="D604" s="1" t="s">
-        <x:v>1326</x:v>
+        <x:v>1333</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:4" ht="20" customHeight="1">
       <x:c r="A605" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="D605" s="1" t="s">
-        <x:v>1328</x:v>
+        <x:v>1336</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:4" ht="20" customHeight="1">
       <x:c r="A606" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="D606" s="1" t="s">
-        <x:v>1330</x:v>
+        <x:v>1339</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:4" ht="20" customHeight="1">
       <x:c r="A607" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="D607" s="1" t="s">
-        <x:v>1333</x:v>
+        <x:v>1342</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:4" ht="20" customHeight="1">
       <x:c r="A608" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="D608" s="1" t="s">
-        <x:v>1335</x:v>
+        <x:v>1342</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:4" ht="20" customHeight="1">
       <x:c r="A609" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="D609" s="1" t="s">
-        <x:v>1335</x:v>
+        <x:v>1344</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:4" ht="20" customHeight="1">
       <x:c r="A610" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="D610" s="1" t="s">
-        <x:v>1338</x:v>
+        <x:v>1347</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:4" ht="20" customHeight="1">
       <x:c r="A611" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D611" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>1350</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:4" ht="20" customHeight="1">
       <x:c r="A612" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D612" s="1" t="s">
-        <x:v>1343</x:v>
+        <x:v>1352</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:4" ht="20" customHeight="1">
       <x:c r="A613" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D613" s="1" t="s">
-        <x:v>1345</x:v>
+        <x:v>1354</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:4" ht="20" customHeight="1">
       <x:c r="A614" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D614" s="1" t="s">
-        <x:v>1346</x:v>
+        <x:v>1356</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:4" ht="20" customHeight="1">
       <x:c r="A615" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D615" s="1" t="s">
-        <x:v>1347</x:v>
+        <x:v>1358</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:4" ht="20" customHeight="1">
       <x:c r="A616" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D616" s="1" t="s">
-        <x:v>1349</x:v>
+        <x:v>1360</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:4" ht="20" customHeight="1">
       <x:c r="A617" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D617" s="1" t="s">
-        <x:v>1350</x:v>
+        <x:v>1362</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:4" ht="20" customHeight="1">
       <x:c r="A618" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D618" s="1" t="s">
-        <x:v>1352</x:v>
+        <x:v>1364</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:4" ht="20" customHeight="1">
       <x:c r="A619" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D619" s="1" t="s">
-        <x:v>1354</x:v>
+        <x:v>1366</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:4" ht="20" customHeight="1">
       <x:c r="A620" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D620" s="1" t="s">
-        <x:v>1357</x:v>
+        <x:v>1368</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:4" ht="20" customHeight="1">
       <x:c r="A621" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D621" s="1" t="s">
-        <x:v>1359</x:v>
+        <x:v>1370</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:4" ht="20" customHeight="1">
       <x:c r="A622" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D622" s="1" t="s">
-        <x:v>1362</x:v>
+        <x:v>1371</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:4" ht="20" customHeight="1">
       <x:c r="A623" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D623" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>1372</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:4" ht="20" customHeight="1">
       <x:c r="A624" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D624" s="1" t="s">
-        <x:v>1366</x:v>
+        <x:v>1373</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:4" ht="20" customHeight="1">
       <x:c r="A625" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D625" s="1" t="s">
-        <x:v>1368</x:v>
+        <x:v>1375</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:4" ht="20" customHeight="1">
       <x:c r="A626" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D626" s="1" t="s">
-        <x:v>1370</x:v>
+        <x:v>1377</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:4" ht="20" customHeight="1">
       <x:c r="A627" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D627" s="1" t="s">
-        <x:v>1373</x:v>
+        <x:v>1379</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:4" ht="20" customHeight="1">
       <x:c r="A628" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D628" s="1" t="s">
-        <x:v>1375</x:v>
+        <x:v>1380</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:4" ht="20" customHeight="1">
       <x:c r="A629" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="D629" s="1" t="s">
-        <x:v>1377</x:v>
+        <x:v>1383</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:4" ht="20" customHeight="1">
       <x:c r="A630" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="D630" s="1" t="s">
-        <x:v>1379</x:v>
+        <x:v>1386</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:4" ht="20" customHeight="1">
       <x:c r="A631" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="D631" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1389</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:4" ht="20" customHeight="1">
       <x:c r="A632" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="D632" s="1" t="s">
-        <x:v>1384</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:4" ht="20" customHeight="1">
       <x:c r="A633" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="D633" s="1" t="s">
-        <x:v>1384</x:v>
+        <x:v>1393</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:4" ht="20" customHeight="1">
       <x:c r="A634" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D634" s="1" t="s">
-        <x:v>1387</x:v>
+        <x:v>1396</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:4" ht="20" customHeight="1">
       <x:c r="A635" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D635" s="1" t="s">
-        <x:v>1387</x:v>
+        <x:v>1398</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:4" ht="20" customHeight="1">
       <x:c r="A636" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D636" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:4" ht="20" customHeight="1">
       <x:c r="A637" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D637" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1402</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:4" ht="20" customHeight="1">
       <x:c r="A638" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D638" s="1" t="s">
-        <x:v>1394</x:v>
+        <x:v>1404</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:4" ht="20" customHeight="1">
       <x:c r="A639" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="B639" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C639" s="0" t="s">
         <x:v>1395</x:v>
       </x:c>
-      <x:c r="B639" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D639" s="1" t="s">
-        <x:v>1396</x:v>
+        <x:v>1406</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:4" ht="20" customHeight="1">
       <x:c r="A640" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D640" s="1" t="s">
-        <x:v>1398</x:v>
+        <x:v>1408</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:4" ht="20" customHeight="1">
       <x:c r="A641" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D641" s="1" t="s">
-        <x:v>1400</x:v>
+        <x:v>1410</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:4" ht="20" customHeight="1">
       <x:c r="A642" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D642" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1412</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:4" ht="20" customHeight="1">
       <x:c r="A643" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D643" s="1" t="s">
-        <x:v>1406</x:v>
+        <x:v>1414</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:4" ht="20" customHeight="1">
       <x:c r="A644" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D644" s="1" t="s">
-        <x:v>1408</x:v>
+        <x:v>1416</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:4" ht="20" customHeight="1">
       <x:c r="A645" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D645" s="1" t="s">
-        <x:v>1411</x:v>
+        <x:v>1418</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:4" ht="20" customHeight="1">
       <x:c r="A646" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D646" s="1" t="s">
-        <x:v>1414</x:v>
+        <x:v>1420</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:4" ht="20" customHeight="1">
       <x:c r="A647" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D647" s="1" t="s">
-        <x:v>1416</x:v>
+        <x:v>1420</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:4" ht="20" customHeight="1">
       <x:c r="A648" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D648" s="1" t="s">
-        <x:v>1419</x:v>
+        <x:v>1423</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:4" ht="20" customHeight="1">
       <x:c r="A649" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D649" s="1" t="s">
-        <x:v>1421</x:v>
+        <x:v>1423</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:4" ht="20" customHeight="1">
       <x:c r="A650" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D650" s="1" t="s">
-        <x:v>1423</x:v>
+        <x:v>1426</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:4" ht="20" customHeight="1">
       <x:c r="A651" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D651" s="1" t="s">
-        <x:v>1425</x:v>
+        <x:v>1428</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:4" ht="20" customHeight="1">
       <x:c r="A652" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="D652" s="1" t="s">
-        <x:v>1427</x:v>
+        <x:v>1431</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:4" ht="20" customHeight="1">
       <x:c r="A653" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="D653" s="1" t="s">
-        <x:v>1429</x:v>
+        <x:v>1434</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:4" ht="20" customHeight="1">
       <x:c r="A654" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="D654" s="1" t="s">
-        <x:v>1432</x:v>
+        <x:v>1436</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:4" ht="20" customHeight="1">
       <x:c r="A655" s="0" t="s">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="B655" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C655" s="0" t="s">
         <x:v>1433</x:v>
       </x:c>
-      <x:c r="B655" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D655" s="1" t="s">
-        <x:v>1434</x:v>
+        <x:v>1438</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:4" ht="20" customHeight="1">
       <x:c r="A656" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="D656" s="1" t="s">
-        <x:v>1436</x:v>
+        <x:v>1440</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:4" ht="20" customHeight="1">
       <x:c r="A657" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="D657" s="1" t="s">
-        <x:v>1438</x:v>
+        <x:v>1442</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:4" ht="20" customHeight="1">
       <x:c r="A658" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="D658" s="1" t="s">
-        <x:v>1440</x:v>
+        <x:v>1445</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:4" ht="20" customHeight="1">
       <x:c r="A659" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="D659" s="1" t="s">
-        <x:v>1442</x:v>
+        <x:v>1447</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:4" ht="20" customHeight="1">
       <x:c r="A660" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="D660" s="1" t="s">
-        <x:v>1444</x:v>
+        <x:v>1447</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:4" ht="20" customHeight="1">
       <x:c r="A661" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="D661" s="1" t="s">
-        <x:v>1446</x:v>
+        <x:v>1450</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:4" ht="20" customHeight="1">
       <x:c r="A662" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="D662" s="1" t="s">
-        <x:v>1449</x:v>
+        <x:v>1452</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:4" ht="20" customHeight="1">
       <x:c r="A663" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="D663" s="1" t="s">
-        <x:v>1451</x:v>
+        <x:v>1455</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:4" ht="20" customHeight="1">
       <x:c r="A664" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="D664" s="1" t="s">
-        <x:v>1453</x:v>
+        <x:v>1457</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:4" ht="20" customHeight="1">
       <x:c r="A665" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="B665" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C665" s="0" t="s">
         <x:v>1454</x:v>
       </x:c>
-      <x:c r="B665" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D665" s="1" t="s">
-        <x:v>1455</x:v>
+        <x:v>1458</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:4" ht="20" customHeight="1">
       <x:c r="A666" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="D666" s="1" t="s">
-        <x:v>1457</x:v>
+        <x:v>1459</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:4" ht="20" customHeight="1">
       <x:c r="A667" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="D667" s="1" t="s">
-        <x:v>1460</x:v>
+        <x:v>1461</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:4" ht="20" customHeight="1">
       <x:c r="A668" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="D668" s="1" t="s">
         <x:v>1462</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:4" ht="20" customHeight="1">
       <x:c r="A669" s="0" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="D669" s="1" t="s">
         <x:v>1464</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:4" ht="20" customHeight="1">
       <x:c r="A670" s="0" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="D670" s="1" t="s">
         <x:v>1466</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:4" ht="20" customHeight="1">
       <x:c r="A671" s="0" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="D671" s="1" t="s">
-        <x:v>1468</x:v>
+        <x:v>1469</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:4" ht="20" customHeight="1">
       <x:c r="A672" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="D672" s="1" t="s">
-        <x:v>1470</x:v>
+        <x:v>1471</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:4" ht="20" customHeight="1">
       <x:c r="A673" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="D673" s="1" t="s">
-        <x:v>1473</x:v>
+        <x:v>1474</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:4" ht="20" customHeight="1">
       <x:c r="A674" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="D674" s="1" t="s">
-        <x:v>1475</x:v>
+        <x:v>1476</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:4" ht="20" customHeight="1">
       <x:c r="A675" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="D675" s="1" t="s">
         <x:v>1478</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:4" ht="20" customHeight="1">
       <x:c r="A676" s="0" t="s">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
+        <x:v>1473</x:v>
+      </x:c>
+      <x:c r="D676" s="1" t="s">
         <x:v>1480</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1481</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:4" ht="20" customHeight="1">
       <x:c r="A677" s="0" t="s">
+        <x:v>1481</x:v>
+      </x:c>
+      <x:c r="B677" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C677" s="0" t="s">
+        <x:v>1473</x:v>
+      </x:c>
+      <x:c r="D677" s="1" t="s">
         <x:v>1482</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1483</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:4" ht="20" customHeight="1">
       <x:c r="A678" s="0" t="s">
+        <x:v>1483</x:v>
+      </x:c>
+      <x:c r="B678" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C678" s="0" t="s">
         <x:v>1484</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1480</x:v>
       </x:c>
       <x:c r="D678" s="1" t="s">
         <x:v>1485</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:4" ht="20" customHeight="1">
       <x:c r="A679" s="0" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="D679" s="1" t="s">
         <x:v>1487</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:4" ht="20" customHeight="1">
       <x:c r="A680" s="0" t="s">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="D680" s="1" t="s">
         <x:v>1489</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:4" ht="20" customHeight="1">
       <x:c r="A681" s="0" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="D681" s="1" t="s">
         <x:v>1491</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:4" ht="20" customHeight="1">
       <x:c r="A682" s="0" t="s">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="D682" s="1" t="s">
         <x:v>1493</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:4" ht="20" customHeight="1">
       <x:c r="A683" s="0" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="D683" s="1" t="s">
-        <x:v>1495</x:v>
+        <x:v>1496</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:4" ht="20" customHeight="1">
       <x:c r="A684" s="0" t="s">
+        <x:v>1497</x:v>
+      </x:c>
+      <x:c r="B684" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C684" s="0" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="D684" s="1" t="s">
         <x:v>1496</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1497</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:4" ht="20" customHeight="1">
       <x:c r="A685" s="0" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="D685" s="1" t="s">
         <x:v>1499</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:4" ht="20" customHeight="1">
       <x:c r="A686" s="0" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="D686" s="1" t="s">
-        <x:v>1501</x:v>
+        <x:v>1499</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:4" ht="20" customHeight="1">
       <x:c r="A687" s="0" t="s">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="B687" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C687" s="0" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="D687" s="1" t="s">
         <x:v>1502</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1504</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:4" ht="20" customHeight="1">
       <x:c r="A688" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="D688" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1504</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:4" ht="20" customHeight="1">
       <x:c r="A689" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="D689" s="1" t="s">
-        <x:v>1508</x:v>
+        <x:v>1506</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:4" ht="20" customHeight="1">
       <x:c r="A690" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="D690" s="1" t="s">
-        <x:v>1510</x:v>
+        <x:v>1508</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:4" ht="20" customHeight="1">
       <x:c r="A691" s="0" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="D691" s="1" t="s">
         <x:v>1510</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:4" ht="20" customHeight="1">
       <x:c r="A692" s="0" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="D692" s="1" t="s">
         <x:v>1512</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:4" ht="20" customHeight="1">
       <x:c r="A693" s="0" t="s">
         <x:v>1513</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="D693" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1515</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:4" ht="20" customHeight="1">
       <x:c r="A694" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="D694" s="1" t="s">
-        <x:v>1516</x:v>
+        <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:4" ht="20" customHeight="1">
       <x:c r="A695" s="0" t="s">
+        <x:v>1519</x:v>
+      </x:c>
+      <x:c r="B695" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C695" s="0" t="s">
         <x:v>1517</x:v>
       </x:c>
-      <x:c r="B695" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D695" s="1" t="s">
-        <x:v>1518</x:v>
+        <x:v>1520</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:4" ht="20" customHeight="1">
       <x:c r="A696" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C696" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="D696" s="1" t="s">
-        <x:v>1520</x:v>
+        <x:v>1523</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:4" ht="20" customHeight="1">
       <x:c r="A697" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="D697" s="1" t="s">
-        <x:v>1522</x:v>
+        <x:v>1526</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:4" ht="20" customHeight="1">
       <x:c r="A698" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="D698" s="1" t="s">
-        <x:v>1523</x:v>
+        <x:v>1528</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:4" ht="20" customHeight="1">
       <x:c r="A699" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="D699" s="1" t="s">
-        <x:v>1524</x:v>
+        <x:v>1531</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:4" ht="20" customHeight="1">
       <x:c r="A700" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="D700" s="1" t="s">
-        <x:v>1526</x:v>
+        <x:v>1533</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:4" ht="20" customHeight="1">
       <x:c r="A701" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="D701" s="1" t="s">
-        <x:v>1529</x:v>
+        <x:v>1535</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:4" ht="20" customHeight="1">
       <x:c r="A702" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="D702" s="1" t="s">
-        <x:v>1529</x:v>
+        <x:v>1537</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:4" ht="20" customHeight="1">
       <x:c r="A703" s="0" t="s">
+        <x:v>1538</x:v>
+      </x:c>
+      <x:c r="B703" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C703" s="0" t="s">
         <x:v>1530</x:v>
       </x:c>
-      <x:c r="B703" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D703" s="1" t="s">
-        <x:v>1531</x:v>
+        <x:v>1539</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:4" ht="20" customHeight="1">
       <x:c r="A704" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="D704" s="1" t="s">
-        <x:v>1533</x:v>
+        <x:v>1541</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:4" ht="20" customHeight="1">
       <x:c r="A705" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="D705" s="1" t="s">
-        <x:v>1536</x:v>
+        <x:v>1544</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:4" ht="20" customHeight="1">
       <x:c r="A706" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="D706" s="1" t="s">
-        <x:v>1538</x:v>
+        <x:v>1546</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:4" ht="20" customHeight="1">
       <x:c r="A707" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="D707" s="1" t="s">
-        <x:v>1540</x:v>
+        <x:v>1548</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:4" ht="20" customHeight="1">
       <x:c r="A708" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="D708" s="1" t="s">
-        <x:v>1542</x:v>
+        <x:v>1550</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:4" ht="20" customHeight="1">
       <x:c r="A709" s="0" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="B709" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
         <x:v>1543</x:v>
       </x:c>
-      <x:c r="B709" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D709" s="1" t="s">
-        <x:v>1545</x:v>
+        <x:v>1552</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:4" ht="20" customHeight="1">
       <x:c r="A710" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="D710" s="1" t="s">
-        <x:v>1547</x:v>
+        <x:v>1554</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:4" ht="20" customHeight="1">
       <x:c r="A711" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="D711" s="1" t="s">
-        <x:v>1549</x:v>
+        <x:v>1556</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:4" ht="20" customHeight="1">
       <x:c r="A712" s="0" t="s">
-        <x:v>1550</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="D712" s="1" t="s">
-        <x:v>1551</x:v>
+        <x:v>1558</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:4" ht="20" customHeight="1">
       <x:c r="A713" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="D713" s="1" t="s">
-        <x:v>1553</x:v>
+        <x:v>1561</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:4" ht="20" customHeight="1">
       <x:c r="A714" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="D714" s="1" t="s">
-        <x:v>1555</x:v>
+        <x:v>1563</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:4" ht="20" customHeight="1">
       <x:c r="A715" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="D715" s="1" t="s">
-        <x:v>1558</x:v>
+        <x:v>1565</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:4" ht="20" customHeight="1">
       <x:c r="A716" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="D716" s="1" t="s">
-        <x:v>1560</x:v>
+        <x:v>1567</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:4" ht="20" customHeight="1">
       <x:c r="A717" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="D717" s="1" t="s">
-        <x:v>1562</x:v>
+        <x:v>1569</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:4" ht="20" customHeight="1">
       <x:c r="A718" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="D718" s="1" t="s">
-        <x:v>1564</x:v>
+        <x:v>1572</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:4" ht="20" customHeight="1">
       <x:c r="A719" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="D719" s="1" t="s">
-        <x:v>1567</x:v>
+        <x:v>1574</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:4" ht="20" customHeight="1">
       <x:c r="A720" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="D720" s="1" t="s">
-        <x:v>1570</x:v>
+        <x:v>1576</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:4" ht="20" customHeight="1">
       <x:c r="A721" s="0" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="B721" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C721" s="0" t="s">
         <x:v>1571</x:v>
       </x:c>
-      <x:c r="B721" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D721" s="1" t="s">
-        <x:v>1573</x:v>
+        <x:v>1578</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:4" ht="20" customHeight="1">
       <x:c r="A722" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="D722" s="1" t="s">
-        <x:v>1575</x:v>
+        <x:v>1580</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:4" ht="20" customHeight="1">
       <x:c r="A723" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="D723" s="1" t="s">
-        <x:v>1576</x:v>
+        <x:v>1582</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:4" ht="20" customHeight="1">
       <x:c r="A724" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="D724" s="1" t="s">
-        <x:v>1578</x:v>
+        <x:v>1585</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:4" ht="20" customHeight="1">
       <x:c r="A725" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="D725" s="1" t="s">
-        <x:v>1579</x:v>
+        <x:v>1587</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:4" ht="20" customHeight="1">
       <x:c r="A726" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="D726" s="1" t="s">
-        <x:v>1580</x:v>
+        <x:v>1590</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:4" ht="20" customHeight="1">
       <x:c r="A727" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C727" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D727" s="1" t="s">
-        <x:v>1581</x:v>
+        <x:v>1593</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:4" ht="20" customHeight="1">
       <x:c r="A728" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D728" s="1" t="s">
-        <x:v>1584</x:v>
+        <x:v>1595</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:4" ht="20" customHeight="1">
       <x:c r="A729" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C729" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D729" s="1" t="s">
-        <x:v>1586</x:v>
+        <x:v>1597</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:4" ht="20" customHeight="1">
       <x:c r="A730" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C730" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D730" s="1" t="s">
-        <x:v>1589</x:v>
+        <x:v>1599</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:4" ht="20" customHeight="1">
       <x:c r="A731" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C731" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D731" s="1" t="s">
-        <x:v>1591</x:v>
+        <x:v>1601</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:4" ht="20" customHeight="1">
       <x:c r="A732" s="0" t="s">
+        <x:v>1602</x:v>
+      </x:c>
+      <x:c r="B732" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C732" s="0" t="s">
         <x:v>1592</x:v>
       </x:c>
-      <x:c r="B732" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D732" s="1" t="s">
-        <x:v>1593</x:v>
+        <x:v>1603</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:4" ht="20" customHeight="1">
       <x:c r="A733" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D733" s="1" t="s">
-        <x:v>1595</x:v>
+        <x:v>1605</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:4" ht="20" customHeight="1">
       <x:c r="A734" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C734" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D734" s="1" t="s">
-        <x:v>1597</x:v>
+        <x:v>1607</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:4" ht="20" customHeight="1">
       <x:c r="A735" s="0" t="s">
-        <x:v>1598</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C735" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D735" s="1" t="s">
-        <x:v>1599</x:v>
+        <x:v>1609</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:4" ht="20" customHeight="1">
       <x:c r="A736" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B736" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C736" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D736" s="1" t="s">
-        <x:v>1602</x:v>
+        <x:v>1611</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:4" ht="20" customHeight="1">
       <x:c r="A737" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C737" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="D737" s="1" t="s">
-        <x:v>1605</x:v>
+        <x:v>1613</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:4" ht="20" customHeight="1">
       <x:c r="A738" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="B738" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C738" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="D738" s="1" t="s">
-        <x:v>1607</x:v>
+        <x:v>1616</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:4" ht="20" customHeight="1">
       <x:c r="A739" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C739" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="D739" s="1" t="s">
-        <x:v>1609</x:v>
+        <x:v>1618</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:4" ht="20" customHeight="1">
       <x:c r="A740" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C740" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="D740" s="1" t="s">
-        <x:v>1611</x:v>
+        <x:v>1620</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:4" ht="20" customHeight="1">
       <x:c r="A741" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="D741" s="1" t="s">
-        <x:v>1611</x:v>
+        <x:v>1622</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:4" ht="20" customHeight="1">
       <x:c r="A742" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C742" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="D742" s="1" t="s">
-        <x:v>1613</x:v>
+        <x:v>1622</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:4" ht="20" customHeight="1">
       <x:c r="A743" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C743" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="D743" s="1" t="s">
-        <x:v>1613</x:v>
+        <x:v>1624</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:4" ht="20" customHeight="1">
       <x:c r="A744" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C744" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="D744" s="1" t="s">
-        <x:v>1614</x:v>
+        <x:v>1626</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:4" ht="20" customHeight="1">
       <x:c r="A745" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="D745" s="1" t="s">
-        <x:v>1615</x:v>
+        <x:v>1628</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:4" ht="20" customHeight="1">
       <x:c r="A746" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C746" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="D746" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1630</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:4" ht="20" customHeight="1">
       <x:c r="A747" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C747" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="D747" s="1" t="s">
-        <x:v>1619</x:v>
+        <x:v>1632</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:4" ht="20" customHeight="1">
       <x:c r="A748" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C748" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="D748" s="1" t="s">
-        <x:v>1621</x:v>
+        <x:v>1634</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:4" ht="20" customHeight="1">
       <x:c r="A749" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C749" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="D749" s="1" t="s">
-        <x:v>1623</x:v>
+        <x:v>1635</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:4" ht="20" customHeight="1">
       <x:c r="A750" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C750" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="D750" s="1" t="s">
-        <x:v>1625</x:v>
+        <x:v>1636</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:4" ht="20" customHeight="1">
       <x:c r="A751" s="0" t="s">
-        <x:v>1626</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C751" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="D751" s="1" t="s">
-        <x:v>1627</x:v>
+        <x:v>1638</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:4" ht="20" customHeight="1">
       <x:c r="A752" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C752" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="D752" s="1" t="s">
-        <x:v>1629</x:v>
+        <x:v>1641</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:4" ht="20" customHeight="1">
       <x:c r="A753" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C753" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="D753" s="1" t="s">
-        <x:v>1632</x:v>
+        <x:v>1641</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:4" ht="20" customHeight="1">
       <x:c r="A754" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="B754" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C754" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="D754" s="1" t="s">
-        <x:v>1633</x:v>
+        <x:v>1643</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:4" ht="20" customHeight="1">
       <x:c r="A755" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C755" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="D755" s="1" t="s">
-        <x:v>1636</x:v>
+        <x:v>1645</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:4" ht="20" customHeight="1">
       <x:c r="A756" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="B756" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C756" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="D756" s="1" t="s">
-        <x:v>1639</x:v>
+        <x:v>1648</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:4" ht="20" customHeight="1">
       <x:c r="A757" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C757" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="D757" s="1" t="s">
-        <x:v>1641</x:v>
+        <x:v>1650</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:4" ht="20" customHeight="1">
       <x:c r="A758" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C758" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="D758" s="1" t="s">
-        <x:v>1643</x:v>
+        <x:v>1652</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:4" ht="20" customHeight="1">
       <x:c r="A759" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C759" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="D759" s="1" t="s">
-        <x:v>1645</x:v>
+        <x:v>1654</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:4" ht="20" customHeight="1">
       <x:c r="A760" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C760" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="D760" s="1" t="s">
-        <x:v>1647</x:v>
+        <x:v>1657</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:4" ht="20" customHeight="1">
       <x:c r="A761" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C761" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="D761" s="1" t="s">
-        <x:v>1649</x:v>
+        <x:v>1659</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:4" ht="20" customHeight="1">
       <x:c r="A762" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="B762" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C762" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="D762" s="1" t="s">
-        <x:v>1651</x:v>
+        <x:v>1661</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:4" ht="20" customHeight="1">
       <x:c r="A763" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C763" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="D763" s="1" t="s">
-        <x:v>1653</x:v>
+        <x:v>1663</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:4" ht="20" customHeight="1">
       <x:c r="A764" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="B764" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C764" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="D764" s="1" t="s">
-        <x:v>1656</x:v>
+        <x:v>1665</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:4" ht="20" customHeight="1">
       <x:c r="A765" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C765" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="D765" s="1" t="s">
-        <x:v>1657</x:v>
+        <x:v>1667</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:4" ht="20" customHeight="1">
       <x:c r="A766" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="B766" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C766" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D766" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1670</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:4" ht="20" customHeight="1">
       <x:c r="A767" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C767" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D767" s="1" t="s">
-        <x:v>1661</x:v>
+        <x:v>1672</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:4" ht="20" customHeight="1">
       <x:c r="A768" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="B768" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C768" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D768" s="1" t="s">
-        <x:v>1663</x:v>
+        <x:v>1674</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:4" ht="20" customHeight="1">
       <x:c r="A769" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C769" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D769" s="1" t="s">
-        <x:v>1665</x:v>
+        <x:v>1676</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:4" ht="20" customHeight="1">
       <x:c r="A770" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="D770" s="1" t="s">
-        <x:v>1667</x:v>
+        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:4" ht="20" customHeight="1">
       <x:c r="A771" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="D771" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1682</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:4" ht="20" customHeight="1">
       <x:c r="A772" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C772" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="D772" s="1" t="s">
-        <x:v>1672</x:v>
+        <x:v>1685</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:4" ht="20" customHeight="1">
       <x:c r="A773" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C773" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="D773" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:4" ht="20" customHeight="1">
       <x:c r="A774" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="D774" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1688</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:4" ht="20" customHeight="1">
       <x:c r="A775" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="D775" s="1" t="s">
-        <x:v>1676</x:v>
+        <x:v>1690</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:4" ht="20" customHeight="1">
       <x:c r="A776" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="D776" s="1" t="s">
-        <x:v>1676</x:v>
+        <x:v>1691</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:4" ht="20" customHeight="1">
       <x:c r="A777" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C777" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="D777" s="1" t="s">
-        <x:v>1679</x:v>
+        <x:v>1692</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:4" ht="20" customHeight="1">
       <x:c r="A778" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C778" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="D778" s="1" t="s">
-        <x:v>1681</x:v>
+        <x:v>1693</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:4" ht="20" customHeight="1">
       <x:c r="A779" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C779" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="D779" s="1" t="s">
-        <x:v>1681</x:v>
+        <x:v>1696</x:v>
       </x:c>
     </x:row>
     <x:row r="780" spans="1:4" ht="20" customHeight="1">
       <x:c r="A780" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="B780" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C780" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="D780" s="1" t="s">
-        <x:v>1684</x:v>
+        <x:v>1698</x:v>
       </x:c>
     </x:row>
     <x:row r="781" spans="1:4" ht="20" customHeight="1">
       <x:c r="A781" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="D781" s="1" t="s">
-        <x:v>1684</x:v>
+        <x:v>1701</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:4" ht="20" customHeight="1">
       <x:c r="A782" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="D782" s="1" t="s">
-        <x:v>1687</x:v>
+        <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:4" ht="20" customHeight="1">
       <x:c r="A783" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C783" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="D783" s="1" t="s">
-        <x:v>1689</x:v>
+        <x:v>1705</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:4" ht="20" customHeight="1">
       <x:c r="A784" s="0" t="s">
-        <x:v>1690</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="B784" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C784" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="D784" s="1" t="s">
-        <x:v>1689</x:v>
+        <x:v>1707</x:v>
       </x:c>
     </x:row>
     <x:row r="785" spans="1:4" ht="20" customHeight="1">
       <x:c r="A785" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="B785" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C785" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="D785" s="1" t="s">
-        <x:v>1693</x:v>
+        <x:v>1709</x:v>
       </x:c>
     </x:row>
     <x:row r="786" spans="1:4" ht="20" customHeight="1">
       <x:c r="A786" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="B786" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C786" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="D786" s="1" t="s">
-        <x:v>1695</x:v>
+        <x:v>1711</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:4" ht="20" customHeight="1">
       <x:c r="A787" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="B787" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C787" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="D787" s="1" t="s">
-        <x:v>1697</x:v>
+        <x:v>1714</x:v>
       </x:c>
     </x:row>
     <x:row r="788" spans="1:4" ht="20" customHeight="1">
       <x:c r="A788" s="0" t="s">
-        <x:v>1698</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="B788" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C788" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D788" s="1" t="s">
-        <x:v>1699</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="789" spans="1:4" ht="20" customHeight="1">
       <x:c r="A789" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="B789" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C789" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D789" s="1" t="s">
-        <x:v>1701</x:v>
+        <x:v>1719</x:v>
       </x:c>
     </x:row>
     <x:row r="790" spans="1:4" ht="20" customHeight="1">
       <x:c r="A790" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="B790" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C790" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D790" s="1" t="s">
-        <x:v>1703</x:v>
+        <x:v>1721</x:v>
       </x:c>
     </x:row>
     <x:row r="791" spans="1:4" ht="20" customHeight="1">
       <x:c r="A791" s="0" t="s">
-        <x:v>1704</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="B791" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C791" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D791" s="1" t="s">
-        <x:v>1705</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="792" spans="1:4" ht="20" customHeight="1">
       <x:c r="A792" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="B792" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C792" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D792" s="1" t="s">
-        <x:v>1707</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="793" spans="1:4" ht="20" customHeight="1">
       <x:c r="A793" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B793" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C793" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D793" s="1" t="s">
-        <x:v>1709</x:v>
+        <x:v>1725</x:v>
       </x:c>
     </x:row>
     <x:row r="794" spans="1:4" ht="20" customHeight="1">
       <x:c r="A794" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B794" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C794" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D794" s="1" t="s">
-        <x:v>1711</x:v>
+        <x:v>1725</x:v>
       </x:c>
     </x:row>
     <x:row r="795" spans="1:4" ht="20" customHeight="1">
       <x:c r="A795" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C795" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D795" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>1726</x:v>
       </x:c>
     </x:row>
     <x:row r="796" spans="1:4" ht="20" customHeight="1">
       <x:c r="A796" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C796" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D796" s="1" t="s">
-        <x:v>1715</x:v>
+        <x:v>1727</x:v>
       </x:c>
     </x:row>
     <x:row r="797" spans="1:4" ht="20" customHeight="1">
       <x:c r="A797" s="0" t="s">
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="B797" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C797" s="0" t="s">
         <x:v>1716</x:v>
       </x:c>
-      <x:c r="B797" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D797" s="1" t="s">
-        <x:v>1717</x:v>
+        <x:v>1729</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:4" ht="20" customHeight="1">
       <x:c r="A798" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C798" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D798" s="1" t="s">
-        <x:v>1720</x:v>
+        <x:v>1731</x:v>
       </x:c>
     </x:row>
     <x:row r="799" spans="1:4" ht="20" customHeight="1">
       <x:c r="A799" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="B799" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C799" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D799" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1733</x:v>
       </x:c>
     </x:row>
     <x:row r="800" spans="1:4" ht="20" customHeight="1">
       <x:c r="A800" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C800" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D800" s="1" t="s">
-        <x:v>1723</x:v>
+        <x:v>1735</x:v>
       </x:c>
     </x:row>
     <x:row r="801" spans="1:4" ht="20" customHeight="1">
       <x:c r="A801" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D801" s="1" t="s">
-        <x:v>1726</x:v>
+        <x:v>1737</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:4" ht="20" customHeight="1">
       <x:c r="A802" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C802" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D802" s="1" t="s">
-        <x:v>1728</x:v>
+        <x:v>1739</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:4" ht="20" customHeight="1">
       <x:c r="A803" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C803" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D803" s="1" t="s">
-        <x:v>1730</x:v>
+        <x:v>1741</x:v>
       </x:c>
     </x:row>
     <x:row r="804" spans="1:4" ht="20" customHeight="1">
       <x:c r="A804" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="B804" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C804" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="D804" s="1" t="s">
-        <x:v>1732</x:v>
+        <x:v>1744</x:v>
       </x:c>
     </x:row>
     <x:row r="805" spans="1:4" ht="20" customHeight="1">
       <x:c r="A805" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C805" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="D805" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1745</x:v>
       </x:c>
     </x:row>
     <x:row r="806" spans="1:4" ht="20" customHeight="1">
       <x:c r="A806" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C806" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="D806" s="1" t="s">
-        <x:v>1736</x:v>
+        <x:v>1748</x:v>
       </x:c>
     </x:row>
     <x:row r="807" spans="1:4" ht="20" customHeight="1">
       <x:c r="A807" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C807" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="D807" s="1" t="s">
-        <x:v>1738</x:v>
+        <x:v>1751</x:v>
       </x:c>
     </x:row>
     <x:row r="808" spans="1:4" ht="20" customHeight="1">
       <x:c r="A808" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C808" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="D808" s="1" t="s">
-        <x:v>1740</x:v>
+        <x:v>1753</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:4" ht="20" customHeight="1">
       <x:c r="A809" s="0" t="s">
-        <x:v>1741</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="D809" s="1" t="s">
-        <x:v>1742</x:v>
+        <x:v>1755</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:4" ht="20" customHeight="1">
       <x:c r="A810" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C810" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="D810" s="1" t="s">
-        <x:v>1744</x:v>
+        <x:v>1757</x:v>
       </x:c>
     </x:row>
     <x:row r="811" spans="1:4" ht="20" customHeight="1">
       <x:c r="A811" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="B811" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C811" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="D811" s="1" t="s">
-        <x:v>1746</x:v>
+        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="812" spans="1:4" ht="20" customHeight="1">
       <x:c r="A812" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="B812" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C812" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="D812" s="1" t="s">
-        <x:v>1748</x:v>
+        <x:v>1761</x:v>
       </x:c>
     </x:row>
     <x:row r="813" spans="1:4" ht="20" customHeight="1">
       <x:c r="A813" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B813" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C813" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="D813" s="1" t="s">
-        <x:v>1751</x:v>
+        <x:v>1763</x:v>
       </x:c>
     </x:row>
     <x:row r="814" spans="1:4" ht="20" customHeight="1">
       <x:c r="A814" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="B814" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C814" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="D814" s="1" t="s">
-        <x:v>1754</x:v>
+        <x:v>1765</x:v>
       </x:c>
     </x:row>
     <x:row r="815" spans="1:4" ht="20" customHeight="1">
       <x:c r="A815" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="B815" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C815" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="D815" s="1" t="s">
-        <x:v>1757</x:v>
+        <x:v>1768</x:v>
       </x:c>
     </x:row>
     <x:row r="816" spans="1:4" ht="20" customHeight="1">
       <x:c r="A816" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="B816" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C816" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="D816" s="1" t="s">
-        <x:v>1759</x:v>
+        <x:v>1769</x:v>
       </x:c>
     </x:row>
     <x:row r="817" spans="1:4" ht="20" customHeight="1">
       <x:c r="A817" s="0" t="s">
-        <x:v>1760</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="B817" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C817" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="D817" s="1" t="s">
-        <x:v>1761</x:v>
+        <x:v>1771</x:v>
       </x:c>
     </x:row>
     <x:row r="818" spans="1:4" ht="20" customHeight="1">
       <x:c r="A818" s="0" t="s">
-        <x:v>1760</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="B818" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C818" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="D818" s="1" t="s">
-        <x:v>1761</x:v>
+        <x:v>1773</x:v>
       </x:c>
     </x:row>
     <x:row r="819" spans="1:4" ht="20" customHeight="1">
       <x:c r="A819" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="B819" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C819" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="D819" s="1" t="s">
-        <x:v>1763</x:v>
+        <x:v>1775</x:v>
       </x:c>
     </x:row>
     <x:row r="820" spans="1:4" ht="20" customHeight="1">
       <x:c r="A820" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="B820" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C820" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="D820" s="1" t="s">
-        <x:v>1765</x:v>
+        <x:v>1777</x:v>
       </x:c>
     </x:row>
     <x:row r="821" spans="1:4" ht="20" customHeight="1">
       <x:c r="A821" s="0" t="s">
-        <x:v>1766</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="B821" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C821" s="0" t="s">
         <x:v>1767</x:v>
       </x:c>
       <x:c r="D821" s="1" t="s">
-        <x:v>1768</x:v>
+        <x:v>1779</x:v>
       </x:c>
     </x:row>
     <x:row r="822" spans="1:4" ht="20" customHeight="1">
       <x:c r="A822" s="0" t="s">
-        <x:v>1769</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="B822" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C822" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D822" s="1" t="s">
-        <x:v>1771</x:v>
+        <x:v>1782</x:v>
       </x:c>
     </x:row>
     <x:row r="823" spans="1:4" ht="20" customHeight="1">
       <x:c r="A823" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="B823" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C823" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D823" s="1" t="s">
-        <x:v>1773</x:v>
+        <x:v>1784</x:v>
       </x:c>
     </x:row>
     <x:row r="824" spans="1:4" ht="20" customHeight="1">
       <x:c r="A824" s="0" t="s">
-        <x:v>1774</x:v>
+        <x:v>1785</x:v>
       </x:c>
       <x:c r="B824" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C824" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D824" s="1" t="s">
-        <x:v>1775</x:v>
+        <x:v>1782</x:v>
       </x:c>
     </x:row>
     <x:row r="825" spans="1:4" ht="20" customHeight="1">
       <x:c r="A825" s="0" t="s">
-        <x:v>1776</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C825" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D825" s="1" t="s">
-        <x:v>1778</x:v>
+        <x:v>1782</x:v>
       </x:c>
     </x:row>
     <x:row r="826" spans="1:4" ht="20" customHeight="1">
       <x:c r="A826" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="B826" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C826" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D826" s="1" t="s">
-        <x:v>1780</x:v>
+        <x:v>1788</x:v>
       </x:c>
     </x:row>
     <x:row r="827" spans="1:4" ht="20" customHeight="1">
       <x:c r="A827" s="0" t="s">
+        <x:v>1789</x:v>
+      </x:c>
+      <x:c r="B827" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C827" s="0" t="s">
         <x:v>1781</x:v>
       </x:c>
-      <x:c r="B827" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D827" s="1" t="s">
-        <x:v>1782</x:v>
+        <x:v>1788</x:v>
       </x:c>
     </x:row>
     <x:row r="828" spans="1:4" ht="20" customHeight="1">
       <x:c r="A828" s="0" t="s">
-        <x:v>1783</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="B828" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C828" s="0" t="s">
-        <x:v>1784</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D828" s="1" t="s">
-        <x:v>1785</x:v>
+        <x:v>1791</x:v>
       </x:c>
     </x:row>
     <x:row r="829" spans="1:4" ht="20" customHeight="1">
       <x:c r="A829" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="B829" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C829" s="0" t="s">
-        <x:v>1784</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D829" s="1" t="s">
-        <x:v>1787</x:v>
+        <x:v>1793</x:v>
       </x:c>
     </x:row>
     <x:row r="830" spans="1:4" ht="20" customHeight="1">
       <x:c r="A830" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="B830" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C830" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D830" s="1" t="s">
-        <x:v>1790</x:v>
+        <x:v>1793</x:v>
       </x:c>
     </x:row>
     <x:row r="831" spans="1:4" ht="20" customHeight="1">
       <x:c r="A831" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="B831" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C831" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D831" s="1" t="s">
-        <x:v>1791</x:v>
+        <x:v>1796</x:v>
       </x:c>
     </x:row>
     <x:row r="832" spans="1:4" ht="20" customHeight="1">
       <x:c r="A832" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="B832" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C832" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D832" s="1" t="s">
-        <x:v>1793</x:v>
+        <x:v>1796</x:v>
       </x:c>
     </x:row>
     <x:row r="833" spans="1:4" ht="20" customHeight="1">
       <x:c r="A833" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="B833" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C833" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D833" s="1" t="s">
-        <x:v>1796</x:v>
+        <x:v>1799</x:v>
       </x:c>
     </x:row>
     <x:row r="834" spans="1:4" ht="20" customHeight="1">
       <x:c r="A834" s="0" t="s">
-        <x:v>1797</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="B834" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C834" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D834" s="1" t="s">
-        <x:v>1798</x:v>
+        <x:v>1801</x:v>
       </x:c>
     </x:row>
     <x:row r="835" spans="1:4" ht="20" customHeight="1">
       <x:c r="A835" s="0" t="s">
-        <x:v>1799</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="B835" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C835" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D835" s="1" t="s">
         <x:v>1801</x:v>
       </x:c>
     </x:row>
     <x:row r="836" spans="1:4" ht="20" customHeight="1">
       <x:c r="A836" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="B836" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C836" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D836" s="1" t="s">
-        <x:v>1803</x:v>
+        <x:v>1805</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:4" ht="20" customHeight="1">
       <x:c r="A837" s="0" t="s">
+        <x:v>1806</x:v>
+      </x:c>
+      <x:c r="B837" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C837" s="0" t="s">
         <x:v>1804</x:v>
       </x:c>
-      <x:c r="B837" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D837" s="1" t="s">
-        <x:v>1805</x:v>
+        <x:v>1807</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:4" ht="20" customHeight="1">
       <x:c r="A838" s="0" t="s">
-        <x:v>1806</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C838" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D838" s="1" t="s">
-        <x:v>1808</x:v>
+        <x:v>1809</x:v>
       </x:c>
     </x:row>
     <x:row r="839" spans="1:4" ht="20" customHeight="1">
       <x:c r="A839" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C839" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D839" s="1" t="s">
         <x:v>1811</x:v>
       </x:c>
     </x:row>
     <x:row r="840" spans="1:4" ht="20" customHeight="1">
       <x:c r="A840" s="0" t="s">
         <x:v>1812</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C840" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D840" s="1" t="s">
         <x:v>1813</x:v>
       </x:c>
     </x:row>
     <x:row r="841" spans="1:4" ht="20" customHeight="1">
       <x:c r="A841" s="0" t="s">
         <x:v>1814</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C841" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D841" s="1" t="s">
         <x:v>1815</x:v>
       </x:c>
     </x:row>
     <x:row r="842" spans="1:4" ht="20" customHeight="1">
       <x:c r="A842" s="0" t="s">
         <x:v>1816</x:v>
       </x:c>
       <x:c r="B842" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C842" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D842" s="1" t="s">
         <x:v>1817</x:v>
       </x:c>
     </x:row>
     <x:row r="843" spans="1:4" ht="20" customHeight="1">
       <x:c r="A843" s="0" t="s">
         <x:v>1818</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C843" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D843" s="1" t="s">
         <x:v>1819</x:v>
       </x:c>
     </x:row>
     <x:row r="844" spans="1:4" ht="20" customHeight="1">
       <x:c r="A844" s="0" t="s">
         <x:v>1820</x:v>
       </x:c>
       <x:c r="B844" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C844" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D844" s="1" t="s">
         <x:v>1821</x:v>
       </x:c>
     </x:row>
     <x:row r="845" spans="1:4" ht="20" customHeight="1">
       <x:c r="A845" s="0" t="s">
         <x:v>1822</x:v>
       </x:c>
       <x:c r="B845" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C845" s="0" t="s">
+        <x:v>1804</x:v>
+      </x:c>
+      <x:c r="D845" s="1" t="s">
         <x:v>1823</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1824</x:v>
       </x:c>
     </x:row>
     <x:row r="846" spans="1:4" ht="20" customHeight="1">
       <x:c r="A846" s="0" t="s">
+        <x:v>1824</x:v>
+      </x:c>
+      <x:c r="B846" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C846" s="0" t="s">
+        <x:v>1804</x:v>
+      </x:c>
+      <x:c r="D846" s="1" t="s">
         <x:v>1825</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1827</x:v>
       </x:c>
     </x:row>
     <x:row r="847" spans="1:4" ht="20" customHeight="1">
       <x:c r="A847" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C847" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D847" s="1" t="s">
-        <x:v>1830</x:v>
+        <x:v>1827</x:v>
       </x:c>
     </x:row>
     <x:row r="848" spans="1:4" ht="20" customHeight="1">
       <x:c r="A848" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="B848" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C848" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D848" s="1" t="s">
-        <x:v>1833</x:v>
+        <x:v>1829</x:v>
       </x:c>
     </x:row>
     <x:row r="849" spans="1:4" ht="20" customHeight="1">
       <x:c r="A849" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C849" s="0" t="s">
+        <x:v>1831</x:v>
+      </x:c>
+      <x:c r="D849" s="1" t="s">
         <x:v>1832</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1835</x:v>
       </x:c>
     </x:row>
     <x:row r="850" spans="1:4" ht="20" customHeight="1">
       <x:c r="A850" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="B850" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C850" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="D850" s="1" t="s">
-        <x:v>1837</x:v>
+        <x:v>1833</x:v>
       </x:c>
     </x:row>
     <x:row r="851" spans="1:4" ht="20" customHeight="1">
       <x:c r="A851" s="0" t="s">
-        <x:v>1838</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="B851" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C851" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="D851" s="1" t="s">
-        <x:v>1840</x:v>
+        <x:v>1835</x:v>
       </x:c>
     </x:row>
     <x:row r="852" spans="1:4" ht="20" customHeight="1">
       <x:c r="A852" s="0" t="s">
-        <x:v>1841</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="B852" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C852" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D852" s="1" t="s">
-        <x:v>1842</x:v>
+        <x:v>1838</x:v>
       </x:c>
     </x:row>
     <x:row r="853" spans="1:4" ht="20" customHeight="1">
       <x:c r="A853" s="0" t="s">
-        <x:v>1843</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="B853" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C853" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D853" s="1" t="s">
-        <x:v>1845</x:v>
+        <x:v>1840</x:v>
       </x:c>
     </x:row>
     <x:row r="854" spans="1:4" ht="20" customHeight="1">
       <x:c r="A854" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C854" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D854" s="1" t="s">
-        <x:v>1848</x:v>
+        <x:v>1842</x:v>
       </x:c>
     </x:row>
     <x:row r="855" spans="1:4" ht="20" customHeight="1">
       <x:c r="A855" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C855" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D855" s="1" t="s">
-        <x:v>1849</x:v>
+        <x:v>1844</x:v>
       </x:c>
     </x:row>
     <x:row r="856" spans="1:4" ht="20" customHeight="1">
       <x:c r="A856" s="0" t="s">
+        <x:v>1845</x:v>
+      </x:c>
+      <x:c r="B856" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C856" s="0" t="s">
+        <x:v>1837</x:v>
+      </x:c>
+      <x:c r="D856" s="1" t="s">
         <x:v>1846</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1850</x:v>
       </x:c>
     </x:row>
     <x:row r="857" spans="1:4" ht="20" customHeight="1">
       <x:c r="A857" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C857" s="0" t="s">
-        <x:v>1852</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D857" s="1" t="s">
-        <x:v>1853</x:v>
+        <x:v>1848</x:v>
       </x:c>
     </x:row>
     <x:row r="858" spans="1:4" ht="20" customHeight="1">
       <x:c r="A858" s="0" t="s">
-        <x:v>1854</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C858" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D858" s="1" t="s">
-        <x:v>1856</x:v>
+        <x:v>1850</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:4" ht="20" customHeight="1">
       <x:c r="A859" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C859" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D859" s="1" t="s">
-        <x:v>1858</x:v>
+        <x:v>1852</x:v>
       </x:c>
     </x:row>
     <x:row r="860" spans="1:4" ht="20" customHeight="1">
       <x:c r="A860" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C860" s="0" t="s">
-        <x:v>1860</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D860" s="1" t="s">
-        <x:v>1861</x:v>
+        <x:v>1854</x:v>
       </x:c>
     </x:row>
     <x:row r="861" spans="1:4" ht="20" customHeight="1">
       <x:c r="A861" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C861" s="0" t="s">
-        <x:v>1863</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D861" s="1" t="s">
-        <x:v>1864</x:v>
+        <x:v>1856</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:4" ht="20" customHeight="1">
       <x:c r="A862" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C862" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D862" s="1" t="s">
-        <x:v>1867</x:v>
+        <x:v>1858</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:4" ht="20" customHeight="1">
       <x:c r="A863" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C863" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D863" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1860</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:4" ht="20" customHeight="1">
       <x:c r="A864" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C864" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="D864" s="1" t="s">
-        <x:v>1870</x:v>
+        <x:v>1863</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:4" ht="20" customHeight="1">
       <x:c r="A865" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C865" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="D865" s="1" t="s">
-        <x:v>1873</x:v>
+        <x:v>1866</x:v>
       </x:c>
     </x:row>
     <x:row r="866" spans="1:4" ht="20" customHeight="1">
       <x:c r="A866" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C866" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="D866" s="1" t="s">
-        <x:v>1875</x:v>
+        <x:v>1869</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:4" ht="20" customHeight="1">
       <x:c r="A867" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C867" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="D867" s="1" t="s">
-        <x:v>1877</x:v>
+        <x:v>1871</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:4" ht="20" customHeight="1">
       <x:c r="A868" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C868" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="D868" s="1" t="s">
-        <x:v>1879</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="869" spans="1:4" ht="20" customHeight="1">
       <x:c r="A869" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C869" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="D869" s="1" t="s">
-        <x:v>1880</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="870" spans="1:4" ht="20" customHeight="1">
       <x:c r="A870" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="B870" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C870" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="D870" s="1" t="s">
-        <x:v>1882</x:v>
+        <x:v>1875</x:v>
       </x:c>
     </x:row>
     <x:row r="871" spans="1:4" ht="20" customHeight="1">
       <x:c r="A871" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C871" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="D871" s="1" t="s">
-        <x:v>1884</x:v>
+        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="872" spans="1:4" ht="20" customHeight="1">
       <x:c r="A872" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C872" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1879</x:v>
       </x:c>
       <x:c r="D872" s="1" t="s">
-        <x:v>1886</x:v>
+        <x:v>1880</x:v>
       </x:c>
     </x:row>
     <x:row r="873" spans="1:4" ht="20" customHeight="1">
       <x:c r="A873" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C873" s="0" t="s">
-        <x:v>1888</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="D873" s="1" t="s">
-        <x:v>1889</x:v>
+        <x:v>1883</x:v>
       </x:c>
     </x:row>
     <x:row r="874" spans="1:4" ht="20" customHeight="1">
       <x:c r="A874" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C874" s="0" t="s">
-        <x:v>1888</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="D874" s="1" t="s">
-        <x:v>1890</x:v>
+        <x:v>1885</x:v>
       </x:c>
     </x:row>
     <x:row r="875" spans="1:4" ht="20" customHeight="1">
       <x:c r="A875" s="0" t="s">
-        <x:v>1891</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C875" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="D875" s="1" t="s">
-        <x:v>1893</x:v>
+        <x:v>1887</x:v>
       </x:c>
     </x:row>
     <x:row r="876" spans="1:4" ht="20" customHeight="1">
       <x:c r="A876" s="0" t="s">
-        <x:v>1894</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="B876" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C876" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="D876" s="1" t="s">
-        <x:v>1895</x:v>
+        <x:v>1890</x:v>
       </x:c>
     </x:row>
     <x:row r="877" spans="1:4" ht="20" customHeight="1">
       <x:c r="A877" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="B877" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C877" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="D877" s="1" t="s">
-        <x:v>1897</x:v>
+        <x:v>1892</x:v>
       </x:c>
     </x:row>
     <x:row r="878" spans="1:4" ht="20" customHeight="1">
       <x:c r="A878" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="B878" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C878" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="D878" s="1" t="s">
-        <x:v>1899</x:v>
+        <x:v>1894</x:v>
       </x:c>
     </x:row>
     <x:row r="879" spans="1:4" ht="20" customHeight="1">
       <x:c r="A879" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="B879" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C879" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="D879" s="1" t="s">
-        <x:v>1902</x:v>
+        <x:v>1897</x:v>
       </x:c>
     </x:row>
     <x:row r="880" spans="1:4" ht="20" customHeight="1">
       <x:c r="A880" s="0" t="s">
-        <x:v>1903</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="B880" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C880" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="D880" s="1" t="s">
-        <x:v>1904</x:v>
+        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="881" spans="1:4" ht="20" customHeight="1">
       <x:c r="A881" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B881" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C881" s="0" t="s">
         <x:v>1901</x:v>
       </x:c>
       <x:c r="D881" s="1" t="s">
-        <x:v>1906</x:v>
+        <x:v>1902</x:v>
       </x:c>
     </x:row>
     <x:row r="882" spans="1:4" ht="20" customHeight="1">
       <x:c r="A882" s="0" t="s">
-        <x:v>1907</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="B882" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C882" s="0" t="s">
         <x:v>1901</x:v>
       </x:c>
       <x:c r="D882" s="1" t="s">
-        <x:v>1908</x:v>
+        <x:v>1903</x:v>
       </x:c>
     </x:row>
     <x:row r="883" spans="1:4" ht="20" customHeight="1">
       <x:c r="A883" s="0" t="s">
-        <x:v>1909</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="B883" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C883" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="D883" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1905</x:v>
       </x:c>
     </x:row>
     <x:row r="884" spans="1:4" ht="20" customHeight="1">
       <x:c r="A884" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="B884" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C884" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="D884" s="1" t="s">
-        <x:v>1913</x:v>
+        <x:v>1908</x:v>
       </x:c>
     </x:row>
     <x:row r="885" spans="1:4" ht="20" customHeight="1">
       <x:c r="A885" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B885" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C885" s="0" t="s">
+        <x:v>1907</x:v>
+      </x:c>
+      <x:c r="D885" s="1" t="s">
         <x:v>1910</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1915</x:v>
       </x:c>
     </x:row>
     <x:row r="886" spans="1:4" ht="20" customHeight="1">
       <x:c r="A886" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="B886" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C886" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="D886" s="1" t="s">
-        <x:v>1917</x:v>
+        <x:v>1913</x:v>
       </x:c>
     </x:row>
     <x:row r="887" spans="1:4" ht="20" customHeight="1">
       <x:c r="A887" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="B887" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C887" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="D887" s="1" t="s">
-        <x:v>1919</x:v>
+        <x:v>1915</x:v>
       </x:c>
     </x:row>
     <x:row r="888" spans="1:4" ht="20" customHeight="1">
       <x:c r="A888" s="0" t="s">
-        <x:v>1920</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="B888" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C888" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="D888" s="1" t="s">
-        <x:v>1921</x:v>
+        <x:v>1917</x:v>
       </x:c>
     </x:row>
     <x:row r="889" spans="1:4" ht="20" customHeight="1">
       <x:c r="A889" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="B889" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C889" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="D889" s="1" t="s">
-        <x:v>1924</x:v>
+        <x:v>1920</x:v>
       </x:c>
     </x:row>
     <x:row r="890" spans="1:4" ht="20" customHeight="1">
       <x:c r="A890" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="B890" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C890" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="D890" s="1" t="s">
-        <x:v>1927</x:v>
+        <x:v>1923</x:v>
       </x:c>
     </x:row>
     <x:row r="891" spans="1:4" ht="20" customHeight="1">
       <x:c r="A891" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="B891" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C891" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="D891" s="1" t="s">
-        <x:v>1930</x:v>
+        <x:v>1925</x:v>
       </x:c>
     </x:row>
     <x:row r="892" spans="1:4" ht="20" customHeight="1">
       <x:c r="A892" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="B892" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C892" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="D892" s="1" t="s">
-        <x:v>1932</x:v>
+        <x:v>1927</x:v>
       </x:c>
     </x:row>
     <x:row r="893" spans="1:4" ht="20" customHeight="1">
       <x:c r="A893" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="B893" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C893" s="0" t="s">
+        <x:v>1922</x:v>
+      </x:c>
+      <x:c r="D893" s="1" t="s">
         <x:v>1929</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1934</x:v>
       </x:c>
     </x:row>
     <x:row r="894" spans="1:4" ht="20" customHeight="1">
       <x:c r="A894" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C894" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="D894" s="1" t="s">
-        <x:v>1936</x:v>
+        <x:v>1931</x:v>
       </x:c>
     </x:row>
     <x:row r="895" spans="1:4" ht="20" customHeight="1">
       <x:c r="A895" s="0" t="s">
-        <x:v>1937</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C895" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="D895" s="1" t="s">
-        <x:v>1939</x:v>
+        <x:v>1933</x:v>
       </x:c>
     </x:row>
     <x:row r="896" spans="1:4" ht="20" customHeight="1">
       <x:c r="A896" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="B896" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C896" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="D896" s="1" t="s">
-        <x:v>1941</x:v>
+        <x:v>1936</x:v>
       </x:c>
     </x:row>
     <x:row r="897" spans="1:4" ht="20" customHeight="1">
       <x:c r="A897" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="B897" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C897" s="0" t="s">
         <x:v>1938</x:v>
       </x:c>
       <x:c r="D897" s="1" t="s">
-        <x:v>1942</x:v>
+        <x:v>1939</x:v>
       </x:c>
     </x:row>
     <x:row r="898" spans="1:4" ht="20" customHeight="1">
       <x:c r="A898" s="0" t="s">
-        <x:v>1943</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="B898" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C898" s="0" t="s">
-        <x:v>1944</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="D898" s="1" t="s">
-        <x:v>1945</x:v>
+        <x:v>1942</x:v>
       </x:c>
     </x:row>
     <x:row r="899" spans="1:4" ht="20" customHeight="1">
       <x:c r="A899" s="0" t="s">
-        <x:v>1946</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="B899" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C899" s="0" t="s">
         <x:v>1944</x:v>
       </x:c>
       <x:c r="D899" s="1" t="s">
-        <x:v>1947</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="900" spans="1:4" ht="20" customHeight="1">
       <x:c r="A900" s="0" t="s">
-        <x:v>1948</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="B900" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C900" s="0" t="s">
-        <x:v>1949</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="D900" s="1" t="s">
-        <x:v>1950</x:v>
+        <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="901" spans="1:4" ht="20" customHeight="1">
       <x:c r="A901" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="B901" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C901" s="0" t="s">
+        <x:v>1944</x:v>
+      </x:c>
+      <x:c r="D901" s="1" t="s">
         <x:v>1949</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1952</x:v>
       </x:c>
     </x:row>
     <x:row r="902" spans="1:4" ht="20" customHeight="1">
       <x:c r="A902" s="0" t="s">
-        <x:v>1953</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="B902" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C902" s="0" t="s">
-        <x:v>1954</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="D902" s="1" t="s">
-        <x:v>1955</x:v>
+        <x:v>1952</x:v>
       </x:c>
     </x:row>
     <x:row r="903" spans="1:4" ht="20" customHeight="1">
       <x:c r="A903" s="0" t="s">
-        <x:v>1956</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="B903" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C903" s="0" t="s">
-        <x:v>1957</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="D903" s="1" t="s">
-        <x:v>1958</x:v>
+        <x:v>1954</x:v>
       </x:c>
     </x:row>
     <x:row r="904" spans="1:4" ht="20" customHeight="1">
       <x:c r="A904" s="0" t="s">
-        <x:v>1959</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="B904" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C904" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="D904" s="1" t="s">
-        <x:v>1961</x:v>
+        <x:v>1957</x:v>
       </x:c>
     </x:row>
     <x:row r="905" spans="1:4" ht="20" customHeight="1">
       <x:c r="A905" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B905" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C905" s="0" t="s">
+        <x:v>1959</x:v>
+      </x:c>
+      <x:c r="D905" s="1" t="s">
         <x:v>1960</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1963</x:v>
       </x:c>
     </x:row>
     <x:row r="906" spans="1:4" ht="20" customHeight="1">
       <x:c r="A906" s="0" t="s">
-        <x:v>1964</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B906" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C906" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="D906" s="1" t="s">
-        <x:v>1965</x:v>
+        <x:v>1961</x:v>
       </x:c>
     </x:row>
     <x:row r="907" spans="1:4" ht="20" customHeight="1">
       <x:c r="A907" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C907" s="0" t="s">
-        <x:v>1967</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="D907" s="1" t="s">
-        <x:v>1968</x:v>
+        <x:v>1962</x:v>
       </x:c>
     </x:row>
     <x:row r="908" spans="1:4" ht="20" customHeight="1">
       <x:c r="A908" s="0" t="s">
-        <x:v>1969</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="B908" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C908" s="0" t="s">
-        <x:v>1967</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="D908" s="1" t="s">
-        <x:v>1970</x:v>
+        <x:v>1965</x:v>
       </x:c>
     </x:row>
     <x:row r="909" spans="1:4" ht="20" customHeight="1">
       <x:c r="A909" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="B909" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C909" s="0" t="s">
         <x:v>1967</x:v>
       </x:c>
       <x:c r="D909" s="1" t="s">
-        <x:v>1972</x:v>
+        <x:v>1968</x:v>
       </x:c>
     </x:row>
     <x:row r="910" spans="1:4" ht="20" customHeight="1">
       <x:c r="A910" s="0" t="s">
-        <x:v>1973</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="B910" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C910" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="D910" s="1" t="s">
-        <x:v>1975</x:v>
+        <x:v>1970</x:v>
       </x:c>
     </x:row>
     <x:row r="911" spans="1:4" ht="20" customHeight="1">
       <x:c r="A911" s="0" t="s">
-        <x:v>1976</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="B911" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C911" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="D911" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>1973</x:v>
       </x:c>
     </x:row>
     <x:row r="912" spans="1:4" ht="20" customHeight="1">
       <x:c r="A912" s="0" t="s">
-        <x:v>1978</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="B912" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C912" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="D912" s="1" t="s">
-        <x:v>1979</x:v>
+        <x:v>1976</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:4" ht="20" customHeight="1">
       <x:c r="A913" s="0" t="s">
-        <x:v>1980</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C913" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="D913" s="1" t="s">
-        <x:v>1981</x:v>
+        <x:v>1979</x:v>
       </x:c>
     </x:row>
     <x:row r="914" spans="1:4" ht="20" customHeight="1">
       <x:c r="A914" s="0" t="s">
-        <x:v>1982</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="B914" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C914" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="D914" s="1" t="s">
-        <x:v>1983</x:v>
+        <x:v>1981</x:v>
       </x:c>
     </x:row>
     <x:row r="915" spans="1:4" ht="20" customHeight="1">
       <x:c r="A915" s="0" t="s">
-        <x:v>1984</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B915" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C915" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="D915" s="1" t="s">
-        <x:v>1985</x:v>
+        <x:v>1982</x:v>
       </x:c>
     </x:row>
     <x:row r="916" spans="1:4" ht="20" customHeight="1">
       <x:c r="A916" s="0" t="s">
+        <x:v>1983</x:v>
+      </x:c>
+      <x:c r="B916" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C916" s="0" t="s">
         <x:v>1984</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1974</x:v>
       </x:c>
       <x:c r="D916" s="1" t="s">
         <x:v>1985</x:v>
       </x:c>
     </x:row>
     <x:row r="917" spans="1:4" ht="20" customHeight="1">
       <x:c r="A917" s="0" t="s">
         <x:v>1986</x:v>
       </x:c>
       <x:c r="B917" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C917" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="D917" s="1" t="s">
         <x:v>1987</x:v>
       </x:c>
     </x:row>
     <x:row r="918" spans="1:4" ht="20" customHeight="1">
       <x:c r="A918" s="0" t="s">
         <x:v>1988</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C918" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="D918" s="1" t="s">
         <x:v>1989</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:4" ht="20" customHeight="1">
       <x:c r="A919" s="0" t="s">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="B919" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C919" s="0" t="s">
+        <x:v>1984</x:v>
+      </x:c>
+      <x:c r="D919" s="1" t="s">
         <x:v>1991</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1992</x:v>
       </x:c>
     </x:row>
     <x:row r="920" spans="1:4" ht="20" customHeight="1">
       <x:c r="A920" s="0" t="s">
-        <x:v>1993</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="B920" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C920" s="0" t="s">
-        <x:v>1991</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="D920" s="1" t="s">
-        <x:v>1994</x:v>
+        <x:v>1992</x:v>
       </x:c>
     </x:row>
     <x:row r="921" spans="1:4" ht="20" customHeight="1">
       <x:c r="A921" s="0" t="s">
-        <x:v>1995</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="B921" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C921" s="0" t="s">
-        <x:v>1996</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="D921" s="1" t="s">
-        <x:v>1997</x:v>
+        <x:v>1994</x:v>
       </x:c>
     </x:row>
     <x:row r="922" spans="1:4" ht="20" customHeight="1">
       <x:c r="A922" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="B922" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C922" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="D922" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>1996</x:v>
       </x:c>
     </x:row>
     <x:row r="923" spans="1:4" ht="20" customHeight="1">
       <x:c r="A923" s="0" t="s">
-        <x:v>2001</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C923" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="D923" s="1" t="s">
-        <x:v>2002</x:v>
+        <x:v>1998</x:v>
       </x:c>
     </x:row>
     <x:row r="924" spans="1:4" ht="20" customHeight="1">
       <x:c r="A924" s="0" t="s">
-        <x:v>2003</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="B924" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C924" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="D924" s="1" t="s">
-        <x:v>2004</x:v>
+        <x:v>2001</x:v>
       </x:c>
     </x:row>
     <x:row r="925" spans="1:4" ht="20" customHeight="1">
       <x:c r="A925" s="0" t="s">
-        <x:v>2005</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="B925" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C925" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="D925" s="1" t="s">
-        <x:v>2006</x:v>
+        <x:v>2002</x:v>
       </x:c>
     </x:row>
     <x:row r="926" spans="1:4" ht="20" customHeight="1">
       <x:c r="A926" s="0" t="s">
-        <x:v>2007</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="B926" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C926" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="D926" s="1" t="s">
-        <x:v>2008</x:v>
+        <x:v>2005</x:v>
       </x:c>
     </x:row>
     <x:row r="927" spans="1:4" ht="20" customHeight="1">
       <x:c r="A927" s="0" t="s">
-        <x:v>2009</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="B927" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C927" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="D927" s="1" t="s">
-        <x:v>2010</x:v>
+        <x:v>2007</x:v>
       </x:c>
     </x:row>
     <x:row r="928" spans="1:4" ht="20" customHeight="1">
       <x:c r="A928" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B928" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C928" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="D928" s="1" t="s">
-        <x:v>2012</x:v>
+        <x:v>2009</x:v>
       </x:c>
     </x:row>
     <x:row r="929" spans="1:4" ht="20" customHeight="1">
       <x:c r="A929" s="0" t="s">
-        <x:v>2013</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="B929" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C929" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="D929" s="1" t="s">
-        <x:v>2014</x:v>
+        <x:v>2011</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:4" ht="20" customHeight="1">
       <x:c r="A930" s="0" t="s">
-        <x:v>2015</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="B930" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C930" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="D930" s="1" t="s">
-        <x:v>2016</x:v>
+        <x:v>2014</x:v>
       </x:c>
     </x:row>
     <x:row r="931" spans="1:4" ht="20" customHeight="1">
       <x:c r="A931" s="0" t="s">
-        <x:v>2017</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="B931" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C931" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="D931" s="1" t="s">
-        <x:v>2018</x:v>
+        <x:v>2016</x:v>
       </x:c>
     </x:row>
     <x:row r="932" spans="1:4" ht="20" customHeight="1">
       <x:c r="A932" s="0" t="s">
-        <x:v>2019</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="B932" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C932" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="D932" s="1" t="s">
-        <x:v>2020</x:v>
+        <x:v>2018</x:v>
       </x:c>
     </x:row>
     <x:row r="933" spans="1:4" ht="20" customHeight="1">
       <x:c r="A933" s="0" t="s">
-        <x:v>2021</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="B933" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C933" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="D933" s="1" t="s">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
     </x:row>
     <x:row r="934" spans="1:4" ht="20" customHeight="1">
       <x:c r="A934" s="0" t="s">
+        <x:v>2021</x:v>
+      </x:c>
+      <x:c r="B934" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C934" s="0" t="s">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="D934" s="1" t="s">
         <x:v>2023</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2024</x:v>
       </x:c>
     </x:row>
     <x:row r="935" spans="1:4" ht="20" customHeight="1">
       <x:c r="A935" s="0" t="s">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B935" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C935" s="0" t="s">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="D935" s="1" t="s">
         <x:v>2025</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2026</x:v>
       </x:c>
     </x:row>
     <x:row r="936" spans="1:4" ht="20" customHeight="1">
       <x:c r="A936" s="0" t="s">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="B936" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C936" s="0" t="s">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="D936" s="1" t="s">
         <x:v>2027</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2028</x:v>
       </x:c>
     </x:row>
     <x:row r="937" spans="1:4" ht="20" customHeight="1">
       <x:c r="A937" s="0" t="s">
+        <x:v>2028</x:v>
+      </x:c>
+      <x:c r="B937" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C937" s="0" t="s">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="D937" s="1" t="s">
         <x:v>2029</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2030</x:v>
       </x:c>
     </x:row>
     <x:row r="938" spans="1:4" ht="20" customHeight="1">
       <x:c r="A938" s="0" t="s">
+        <x:v>2030</x:v>
+      </x:c>
+      <x:c r="B938" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C938" s="0" t="s">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="D938" s="1" t="s">
         <x:v>2031</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2033</x:v>
       </x:c>
     </x:row>
     <x:row r="939" spans="1:4" ht="20" customHeight="1">
       <x:c r="A939" s="0" t="s">
-        <x:v>2034</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="B939" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C939" s="0" t="s">
-        <x:v>2035</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="D939" s="1" t="s">
-        <x:v>2036</x:v>
+        <x:v>2033</x:v>
       </x:c>
     </x:row>
     <x:row r="940" spans="1:4" ht="20" customHeight="1">
       <x:c r="A940" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2034</x:v>
       </x:c>
       <x:c r="B940" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C940" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="D940" s="1" t="s">
-        <x:v>2039</x:v>
+        <x:v>2036</x:v>
       </x:c>
     </x:row>
     <x:row r="941" spans="1:4" ht="20" customHeight="1">
       <x:c r="A941" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="B941" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C941" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="D941" s="1" t="s">
-        <x:v>2042</x:v>
+        <x:v>2039</x:v>
       </x:c>
     </x:row>
     <x:row r="942" spans="1:4" ht="20" customHeight="1">
       <x:c r="A942" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="B942" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C942" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="D942" s="1" t="s">
-        <x:v>2045</x:v>
+        <x:v>2042</x:v>
       </x:c>
     </x:row>
     <x:row r="943" spans="1:4" ht="20" customHeight="1">
       <x:c r="A943" s="0" t="s">
-        <x:v>2046</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B943" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C943" s="0" t="s">
+        <x:v>2041</x:v>
+      </x:c>
+      <x:c r="D943" s="1" t="s">
         <x:v>2044</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2047</x:v>
       </x:c>
     </x:row>
     <x:row r="944" spans="1:4" ht="20" customHeight="1">
       <x:c r="A944" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="B944" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C944" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="D944" s="1" t="s">
-        <x:v>2050</x:v>
+        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="945" spans="1:4" ht="20" customHeight="1">
       <x:c r="A945" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="B945" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C945" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="D945" s="1" t="s">
-        <x:v>2052</x:v>
+        <x:v>2048</x:v>
       </x:c>
     </x:row>
     <x:row r="946" spans="1:4" ht="20" customHeight="1">
       <x:c r="A946" s="0" t="s">
-        <x:v>2053</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="B946" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C946" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="D946" s="1" t="s">
-        <x:v>2054</x:v>
+        <x:v>2051</x:v>
       </x:c>
     </x:row>
     <x:row r="947" spans="1:4" ht="20" customHeight="1">
       <x:c r="A947" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="B947" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C947" s="0" t="s">
-        <x:v>2056</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="D947" s="1" t="s">
-        <x:v>2057</x:v>
+        <x:v>2053</x:v>
       </x:c>
     </x:row>
     <x:row r="948" spans="1:4" ht="20" customHeight="1">
       <x:c r="A948" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B948" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C948" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="D948" s="1" t="s">
-        <x:v>2060</x:v>
+        <x:v>2054</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:4" ht="20" customHeight="1">
       <x:c r="A949" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B949" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C949" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="D949" s="1" t="s">
-        <x:v>2062</x:v>
+        <x:v>2056</x:v>
       </x:c>
     </x:row>
     <x:row r="950" spans="1:4" ht="20" customHeight="1">
       <x:c r="A950" s="0" t="s">
-        <x:v>2063</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C950" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="D950" s="1" t="s">
-        <x:v>2064</x:v>
+        <x:v>2058</x:v>
       </x:c>
     </x:row>
     <x:row r="951" spans="1:4" ht="20" customHeight="1">
       <x:c r="A951" s="0" t="s">
-        <x:v>2065</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C951" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="D951" s="1" t="s">
-        <x:v>2066</x:v>
+        <x:v>2061</x:v>
       </x:c>
     </x:row>
     <x:row r="952" spans="1:4" ht="20" customHeight="1">
       <x:c r="A952" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C952" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="D952" s="1" t="s">
-        <x:v>2068</x:v>
+        <x:v>2063</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:4" ht="20" customHeight="1">
       <x:c r="A953" s="0" t="s">
-        <x:v>2069</x:v>
+        <x:v>2064</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C953" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="D953" s="1" t="s">
-        <x:v>2070</x:v>
+        <x:v>2066</x:v>
       </x:c>
     </x:row>
     <x:row r="954" spans="1:4" ht="20" customHeight="1">
       <x:c r="A954" s="0" t="s">
-        <x:v>2071</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="B954" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C954" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="D954" s="1" t="s">
-        <x:v>2072</x:v>
+        <x:v>2069</x:v>
       </x:c>
     </x:row>
     <x:row r="955" spans="1:4" ht="20" customHeight="1">
       <x:c r="A955" s="0" t="s">
-        <x:v>2073</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="B955" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C955" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="D955" s="1" t="s">
-        <x:v>2074</x:v>
+        <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="956" spans="1:4" ht="20" customHeight="1">
       <x:c r="A956" s="0" t="s">
-        <x:v>2075</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="B956" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C956" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="D956" s="1" t="s">
-        <x:v>2076</x:v>
+        <x:v>2074</x:v>
       </x:c>
     </x:row>
     <x:row r="957" spans="1:4" ht="20" customHeight="1">
       <x:c r="A957" s="0" t="s">
-        <x:v>2077</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="B957" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C957" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="D957" s="1" t="s">
-        <x:v>2078</x:v>
+        <x:v>2076</x:v>
       </x:c>
     </x:row>
     <x:row r="958" spans="1:4" ht="20" customHeight="1">
       <x:c r="A958" s="0" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="B958" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C958" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="D958" s="1" t="s">
         <x:v>2079</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2081</x:v>
       </x:c>
     </x:row>
     <x:row r="959" spans="1:4" ht="20" customHeight="1">
       <x:c r="A959" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="B959" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C959" s="0" t="s">
-        <x:v>2080</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="D959" s="1" t="s">
-        <x:v>2083</x:v>
+        <x:v>2081</x:v>
       </x:c>
     </x:row>
     <x:row r="960" spans="1:4" ht="20" customHeight="1">
       <x:c r="A960" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2082</x:v>
       </x:c>
       <x:c r="B960" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C960" s="0" t="s">
-        <x:v>2080</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="D960" s="1" t="s">
-        <x:v>2085</x:v>
+        <x:v>2083</x:v>
       </x:c>
     </x:row>
     <x:row r="961" spans="1:4" ht="20" customHeight="1">
       <x:c r="A961" s="0" t="s">
+        <x:v>2084</x:v>
+      </x:c>
+      <x:c r="B961" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C961" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="D961" s="1" t="s">
         <x:v>2086</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2087</x:v>
       </x:c>
     </x:row>
     <x:row r="962" spans="1:4" ht="20" customHeight="1">
       <x:c r="A962" s="0" t="s">
+        <x:v>2087</x:v>
+      </x:c>
+      <x:c r="B962" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C962" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="D962" s="1" t="s">
         <x:v>2088</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2089</x:v>
       </x:c>
     </x:row>
     <x:row r="963" spans="1:4" ht="20" customHeight="1">
       <x:c r="A963" s="0" t="s">
+        <x:v>2089</x:v>
+      </x:c>
+      <x:c r="B963" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C963" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="D963" s="1" t="s">
         <x:v>2090</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2091</x:v>
       </x:c>
     </x:row>
     <x:row r="964" spans="1:4" ht="20" customHeight="1">
       <x:c r="A964" s="0" t="s">
+        <x:v>2091</x:v>
+      </x:c>
+      <x:c r="B964" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C964" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="D964" s="1" t="s">
         <x:v>2092</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2093</x:v>
       </x:c>
     </x:row>
     <x:row r="965" spans="1:4" ht="20" customHeight="1">
       <x:c r="A965" s="0" t="s">
+        <x:v>2093</x:v>
+      </x:c>
+      <x:c r="B965" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C965" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="D965" s="1" t="s">
         <x:v>2094</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2095</x:v>
       </x:c>
     </x:row>
     <x:row r="966" spans="1:4" ht="20" customHeight="1">
       <x:c r="A966" s="0" t="s">
+        <x:v>2095</x:v>
+      </x:c>
+      <x:c r="B966" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C966" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="D966" s="1" t="s">
         <x:v>2096</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2097</x:v>
       </x:c>
     </x:row>
     <x:row r="967" spans="1:4" ht="20" customHeight="1">
       <x:c r="A967" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="B967" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C967" s="0" t="s">
-        <x:v>2080</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="D967" s="1" t="s">
-        <x:v>2099</x:v>
+        <x:v>2096</x:v>
       </x:c>
     </x:row>
     <x:row r="968" spans="1:4" ht="20" customHeight="1">
       <x:c r="A968" s="0" t="s">
-        <x:v>2100</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="B968" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C968" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="D968" s="1" t="s">
-        <x:v>2102</x:v>
+        <x:v>2098</x:v>
       </x:c>
     </x:row>
     <x:row r="969" spans="1:4" ht="20" customHeight="1">
       <x:c r="A969" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>2099</x:v>
       </x:c>
       <x:c r="B969" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C969" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="D969" s="1" t="s">
-        <x:v>2104</x:v>
+        <x:v>2100</x:v>
       </x:c>
     </x:row>
     <x:row r="970" spans="1:4" ht="20" customHeight="1">
       <x:c r="A970" s="0" t="s">
-        <x:v>2105</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="B970" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C970" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2102</x:v>
       </x:c>
       <x:c r="D970" s="1" t="s">
-        <x:v>2106</x:v>
+        <x:v>2103</x:v>
       </x:c>
     </x:row>
     <x:row r="971" spans="1:4" ht="20" customHeight="1">
       <x:c r="A971" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="B971" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C971" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2102</x:v>
       </x:c>
       <x:c r="D971" s="1" t="s">
-        <x:v>2109</x:v>
+        <x:v>2105</x:v>
       </x:c>
     </x:row>
     <x:row r="972" spans="1:4" ht="20" customHeight="1">
       <x:c r="A972" s="0" t="s">
+        <x:v>2106</x:v>
+      </x:c>
+      <x:c r="B972" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C972" s="0" t="s">
         <x:v>2107</x:v>
       </x:c>
-      <x:c r="B972" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C972" s="0" t="s">
+      <x:c r="D972" s="1" t="s">
         <x:v>2108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="973" spans="1:4" ht="20" customHeight="1">
       <x:c r="A973" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2109</x:v>
       </x:c>
       <x:c r="B973" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C973" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D973" s="1" t="s">
-        <x:v>2109</x:v>
+        <x:v>2111</x:v>
       </x:c>
     </x:row>
     <x:row r="974" spans="1:4" ht="20" customHeight="1">
       <x:c r="A974" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="B974" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C974" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D974" s="1" t="s">
-        <x:v>2109</x:v>
+        <x:v>2113</x:v>
       </x:c>
     </x:row>
     <x:row r="975" spans="1:4" ht="20" customHeight="1">
       <x:c r="A975" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="B975" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C975" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D975" s="1" t="s">
-        <x:v>2109</x:v>
+        <x:v>2115</x:v>
       </x:c>
     </x:row>
     <x:row r="976" spans="1:4" ht="20" customHeight="1">
       <x:c r="A976" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2116</x:v>
       </x:c>
       <x:c r="B976" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C976" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D976" s="1" t="s">
-        <x:v>2109</x:v>
+        <x:v>2117</x:v>
       </x:c>
     </x:row>
     <x:row r="977" spans="1:4" ht="20" customHeight="1">
       <x:c r="A977" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="B977" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C977" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D977" s="1" t="s">
-        <x:v>2109</x:v>
+        <x:v>2119</x:v>
       </x:c>
     </x:row>
     <x:row r="978" spans="1:4" ht="20" customHeight="1">
       <x:c r="A978" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B978" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C978" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D978" s="1" t="s">
-        <x:v>2109</x:v>
+        <x:v>2121</x:v>
       </x:c>
     </x:row>
     <x:row r="979" spans="1:4" ht="20" customHeight="1">
       <x:c r="A979" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="B979" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C979" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D979" s="1" t="s">
-        <x:v>2110</x:v>
+        <x:v>2123</x:v>
       </x:c>
     </x:row>
     <x:row r="980" spans="1:4" ht="20" customHeight="1">
       <x:c r="A980" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="B980" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C980" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D980" s="1" t="s">
-        <x:v>2113</x:v>
+        <x:v>2125</x:v>
       </x:c>
     </x:row>
     <x:row r="981" spans="1:4" ht="20" customHeight="1">
       <x:c r="A981" s="0" t="s">
-        <x:v>2114</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="B981" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C981" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D981" s="1" t="s">
-        <x:v>2115</x:v>
+        <x:v>2127</x:v>
       </x:c>
     </x:row>
     <x:row r="982" spans="1:4" ht="20" customHeight="1">
       <x:c r="A982" s="0" t="s">
-        <x:v>2116</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="B982" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C982" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D982" s="1" t="s">
-        <x:v>2117</x:v>
+        <x:v>2129</x:v>
       </x:c>
     </x:row>
     <x:row r="983" spans="1:4" ht="20" customHeight="1">
       <x:c r="A983" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="B983" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C983" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D983" s="1" t="s">
-        <x:v>2119</x:v>
+        <x:v>2131</x:v>
       </x:c>
     </x:row>
     <x:row r="984" spans="1:4" ht="20" customHeight="1">
       <x:c r="A984" s="0" t="s">
-        <x:v>2120</x:v>
+        <x:v>2132</x:v>
       </x:c>
       <x:c r="B984" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C984" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D984" s="1" t="s">
-        <x:v>2121</x:v>
+        <x:v>2133</x:v>
       </x:c>
     </x:row>
     <x:row r="985" spans="1:4" ht="20" customHeight="1">
       <x:c r="A985" s="0" t="s">
-        <x:v>2122</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="B985" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C985" s="0" t="s">
-        <x:v>2123</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D985" s="1" t="s">
-        <x:v>2124</x:v>
+        <x:v>2135</x:v>
       </x:c>
     </x:row>
     <x:row r="986" spans="1:4" ht="20" customHeight="1">
       <x:c r="A986" s="0" t="s">
-        <x:v>2125</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="B986" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C986" s="0" t="s">
-        <x:v>2123</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D986" s="1" t="s">
-        <x:v>2126</x:v>
+        <x:v>2137</x:v>
       </x:c>
     </x:row>
     <x:row r="987" spans="1:4" ht="20" customHeight="1">
       <x:c r="A987" s="0" t="s">
-        <x:v>2127</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="B987" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C987" s="0" t="s">
-        <x:v>2123</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D987" s="1" t="s">
-        <x:v>2128</x:v>
+        <x:v>2139</x:v>
       </x:c>
     </x:row>
     <x:row r="988" spans="1:4" ht="20" customHeight="1">
       <x:c r="A988" s="0" t="s">
-        <x:v>2127</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="B988" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C988" s="0" t="s">
-        <x:v>2123</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="D988" s="1" t="s">
-        <x:v>2129</x:v>
+        <x:v>2141</x:v>
       </x:c>
     </x:row>
     <x:row r="989" spans="1:4" ht="20" customHeight="1">
       <x:c r="A989" s="0" t="s">
-        <x:v>2130</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="B989" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C989" s="0" t="s">
-        <x:v>2131</x:v>
+        <x:v>2143</x:v>
       </x:c>
       <x:c r="D989" s="1" t="s">
-        <x:v>2132</x:v>
+        <x:v>2144</x:v>
       </x:c>
     </x:row>
     <x:row r="990" spans="1:4" ht="20" customHeight="1">
       <x:c r="A990" s="0" t="s">
-        <x:v>2133</x:v>
+        <x:v>2145</x:v>
       </x:c>
       <x:c r="B990" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C990" s="0" t="s">
-        <x:v>2131</x:v>
+        <x:v>2146</x:v>
       </x:c>
       <x:c r="D990" s="1" t="s">
-        <x:v>2134</x:v>
+        <x:v>2147</x:v>
       </x:c>
     </x:row>
     <x:row r="991" spans="1:4" ht="20" customHeight="1">
       <x:c r="A991" s="0" t="s">
-        <x:v>2135</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="B991" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C991" s="0" t="s">
-        <x:v>2136</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="D991" s="1" t="s">
-        <x:v>2137</x:v>
+        <x:v>2150</x:v>
       </x:c>
     </x:row>
     <x:row r="992" spans="1:4" ht="20" customHeight="1">
       <x:c r="A992" s="0" t="s">
-        <x:v>2138</x:v>
+        <x:v>2151</x:v>
       </x:c>
       <x:c r="B992" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C992" s="0" t="s">
-        <x:v>2136</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="D992" s="1" t="s">
-        <x:v>2139</x:v>
+        <x:v>2153</x:v>
       </x:c>
     </x:row>
     <x:row r="993" spans="1:4" ht="20" customHeight="1">
       <x:c r="A993" s="0" t="s">
-        <x:v>2140</x:v>
+        <x:v>2154</x:v>
       </x:c>
       <x:c r="B993" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C993" s="0" t="s">
-        <x:v>2141</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="D993" s="1" t="s">
-        <x:v>2142</x:v>
+        <x:v>2156</x:v>
       </x:c>
     </x:row>
     <x:row r="994" spans="1:4" ht="20" customHeight="1">
       <x:c r="A994" s="0" t="s">
-        <x:v>2143</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="B994" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C994" s="0" t="s">
-        <x:v>2141</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="D994" s="1" t="s">
-        <x:v>2144</x:v>
+        <x:v>2158</x:v>
       </x:c>
     </x:row>
     <x:row r="995" spans="1:4" ht="20" customHeight="1">
       <x:c r="A995" s="0" t="s">
-        <x:v>2145</x:v>
+        <x:v>2159</x:v>
       </x:c>
       <x:c r="B995" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C995" s="0" t="s">
-        <x:v>2146</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="D995" s="1" t="s">
-        <x:v>2147</x:v>
+        <x:v>2161</x:v>
       </x:c>
     </x:row>
     <x:row r="996" spans="1:4" ht="20" customHeight="1">
       <x:c r="A996" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2162</x:v>
       </x:c>
       <x:c r="B996" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C996" s="0" t="s">
-        <x:v>2146</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="D996" s="1" t="s">
-        <x:v>2149</x:v>
+        <x:v>2163</x:v>
       </x:c>
     </x:row>
     <x:row r="997" spans="1:4" ht="20" customHeight="1">
       <x:c r="A997" s="0" t="s">
-        <x:v>2150</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="B997" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C997" s="0" t="s">
-        <x:v>2146</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="D997" s="1" t="s">
-        <x:v>2151</x:v>
+        <x:v>2165</x:v>
       </x:c>
     </x:row>
     <x:row r="998" spans="1:4" ht="20" customHeight="1">
       <x:c r="A998" s="0" t="s">
-        <x:v>2152</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="B998" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C998" s="0" t="s">
-        <x:v>2153</x:v>
+        <x:v>2167</x:v>
       </x:c>
       <x:c r="D998" s="1" t="s">
-        <x:v>2154</x:v>
+        <x:v>2168</x:v>
       </x:c>
     </x:row>
     <x:row r="999" spans="1:4" ht="20" customHeight="1">
       <x:c r="A999" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2169</x:v>
       </x:c>
       <x:c r="B999" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C999" s="0" t="s">
-        <x:v>2153</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="D999" s="1" t="s">
-        <x:v>2156</x:v>
+        <x:v>2171</x:v>
       </x:c>
     </x:row>
     <x:row r="1000" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1000" s="0" t="s">
-        <x:v>2157</x:v>
+        <x:v>2172</x:v>
       </x:c>
       <x:c r="B1000" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1000" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="D1000" s="1" t="s">
-        <x:v>2159</x:v>
+        <x:v>2173</x:v>
       </x:c>
     </x:row>
     <x:row r="1001" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1001" s="0" t="s">
-        <x:v>2160</x:v>
+        <x:v>2174</x:v>
       </x:c>
       <x:c r="B1001" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1001" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="D1001" s="1" t="s">
-        <x:v>2161</x:v>
+        <x:v>2175</x:v>
       </x:c>
     </x:row>
     <x:row r="1002" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1002" s="0" t="s">
-        <x:v>2162</x:v>
+        <x:v>2176</x:v>
       </x:c>
       <x:c r="B1002" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1002" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="D1002" s="1" t="s">
-        <x:v>2163</x:v>
+        <x:v>2177</x:v>
       </x:c>
     </x:row>
     <x:row r="1003" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1003" s="0" t="s">
-        <x:v>2164</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="B1003" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1003" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="D1003" s="1" t="s">
-        <x:v>2165</x:v>
+        <x:v>2179</x:v>
       </x:c>
     </x:row>
     <x:row r="1004" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1004" s="0" t="s">
-        <x:v>2166</x:v>
+        <x:v>2180</x:v>
       </x:c>
       <x:c r="B1004" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1004" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="D1004" s="1" t="s">
-        <x:v>2167</x:v>
+        <x:v>2181</x:v>
       </x:c>
     </x:row>
     <x:row r="1005" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1005" s="0" t="s">
-        <x:v>2168</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="B1005" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1005" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="D1005" s="1" t="s">
-        <x:v>2169</x:v>
+        <x:v>2183</x:v>
       </x:c>
     </x:row>
     <x:row r="1006" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1006" s="0" t="s">
+        <x:v>2184</x:v>
+      </x:c>
+      <x:c r="B1006" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1006" s="0" t="s">
         <x:v>2170</x:v>
       </x:c>
-      <x:c r="B1006" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1006" s="1" t="s">
-        <x:v>2171</x:v>
+        <x:v>2185</x:v>
       </x:c>
     </x:row>
     <x:row r="1007" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1007" s="0" t="s">
-        <x:v>2172</x:v>
+        <x:v>2186</x:v>
       </x:c>
       <x:c r="B1007" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1007" s="0" t="s">
-        <x:v>2173</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="D1007" s="1" t="s">
-        <x:v>2174</x:v>
+        <x:v>2187</x:v>
       </x:c>
     </x:row>
     <x:row r="1008" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1008" s="0" t="s">
-        <x:v>2175</x:v>
+        <x:v>2188</x:v>
       </x:c>
       <x:c r="B1008" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1008" s="0" t="s">
-        <x:v>2176</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="D1008" s="1" t="s">
-        <x:v>2177</x:v>
+        <x:v>2189</x:v>
       </x:c>
     </x:row>
     <x:row r="1009" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1009" s="0" t="s">
-        <x:v>2178</x:v>
+        <x:v>2190</x:v>
       </x:c>
       <x:c r="B1009" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1009" s="0" t="s">
-        <x:v>2176</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="D1009" s="1" t="s">
-        <x:v>2177</x:v>
+        <x:v>2192</x:v>
       </x:c>
     </x:row>
     <x:row r="1010" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1010" s="0" t="s">
-        <x:v>2179</x:v>
+        <x:v>2193</x:v>
       </x:c>
       <x:c r="B1010" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1010" s="0" t="s">
-        <x:v>2176</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="D1010" s="1" t="s">
-        <x:v>2180</x:v>
+        <x:v>2194</x:v>
       </x:c>
     </x:row>
     <x:row r="1011" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1011" s="0" t="s">
-        <x:v>2181</x:v>
+        <x:v>2195</x:v>
       </x:c>
       <x:c r="B1011" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1011" s="0" t="s">
-        <x:v>2176</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="D1011" s="1" t="s">
-        <x:v>2182</x:v>
+        <x:v>2196</x:v>
       </x:c>
     </x:row>
     <x:row r="1012" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1012" s="0" t="s">
-        <x:v>2183</x:v>
+        <x:v>2197</x:v>
       </x:c>
       <x:c r="B1012" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1012" s="0" t="s">
-        <x:v>2176</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="D1012" s="1" t="s">
-        <x:v>2184</x:v>
+        <x:v>2198</x:v>
       </x:c>
     </x:row>
     <x:row r="1013" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1013" s="0" t="s">
-        <x:v>2185</x:v>
+        <x:v>2199</x:v>
       </x:c>
       <x:c r="B1013" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1013" s="0" t="s">
-        <x:v>2176</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="D1013" s="1" t="s">
-        <x:v>2186</x:v>
+        <x:v>2200</x:v>
       </x:c>
     </x:row>
     <x:row r="1014" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1014" s="0" t="s">
-        <x:v>2187</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="B1014" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1014" s="0" t="s">
-        <x:v>2188</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="D1014" s="1" t="s">
-        <x:v>2189</x:v>
+        <x:v>2202</x:v>
       </x:c>
     </x:row>
     <x:row r="1015" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1015" s="0" t="s">
-        <x:v>2190</x:v>
+        <x:v>2203</x:v>
       </x:c>
       <x:c r="B1015" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1015" s="0" t="s">
         <x:v>2191</x:v>
       </x:c>
       <x:c r="D1015" s="1" t="s">
-        <x:v>2192</x:v>
+        <x:v>2204</x:v>
       </x:c>
     </x:row>
     <x:row r="1016" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1016" s="0" t="s">
-        <x:v>2193</x:v>
+        <x:v>2205</x:v>
       </x:c>
       <x:c r="B1016" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1016" s="0" t="s">
         <x:v>2191</x:v>
       </x:c>
       <x:c r="D1016" s="1" t="s">
-        <x:v>2194</x:v>
+        <x:v>2206</x:v>
       </x:c>
     </x:row>
     <x:row r="1017" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1017" s="0" t="s">
-        <x:v>2195</x:v>
+        <x:v>2207</x:v>
       </x:c>
       <x:c r="B1017" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1017" s="0" t="s">
         <x:v>2191</x:v>
       </x:c>
       <x:c r="D1017" s="1" t="s">
-        <x:v>2196</x:v>
+        <x:v>2208</x:v>
       </x:c>
     </x:row>
     <x:row r="1018" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1018" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>2209</x:v>
       </x:c>
       <x:c r="B1018" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1018" s="0" t="s">
         <x:v>2191</x:v>
       </x:c>
       <x:c r="D1018" s="1" t="s">
-        <x:v>2197</x:v>
+        <x:v>2210</x:v>
       </x:c>
     </x:row>
     <x:row r="1019" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1019" s="0" t="s">
-        <x:v>2198</x:v>
+        <x:v>2211</x:v>
       </x:c>
       <x:c r="B1019" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1019" s="0" t="s">
-        <x:v>2191</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="D1019" s="1" t="s">
-        <x:v>2199</x:v>
+        <x:v>2213</x:v>
       </x:c>
     </x:row>
     <x:row r="1020" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1020" s="0" t="s">
-        <x:v>2200</x:v>
+        <x:v>2214</x:v>
       </x:c>
       <x:c r="B1020" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1020" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="D1020" s="1" t="s">
-        <x:v>2202</x:v>
+        <x:v>2215</x:v>
       </x:c>
     </x:row>
     <x:row r="1021" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1021" s="0" t="s">
-        <x:v>2203</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="B1021" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1021" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="D1021" s="1" t="s">
-        <x:v>2204</x:v>
+        <x:v>2217</x:v>
       </x:c>
     </x:row>
     <x:row r="1022" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1022" s="0" t="s">
-        <x:v>2205</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="B1022" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1022" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="D1022" s="1" t="s">
-        <x:v>2206</x:v>
+        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="1023" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1023" s="0" t="s">
-        <x:v>2207</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="B1023" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1023" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="D1023" s="1" t="s">
-        <x:v>2208</x:v>
+        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="1024" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1024" s="0" t="s">
-        <x:v>2209</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="B1024" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1024" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="D1024" s="1" t="s">
-        <x:v>2208</x:v>
+        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="1025" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1025" s="0" t="s">
-        <x:v>2210</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="B1025" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1025" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="D1025" s="1" t="s">
-        <x:v>2211</x:v>
+        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="1026" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1026" s="0" t="s">
-        <x:v>2212</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="B1026" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1026" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="D1026" s="1" t="s">
-        <x:v>2213</x:v>
+        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="1027" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1027" s="0" t="s">
-        <x:v>2212</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="B1027" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1027" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="D1027" s="1" t="s">
-        <x:v>2214</x:v>
+        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="1028" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1028" s="0" t="s">
-        <x:v>2215</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1028" s="0" t="s">
-        <x:v>2216</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="D1028" s="1" t="s">
-        <x:v>2217</x:v>
+        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1029" s="0" t="s">
         <x:v>2218</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1029" s="0" t="s">
-        <x:v>2216</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="D1029" s="1" t="s">
-        <x:v>2217</x:v>
+        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1030" s="0" t="s">
+        <x:v>2218</x:v>
+      </x:c>
+      <x:c r="B1030" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1030" s="0" t="s">
         <x:v>2219</x:v>
       </x:c>
-      <x:c r="B1030" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1030" s="1" t="s">
-        <x:v>2220</x:v>
+        <x:v>2221</x:v>
       </x:c>
     </x:row>
     <x:row r="1031" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1031" s="0" t="s">
-        <x:v>2221</x:v>
+        <x:v>2222</x:v>
       </x:c>
       <x:c r="B1031" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1031" s="0" t="s">
-        <x:v>2222</x:v>
+        <x:v>2223</x:v>
       </x:c>
       <x:c r="D1031" s="1" t="s">
-        <x:v>2223</x:v>
+        <x:v>2224</x:v>
       </x:c>
     </x:row>
     <x:row r="1032" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1032" s="0" t="s">
-        <x:v>2224</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="B1032" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1032" s="0" t="s">
-        <x:v>2222</x:v>
+        <x:v>2223</x:v>
       </x:c>
       <x:c r="D1032" s="1" t="s">
-        <x:v>2225</x:v>
+        <x:v>2226</x:v>
       </x:c>
     </x:row>
     <x:row r="1033" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1033" s="0" t="s">
-        <x:v>2226</x:v>
+        <x:v>2227</x:v>
       </x:c>
       <x:c r="B1033" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1033" s="0" t="s">
-        <x:v>2227</x:v>
+        <x:v>2223</x:v>
       </x:c>
       <x:c r="D1033" s="1" t="s">
         <x:v>2228</x:v>
       </x:c>
     </x:row>
     <x:row r="1034" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1034" s="0" t="s">
-        <x:v>1993</x:v>
+        <x:v>2229</x:v>
       </x:c>
       <x:c r="B1034" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1034" s="0" t="s">
-        <x:v>2227</x:v>
+        <x:v>2223</x:v>
       </x:c>
       <x:c r="D1034" s="1" t="s">
-        <x:v>2229</x:v>
+        <x:v>2230</x:v>
       </x:c>
     </x:row>
     <x:row r="1035" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1035" s="0" t="s">
-        <x:v>2230</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="B1035" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1035" s="0" t="s">
-        <x:v>2231</x:v>
+        <x:v>2223</x:v>
       </x:c>
       <x:c r="D1035" s="1" t="s">
         <x:v>2232</x:v>
       </x:c>
     </x:row>
     <x:row r="1036" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1036" s="0" t="s">
         <x:v>2233</x:v>
       </x:c>
       <x:c r="B1036" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1036" s="0" t="s">
-        <x:v>2231</x:v>
+        <x:v>2234</x:v>
       </x:c>
       <x:c r="D1036" s="1" t="s">
-        <x:v>2234</x:v>
+        <x:v>2235</x:v>
       </x:c>
     </x:row>
     <x:row r="1037" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1037" s="0" t="s">
-        <x:v>2235</x:v>
+        <x:v>2236</x:v>
       </x:c>
       <x:c r="B1037" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1037" s="0" t="s">
-        <x:v>2231</x:v>
+        <x:v>2234</x:v>
       </x:c>
       <x:c r="D1037" s="1" t="s">
-        <x:v>2236</x:v>
+        <x:v>2237</x:v>
       </x:c>
     </x:row>
     <x:row r="1038" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1038" s="0" t="s">
-        <x:v>2237</x:v>
+        <x:v>2238</x:v>
       </x:c>
       <x:c r="B1038" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1038" s="0" t="s">
-        <x:v>2238</x:v>
+        <x:v>2234</x:v>
       </x:c>
       <x:c r="D1038" s="1" t="s">
         <x:v>2239</x:v>
       </x:c>
     </x:row>
     <x:row r="1039" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1039" s="0" t="s">
+        <x:v>2238</x:v>
+      </x:c>
+      <x:c r="B1039" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1039" s="0" t="s">
+        <x:v>2234</x:v>
+      </x:c>
+      <x:c r="D1039" s="1" t="s">
         <x:v>2240</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2241</x:v>
       </x:c>
     </x:row>
     <x:row r="1040" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1040" s="0" t="s">
+        <x:v>2241</x:v>
+      </x:c>
+      <x:c r="B1040" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1040" s="0" t="s">
         <x:v>2242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2238</x:v>
       </x:c>
       <x:c r="D1040" s="1" t="s">
         <x:v>2243</x:v>
       </x:c>
     </x:row>
     <x:row r="1041" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1041" s="0" t="s">
         <x:v>2244</x:v>
       </x:c>
       <x:c r="B1041" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1041" s="0" t="s">
-        <x:v>2238</x:v>
+        <x:v>2242</x:v>
       </x:c>
       <x:c r="D1041" s="1" t="s">
         <x:v>2245</x:v>
       </x:c>
     </x:row>
     <x:row r="1042" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1042" s="0" t="s">
         <x:v>2246</x:v>
       </x:c>
       <x:c r="B1042" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1042" s="0" t="s">
         <x:v>2247</x:v>
       </x:c>
       <x:c r="D1042" s="1" t="s">
         <x:v>2248</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1043" s="0" t="s">
         <x:v>2249</x:v>
       </x:c>
       <x:c r="B1043" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1043" s="0" t="s">
+        <x:v>2247</x:v>
+      </x:c>
+      <x:c r="D1043" s="1" t="s">
         <x:v>2250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2251</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1044" s="0" t="s">
+        <x:v>2251</x:v>
+      </x:c>
+      <x:c r="B1044" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1044" s="0" t="s">
         <x:v>2252</x:v>
       </x:c>
-      <x:c r="B1044" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1044" s="1" t="s">
-        <x:v>2251</x:v>
+        <x:v>2253</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1045" s="0" t="s">
-        <x:v>2253</x:v>
+        <x:v>2254</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1045" s="0" t="s">
-        <x:v>2254</x:v>
+        <x:v>2252</x:v>
       </x:c>
       <x:c r="D1045" s="1" t="s">
         <x:v>2255</x:v>
       </x:c>
     </x:row>
     <x:row r="1046" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1046" s="0" t="s">
         <x:v>2256</x:v>
       </x:c>
       <x:c r="B1046" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1046" s="0" t="s">
         <x:v>2257</x:v>
       </x:c>
       <x:c r="D1046" s="1" t="s">
         <x:v>2258</x:v>
       </x:c>
     </x:row>
     <x:row r="1047" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1047" s="0" t="s">
         <x:v>2259</x:v>
       </x:c>
       <x:c r="B1047" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1047" s="0" t="s">
+        <x:v>2257</x:v>
+      </x:c>
+      <x:c r="D1047" s="1" t="s">
         <x:v>2260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2261</x:v>
       </x:c>
     </x:row>
     <x:row r="1048" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1048" s="0" t="s">
+        <x:v>2261</x:v>
+      </x:c>
+      <x:c r="B1048" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1048" s="0" t="s">
+        <x:v>2257</x:v>
+      </x:c>
+      <x:c r="D1048" s="1" t="s">
         <x:v>2262</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2263</x:v>
       </x:c>
     </x:row>
     <x:row r="1049" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1049" s="0" t="s">
+        <x:v>2263</x:v>
+      </x:c>
+      <x:c r="B1049" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1049" s="0" t="s">
         <x:v>2264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2260</x:v>
       </x:c>
       <x:c r="D1049" s="1" t="s">
         <x:v>2265</x:v>
       </x:c>
     </x:row>
     <x:row r="1050" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1050" s="0" t="s">
         <x:v>2266</x:v>
       </x:c>
       <x:c r="B1050" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1050" s="0" t="s">
+        <x:v>2264</x:v>
+      </x:c>
+      <x:c r="D1050" s="1" t="s">
         <x:v>2267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2268</x:v>
       </x:c>
     </x:row>
     <x:row r="1051" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1051" s="0" t="s">
+        <x:v>2268</x:v>
+      </x:c>
+      <x:c r="B1051" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1051" s="0" t="s">
         <x:v>2269</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1051" s="1" t="s">
         <x:v>2270</x:v>
       </x:c>
     </x:row>
     <x:row r="1052" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1052" s="0" t="s">
         <x:v>2271</x:v>
       </x:c>
       <x:c r="B1052" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1052" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2269</x:v>
       </x:c>
       <x:c r="D1052" s="1" t="s">
         <x:v>2272</x:v>
       </x:c>
     </x:row>
     <x:row r="1053" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1053" s="0" t="s">
         <x:v>2273</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1053" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2269</x:v>
       </x:c>
       <x:c r="D1053" s="1" t="s">
         <x:v>2274</x:v>
       </x:c>
     </x:row>
     <x:row r="1054" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1054" s="0" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="B1054" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1054" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2269</x:v>
       </x:c>
       <x:c r="D1054" s="1" t="s">
         <x:v>2276</x:v>
       </x:c>
     </x:row>
     <x:row r="1055" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1055" s="0" t="s">
         <x:v>2277</x:v>
       </x:c>
       <x:c r="B1055" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1055" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2269</x:v>
       </x:c>
       <x:c r="D1055" s="1" t="s">
         <x:v>2278</x:v>
       </x:c>
     </x:row>
     <x:row r="1056" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1056" s="0" t="s">
         <x:v>2279</x:v>
       </x:c>
       <x:c r="B1056" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1056" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2269</x:v>
       </x:c>
       <x:c r="D1056" s="1" t="s">
         <x:v>2280</x:v>
       </x:c>
     </x:row>
     <x:row r="1057" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1057" s="0" t="s">
         <x:v>2281</x:v>
       </x:c>
       <x:c r="B1057" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1057" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2269</x:v>
       </x:c>
       <x:c r="D1057" s="1" t="s">
         <x:v>2282</x:v>
       </x:c>
     </x:row>
     <x:row r="1058" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1058" s="0" t="s">
         <x:v>2283</x:v>
       </x:c>
       <x:c r="B1058" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1058" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2284</x:v>
       </x:c>
       <x:c r="D1058" s="1" t="s">
-        <x:v>2284</x:v>
+        <x:v>2285</x:v>
       </x:c>
     </x:row>
     <x:row r="1059" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1059" s="0" t="s">
-        <x:v>2285</x:v>
+        <x:v>2286</x:v>
       </x:c>
       <x:c r="B1059" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1059" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2287</x:v>
       </x:c>
       <x:c r="D1059" s="1" t="s">
-        <x:v>2286</x:v>
+        <x:v>2288</x:v>
       </x:c>
     </x:row>
     <x:row r="1060" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1060" s="0" t="s">
+        <x:v>2289</x:v>
+      </x:c>
+      <x:c r="B1060" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1060" s="0" t="s">
         <x:v>2287</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2267</x:v>
       </x:c>
       <x:c r="D1060" s="1" t="s">
         <x:v>2288</x:v>
       </x:c>
     </x:row>
     <x:row r="1061" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1061" s="0" t="s">
-        <x:v>2289</x:v>
+        <x:v>2290</x:v>
       </x:c>
       <x:c r="B1061" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1061" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2287</x:v>
       </x:c>
       <x:c r="D1061" s="1" t="s">
-        <x:v>2290</x:v>
+        <x:v>2291</x:v>
       </x:c>
     </x:row>
     <x:row r="1062" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1062" s="0" t="s">
-        <x:v>2291</x:v>
+        <x:v>2292</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1062" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2287</x:v>
       </x:c>
       <x:c r="D1062" s="1" t="s">
-        <x:v>2292</x:v>
+        <x:v>2293</x:v>
       </x:c>
     </x:row>
     <x:row r="1063" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1063" s="0" t="s">
-        <x:v>2293</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="B1063" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1063" s="0" t="s">
-        <x:v>2294</x:v>
+        <x:v>2287</x:v>
       </x:c>
       <x:c r="D1063" s="1" t="s">
         <x:v>2295</x:v>
       </x:c>
     </x:row>
     <x:row r="1064" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1064" s="0" t="s">
         <x:v>2296</x:v>
       </x:c>
       <x:c r="B1064" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1064" s="0" t="s">
-        <x:v>2294</x:v>
+        <x:v>2287</x:v>
       </x:c>
       <x:c r="D1064" s="1" t="s">
         <x:v>2297</x:v>
       </x:c>
     </x:row>
     <x:row r="1065" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1065" s="0" t="s">
         <x:v>2298</x:v>
       </x:c>
       <x:c r="B1065" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1065" s="0" t="s">
-        <x:v>2294</x:v>
+        <x:v>2299</x:v>
       </x:c>
       <x:c r="D1065" s="1" t="s">
-        <x:v>2299</x:v>
+        <x:v>2300</x:v>
       </x:c>
     </x:row>
     <x:row r="1066" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1066" s="0" t="s">
-        <x:v>2300</x:v>
+        <x:v>2301</x:v>
       </x:c>
       <x:c r="B1066" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1066" s="0" t="s">
-        <x:v>2294</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="D1066" s="1" t="s">
-        <x:v>2301</x:v>
+        <x:v>2303</x:v>
       </x:c>
     </x:row>
     <x:row r="1067" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1067" s="0" t="s">
+        <x:v>2304</x:v>
+      </x:c>
+      <x:c r="B1067" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1067" s="0" t="s">
         <x:v>2302</x:v>
       </x:c>
-      <x:c r="B1067" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1067" s="1" t="s">
-        <x:v>2303</x:v>
+        <x:v>2305</x:v>
       </x:c>
     </x:row>
     <x:row r="1068" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1068" s="0" t="s">
-        <x:v>2304</x:v>
+        <x:v>2306</x:v>
       </x:c>
       <x:c r="B1068" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1068" s="0" t="s">
-        <x:v>2294</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="D1068" s="1" t="s">
-        <x:v>2305</x:v>
+        <x:v>2307</x:v>
       </x:c>
     </x:row>
     <x:row r="1069" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1069" s="0" t="s">
-        <x:v>2306</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B1069" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1069" s="0" t="s">
-        <x:v>2294</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="D1069" s="1" t="s">
-        <x:v>2307</x:v>
+        <x:v>2308</x:v>
       </x:c>
     </x:row>
     <x:row r="1070" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1070" s="0" t="s">
-        <x:v>2308</x:v>
+        <x:v>2309</x:v>
       </x:c>
       <x:c r="B1070" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1070" s="0" t="s">
-        <x:v>2309</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="D1070" s="1" t="s">
         <x:v>2310</x:v>
       </x:c>
     </x:row>
     <x:row r="1071" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1071" s="0" t="s">
         <x:v>2311</x:v>
       </x:c>
       <x:c r="B1071" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1071" s="0" t="s">
         <x:v>2312</x:v>
       </x:c>
       <x:c r="D1071" s="1" t="s">
         <x:v>2313</x:v>
       </x:c>
     </x:row>
     <x:row r="1072" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1072" s="0" t="s">
         <x:v>2314</x:v>
       </x:c>
       <x:c r="B1072" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1072" s="0" t="s">
+        <x:v>2312</x:v>
+      </x:c>
+      <x:c r="D1072" s="1" t="s">
         <x:v>2315</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2316</x:v>
       </x:c>
     </x:row>
     <x:row r="1073" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1073" s="0" t="s">
+        <x:v>2316</x:v>
+      </x:c>
+      <x:c r="B1073" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1073" s="0" t="s">
+        <x:v>2312</x:v>
+      </x:c>
+      <x:c r="D1073" s="1" t="s">
         <x:v>2317</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2318</x:v>
       </x:c>
     </x:row>
     <x:row r="1074" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1074" s="0" t="s">
+        <x:v>2318</x:v>
+      </x:c>
+      <x:c r="B1074" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1074" s="0" t="s">
+        <x:v>2312</x:v>
+      </x:c>
+      <x:c r="D1074" s="1" t="s">
         <x:v>2319</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2320</x:v>
       </x:c>
     </x:row>
     <x:row r="1075" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1075" s="0" t="s">
-        <x:v>2321</x:v>
+        <x:v>2320</x:v>
       </x:c>
       <x:c r="B1075" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1075" s="0" t="s">
-        <x:v>2315</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="D1075" s="1" t="s">
-        <x:v>2322</x:v>
+        <x:v>2319</x:v>
       </x:c>
     </x:row>
     <x:row r="1076" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1076" s="0" t="s">
-        <x:v>2323</x:v>
+        <x:v>2321</x:v>
       </x:c>
       <x:c r="B1076" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1076" s="0" t="s">
-        <x:v>2315</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="D1076" s="1" t="s">
-        <x:v>2324</x:v>
+        <x:v>2322</x:v>
       </x:c>
     </x:row>
     <x:row r="1077" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1077" s="0" t="s">
-        <x:v>2325</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="B1077" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1077" s="0" t="s">
-        <x:v>2315</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="D1077" s="1" t="s">
-        <x:v>2326</x:v>
+        <x:v>2324</x:v>
       </x:c>
     </x:row>
     <x:row r="1078" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1078" s="0" t="s">
-        <x:v>2327</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="B1078" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1078" s="0" t="s">
-        <x:v>2328</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="D1078" s="1" t="s">
-        <x:v>2329</x:v>
+        <x:v>2325</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1079" s="0" t="s">
-        <x:v>2330</x:v>
+        <x:v>2326</x:v>
       </x:c>
       <x:c r="B1079" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1079" s="0" t="s">
-        <x:v>2331</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="D1079" s="1" t="s">
-        <x:v>2332</x:v>
+        <x:v>2328</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1080" s="0" t="s">
-        <x:v>2333</x:v>
+        <x:v>2329</x:v>
       </x:c>
       <x:c r="B1080" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1080" s="0" t="s">
-        <x:v>2331</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="D1080" s="1" t="s">
-        <x:v>2334</x:v>
+        <x:v>2328</x:v>
       </x:c>
     </x:row>
     <x:row r="1081" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1081" s="0" t="s">
-        <x:v>2333</x:v>
+        <x:v>2330</x:v>
       </x:c>
       <x:c r="B1081" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1081" s="0" t="s">
+        <x:v>2327</x:v>
+      </x:c>
+      <x:c r="D1081" s="1" t="s">
         <x:v>2331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2335</x:v>
       </x:c>
     </x:row>
     <x:row r="1082" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1082" s="0" t="s">
-        <x:v>2336</x:v>
+        <x:v>2332</x:v>
       </x:c>
       <x:c r="B1082" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1082" s="0" t="s">
-        <x:v>2337</x:v>
+        <x:v>2333</x:v>
       </x:c>
       <x:c r="D1082" s="1" t="s">
-        <x:v>2338</x:v>
+        <x:v>2334</x:v>
       </x:c>
     </x:row>
     <x:row r="1083" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1083" s="0" t="s">
-        <x:v>2339</x:v>
+        <x:v>2335</x:v>
       </x:c>
       <x:c r="B1083" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1083" s="0" t="s">
-        <x:v>2340</x:v>
+        <x:v>2333</x:v>
       </x:c>
       <x:c r="D1083" s="1" t="s">
-        <x:v>2341</x:v>
+        <x:v>2336</x:v>
       </x:c>
     </x:row>
     <x:row r="1084" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1084" s="0" t="s">
-        <x:v>2342</x:v>
+        <x:v>2337</x:v>
       </x:c>
       <x:c r="B1084" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1084" s="0" t="s">
-        <x:v>2340</x:v>
+        <x:v>2338</x:v>
       </x:c>
       <x:c r="D1084" s="1" t="s">
-        <x:v>2343</x:v>
+        <x:v>2339</x:v>
       </x:c>
     </x:row>
     <x:row r="1085" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1085" s="0" t="s">
-        <x:v>2344</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="B1085" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1085" s="0" t="s">
-        <x:v>2345</x:v>
+        <x:v>2338</x:v>
       </x:c>
       <x:c r="D1085" s="1" t="s">
-        <x:v>2346</x:v>
+        <x:v>2340</x:v>
       </x:c>
     </x:row>
     <x:row r="1086" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1086" s="0" t="s">
-        <x:v>2347</x:v>
+        <x:v>2341</x:v>
       </x:c>
       <x:c r="B1086" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1086" s="0" t="s">
-        <x:v>2345</x:v>
+        <x:v>2342</x:v>
       </x:c>
       <x:c r="D1086" s="1" t="s">
-        <x:v>2348</x:v>
+        <x:v>2343</x:v>
       </x:c>
     </x:row>
     <x:row r="1087" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1087" s="0" t="s">
-        <x:v>2349</x:v>
+        <x:v>2344</x:v>
       </x:c>
       <x:c r="B1087" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1087" s="0" t="s">
-        <x:v>2350</x:v>
+        <x:v>2342</x:v>
       </x:c>
       <x:c r="D1087" s="1" t="s">
-        <x:v>2351</x:v>
+        <x:v>2345</x:v>
       </x:c>
     </x:row>
     <x:row r="1088" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1088" s="0" t="s">
-        <x:v>2352</x:v>
+        <x:v>2346</x:v>
       </x:c>
       <x:c r="B1088" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1088" s="0" t="s">
-        <x:v>2350</x:v>
+        <x:v>2342</x:v>
       </x:c>
       <x:c r="D1088" s="1" t="s">
-        <x:v>2353</x:v>
+        <x:v>2347</x:v>
       </x:c>
     </x:row>
     <x:row r="1089" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1089" s="0" t="s">
-        <x:v>2354</x:v>
+        <x:v>2348</x:v>
       </x:c>
       <x:c r="B1089" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1089" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2349</x:v>
       </x:c>
       <x:c r="D1089" s="1" t="s">
-        <x:v>2356</x:v>
+        <x:v>2350</x:v>
       </x:c>
     </x:row>
     <x:row r="1090" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1090" s="0" t="s">
-        <x:v>2357</x:v>
+        <x:v>2351</x:v>
       </x:c>
       <x:c r="B1090" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1090" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2349</x:v>
       </x:c>
       <x:c r="D1090" s="1" t="s">
-        <x:v>2358</x:v>
+        <x:v>2352</x:v>
       </x:c>
     </x:row>
     <x:row r="1091" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1091" s="0" t="s">
-        <x:v>2359</x:v>
+        <x:v>2353</x:v>
       </x:c>
       <x:c r="B1091" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1091" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2349</x:v>
       </x:c>
       <x:c r="D1091" s="1" t="s">
-        <x:v>2360</x:v>
+        <x:v>2354</x:v>
       </x:c>
     </x:row>
     <x:row r="1092" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1092" s="0" t="s">
-        <x:v>2361</x:v>
+        <x:v>2355</x:v>
       </x:c>
       <x:c r="B1092" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1092" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2349</x:v>
       </x:c>
       <x:c r="D1092" s="1" t="s">
-        <x:v>2362</x:v>
+        <x:v>2356</x:v>
       </x:c>
     </x:row>
     <x:row r="1093" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1093" s="0" t="s">
-        <x:v>2363</x:v>
+        <x:v>2357</x:v>
       </x:c>
       <x:c r="B1093" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1093" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2358</x:v>
       </x:c>
       <x:c r="D1093" s="1" t="s">
-        <x:v>2364</x:v>
+        <x:v>2359</x:v>
       </x:c>
     </x:row>
     <x:row r="1094" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1094" s="0" t="s">
-        <x:v>2365</x:v>
+        <x:v>2360</x:v>
       </x:c>
       <x:c r="B1094" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1094" s="0" t="s">
-        <x:v>2366</x:v>
+        <x:v>2361</x:v>
       </x:c>
       <x:c r="D1094" s="1" t="s">
-        <x:v>2367</x:v>
+        <x:v>2362</x:v>
       </x:c>
     </x:row>
     <x:row r="1095" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1095" s="0" t="s">
-        <x:v>2368</x:v>
+        <x:v>2363</x:v>
       </x:c>
       <x:c r="B1095" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1095" s="0" t="s">
-        <x:v>2366</x:v>
+        <x:v>2361</x:v>
       </x:c>
       <x:c r="D1095" s="1" t="s">
-        <x:v>2369</x:v>
+        <x:v>2362</x:v>
       </x:c>
     </x:row>
     <x:row r="1096" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1096" s="0" t="s">
-        <x:v>2370</x:v>
+        <x:v>2364</x:v>
       </x:c>
       <x:c r="B1096" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1096" s="0" t="s">
+        <x:v>2365</x:v>
+      </x:c>
+      <x:c r="D1096" s="1" t="s">
         <x:v>2366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2371</x:v>
       </x:c>
     </x:row>
     <x:row r="1097" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1097" s="0" t="s">
-        <x:v>2372</x:v>
+        <x:v>2367</x:v>
       </x:c>
       <x:c r="B1097" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1097" s="0" t="s">
-        <x:v>2373</x:v>
+        <x:v>2368</x:v>
       </x:c>
       <x:c r="D1097" s="1" t="s">
-        <x:v>2374</x:v>
+        <x:v>2369</x:v>
       </x:c>
     </x:row>
     <x:row r="1098" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1098" s="0" t="s">
+        <x:v>2370</x:v>
+      </x:c>
+      <x:c r="B1098" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1098" s="0" t="s">
+        <x:v>2371</x:v>
+      </x:c>
+      <x:c r="D1098" s="1" t="s">
         <x:v>2372</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2374</x:v>
       </x:c>
     </x:row>
     <x:row r="1099" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1099" s="0" t="s">
-        <x:v>2375</x:v>
+        <x:v>2373</x:v>
       </x:c>
       <x:c r="B1099" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1099" s="0" t="s">
-        <x:v>2373</x:v>
+        <x:v>2371</x:v>
       </x:c>
       <x:c r="D1099" s="1" t="s">
-        <x:v>2376</x:v>
+        <x:v>2374</x:v>
       </x:c>
     </x:row>
     <x:row r="1100" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1100" s="0" t="s">
         <x:v>2375</x:v>
       </x:c>
       <x:c r="B1100" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1100" s="0" t="s">
-        <x:v>2373</x:v>
+        <x:v>2371</x:v>
       </x:c>
       <x:c r="D1100" s="1" t="s">
-        <x:v>2377</x:v>
+        <x:v>2376</x:v>
       </x:c>
     </x:row>
     <x:row r="1101" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1101" s="0" t="s">
+        <x:v>2377</x:v>
+      </x:c>
+      <x:c r="B1101" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1101" s="0" t="s">
         <x:v>2378</x:v>
       </x:c>
-      <x:c r="B1101" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C1101" s="0" t="s">
+      <x:c r="D1101" s="1" t="s">
         <x:v>2379</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2380</x:v>
       </x:c>
     </x:row>
     <x:row r="1102" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1102" s="0" t="s">
+        <x:v>2380</x:v>
+      </x:c>
+      <x:c r="B1102" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1102" s="0" t="s">
+        <x:v>2378</x:v>
+      </x:c>
+      <x:c r="D1102" s="1" t="s">
         <x:v>2381</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2383</x:v>
       </x:c>
     </x:row>
     <x:row r="1103" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1103" s="0" t="s">
-        <x:v>2384</x:v>
+        <x:v>2382</x:v>
       </x:c>
       <x:c r="B1103" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1103" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="D1103" s="1" t="s">
-        <x:v>2386</x:v>
+        <x:v>2383</x:v>
       </x:c>
     </x:row>
     <x:row r="1104" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1104" s="0" t="s">
-        <x:v>2387</x:v>
+        <x:v>2384</x:v>
       </x:c>
       <x:c r="B1104" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1104" s="0" t="s">
+        <x:v>2378</x:v>
+      </x:c>
+      <x:c r="D1104" s="1" t="s">
         <x:v>2385</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2388</x:v>
       </x:c>
     </x:row>
     <x:row r="1105" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1105" s="0" t="s">
-        <x:v>2389</x:v>
+        <x:v>2386</x:v>
       </x:c>
       <x:c r="B1105" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1105" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="D1105" s="1" t="s">
-        <x:v>2388</x:v>
+        <x:v>2387</x:v>
       </x:c>
     </x:row>
     <x:row r="1106" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1106" s="0" t="s">
-        <x:v>2390</x:v>
+        <x:v>2388</x:v>
       </x:c>
       <x:c r="B1106" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1106" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="D1106" s="1" t="s">
-        <x:v>2391</x:v>
+        <x:v>2389</x:v>
       </x:c>
     </x:row>
     <x:row r="1107" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1107" s="0" t="s">
-        <x:v>2392</x:v>
+        <x:v>2390</x:v>
       </x:c>
       <x:c r="B1107" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1107" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="D1107" s="1" t="s">
-        <x:v>2393</x:v>
+        <x:v>2391</x:v>
       </x:c>
     </x:row>
     <x:row r="1108" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1108" s="0" t="s">
-        <x:v>2394</x:v>
+        <x:v>2392</x:v>
       </x:c>
       <x:c r="B1108" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1108" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="D1108" s="1" t="s">
-        <x:v>2395</x:v>
+        <x:v>2393</x:v>
       </x:c>
     </x:row>
     <x:row r="1109" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1109" s="0" t="s">
-        <x:v>2396</x:v>
+        <x:v>2394</x:v>
       </x:c>
       <x:c r="B1109" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1109" s="0" t="s">
-        <x:v>2397</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="D1109" s="1" t="s">
-        <x:v>2398</x:v>
+        <x:v>2395</x:v>
       </x:c>
     </x:row>
     <x:row r="1110" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1110" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>2396</x:v>
       </x:c>
       <x:c r="B1110" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1110" s="0" t="s">
+        <x:v>2378</x:v>
+      </x:c>
+      <x:c r="D1110" s="1" t="s">
         <x:v>2397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2399</x:v>
       </x:c>
     </x:row>
     <x:row r="1111" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1111" s="0" t="s">
-        <x:v>2400</x:v>
+        <x:v>2398</x:v>
       </x:c>
       <x:c r="B1111" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1111" s="0" t="s">
-        <x:v>2397</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="D1111" s="1" t="s">
-        <x:v>2401</x:v>
+        <x:v>2399</x:v>
       </x:c>
     </x:row>
     <x:row r="1112" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1112" s="0" t="s">
-        <x:v>2402</x:v>
+        <x:v>2400</x:v>
       </x:c>
       <x:c r="B1112" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1112" s="0" t="s">
-        <x:v>2403</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="D1112" s="1" t="s">
-        <x:v>2404</x:v>
+        <x:v>2401</x:v>
       </x:c>
     </x:row>
     <x:row r="1113" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1113" s="0" t="s">
-        <x:v>2405</x:v>
+        <x:v>2402</x:v>
       </x:c>
       <x:c r="B1113" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1113" s="0" t="s">
-        <x:v>2406</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="D1113" s="1" t="s">
-        <x:v>2407</x:v>
+        <x:v>2403</x:v>
       </x:c>
     </x:row>
     <x:row r="1114" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1114" s="0" t="s">
+        <x:v>2404</x:v>
+      </x:c>
+      <x:c r="B1114" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1114" s="0" t="s">
         <x:v>2405</x:v>
       </x:c>
-      <x:c r="B1114" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C1114" s="0" t="s">
+      <x:c r="D1114" s="1" t="s">
         <x:v>2406</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2407</x:v>
       </x:c>
     </x:row>
     <x:row r="1115" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1115" s="0" t="s">
+        <x:v>2407</x:v>
+      </x:c>
+      <x:c r="B1115" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1115" s="0" t="s">
+        <x:v>2405</x:v>
+      </x:c>
+      <x:c r="D1115" s="1" t="s">
         <x:v>2408</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2410</x:v>
       </x:c>
     </x:row>
     <x:row r="1116" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1116" s="0" t="s">
-        <x:v>2411</x:v>
+        <x:v>2409</x:v>
       </x:c>
       <x:c r="B1116" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1116" s="0" t="s">
-        <x:v>2409</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="D1116" s="1" t="s">
-        <x:v>2412</x:v>
+        <x:v>2410</x:v>
       </x:c>
     </x:row>
     <x:row r="1117" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1117" s="0" t="s">
-        <x:v>2413</x:v>
+        <x:v>2411</x:v>
       </x:c>
       <x:c r="B1117" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1117" s="0" t="s">
-        <x:v>2414</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="D1117" s="1" t="s">
-        <x:v>2415</x:v>
+        <x:v>2412</x:v>
       </x:c>
     </x:row>
     <x:row r="1118" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1118" s="0" t="s">
-        <x:v>2416</x:v>
+        <x:v>2413</x:v>
       </x:c>
       <x:c r="B1118" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1118" s="0" t="s">
-        <x:v>2417</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="D1118" s="1" t="s">
-        <x:v>2418</x:v>
+        <x:v>2414</x:v>
       </x:c>
     </x:row>
     <x:row r="1119" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1119" s="0" t="s">
-        <x:v>2419</x:v>
+        <x:v>2415</x:v>
       </x:c>
       <x:c r="B1119" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1119" s="0" t="s">
-        <x:v>2417</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="D1119" s="1" t="s">
-        <x:v>2420</x:v>
+        <x:v>2416</x:v>
       </x:c>
     </x:row>
     <x:row r="1120" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1120" s="0" t="s">
-        <x:v>2421</x:v>
+        <x:v>2417</x:v>
       </x:c>
       <x:c r="B1120" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1120" s="0" t="s">
-        <x:v>2422</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="D1120" s="1" t="s">
-        <x:v>2423</x:v>
+        <x:v>2418</x:v>
       </x:c>
     </x:row>
     <x:row r="1121" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1121" s="0" t="s">
-        <x:v>2424</x:v>
+        <x:v>2419</x:v>
       </x:c>
       <x:c r="B1121" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1121" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2420</x:v>
       </x:c>
       <x:c r="D1121" s="1" t="s">
-        <x:v>2426</x:v>
+        <x:v>2421</x:v>
       </x:c>
     </x:row>
     <x:row r="1122" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1122" s="0" t="s">
-        <x:v>2427</x:v>
+        <x:v>2422</x:v>
       </x:c>
       <x:c r="B1122" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1122" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2423</x:v>
       </x:c>
       <x:c r="D1122" s="1" t="s">
-        <x:v>2428</x:v>
+        <x:v>2424</x:v>
       </x:c>
     </x:row>
     <x:row r="1123" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1123" s="0" t="s">
-        <x:v>2429</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="B1123" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1123" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="D1123" s="1" t="s">
-        <x:v>2430</x:v>
+        <x:v>2427</x:v>
       </x:c>
     </x:row>
     <x:row r="1124" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1124" s="0" t="s">
-        <x:v>2431</x:v>
+        <x:v>2428</x:v>
       </x:c>
       <x:c r="B1124" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1124" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="D1124" s="1" t="s">
-        <x:v>2432</x:v>
+        <x:v>2429</x:v>
       </x:c>
     </x:row>
     <x:row r="1125" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1125" s="0" t="s">
-        <x:v>2433</x:v>
+        <x:v>2430</x:v>
       </x:c>
       <x:c r="B1125" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1125" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="D1125" s="1" t="s">
-        <x:v>2434</x:v>
+        <x:v>2431</x:v>
       </x:c>
     </x:row>
     <x:row r="1126" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1126" s="0" t="s">
-        <x:v>2435</x:v>
+        <x:v>2432</x:v>
       </x:c>
       <x:c r="B1126" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1126" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="D1126" s="1" t="s">
-        <x:v>2436</x:v>
+        <x:v>2433</x:v>
       </x:c>
     </x:row>
     <x:row r="1127" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1127" s="0" t="s">
-        <x:v>2437</x:v>
+        <x:v>2434</x:v>
       </x:c>
       <x:c r="B1127" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1127" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="D1127" s="1" t="s">
-        <x:v>2438</x:v>
+        <x:v>2435</x:v>
       </x:c>
     </x:row>
     <x:row r="1128" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1128" s="0" t="s">
-        <x:v>2439</x:v>
+        <x:v>2436</x:v>
       </x:c>
       <x:c r="B1128" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1128" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="D1128" s="1" t="s">
-        <x:v>2440</x:v>
+        <x:v>2437</x:v>
       </x:c>
     </x:row>
     <x:row r="1129" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1129" s="0" t="s">
-        <x:v>2441</x:v>
+        <x:v>2438</x:v>
       </x:c>
       <x:c r="B1129" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1129" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2439</x:v>
       </x:c>
       <x:c r="D1129" s="1" t="s">
-        <x:v>2442</x:v>
+        <x:v>2440</x:v>
       </x:c>
     </x:row>
     <x:row r="1130" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1130" s="0" t="s">
+        <x:v>2441</x:v>
+      </x:c>
+      <x:c r="B1130" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1130" s="0" t="s">
+        <x:v>2442</x:v>
+      </x:c>
+      <x:c r="D1130" s="1" t="s">
         <x:v>2443</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2444</x:v>
       </x:c>
     </x:row>
     <x:row r="1131" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1131" s="0" t="s">
+        <x:v>2444</x:v>
+      </x:c>
+      <x:c r="B1131" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1131" s="0" t="s">
+        <x:v>2442</x:v>
+      </x:c>
+      <x:c r="D1131" s="1" t="s">
         <x:v>2445</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2446</x:v>
       </x:c>
     </x:row>
     <x:row r="1132" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1132" s="0" t="s">
-        <x:v>2447</x:v>
+        <x:v>2444</x:v>
       </x:c>
       <x:c r="B1132" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1132" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2442</x:v>
       </x:c>
       <x:c r="D1132" s="1" t="s">
-        <x:v>2448</x:v>
+        <x:v>2446</x:v>
       </x:c>
     </x:row>
     <x:row r="1133" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1133" s="0" t="s">
+        <x:v>2447</x:v>
+      </x:c>
+      <x:c r="B1133" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1133" s="0" t="s">
+        <x:v>2448</x:v>
+      </x:c>
+      <x:c r="D1133" s="1" t="s">
         <x:v>2449</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2451</x:v>
       </x:c>
     </x:row>
     <x:row r="1134" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1134" s="0" t="s">
+        <x:v>2450</x:v>
+      </x:c>
+      <x:c r="B1134" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1134" s="0" t="s">
+        <x:v>2451</x:v>
+      </x:c>
+      <x:c r="D1134" s="1" t="s">
         <x:v>2452</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2454</x:v>
       </x:c>
     </x:row>
     <x:row r="1135" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1135" s="0" t="s">
-        <x:v>2455</x:v>
+        <x:v>2453</x:v>
       </x:c>
       <x:c r="B1135" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1135" s="0" t="s">
-        <x:v>2453</x:v>
+        <x:v>2451</x:v>
       </x:c>
       <x:c r="D1135" s="1" t="s">
-        <x:v>2456</x:v>
+        <x:v>2454</x:v>
       </x:c>
     </x:row>
     <x:row r="1136" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1136" s="0" t="s">
+        <x:v>2455</x:v>
+      </x:c>
+      <x:c r="B1136" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1136" s="0" t="s">
+        <x:v>2456</x:v>
+      </x:c>
+      <x:c r="D1136" s="1" t="s">
         <x:v>2457</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2459</x:v>
       </x:c>
     </x:row>
     <x:row r="1137" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1137" s="0" t="s">
-        <x:v>2457</x:v>
+        <x:v>2458</x:v>
       </x:c>
       <x:c r="B1137" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1137" s="0" t="s">
-        <x:v>2458</x:v>
+        <x:v>2456</x:v>
       </x:c>
       <x:c r="D1137" s="1" t="s">
-        <x:v>2460</x:v>
+        <x:v>2459</x:v>
       </x:c>
     </x:row>
     <x:row r="1138" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1138" s="0" t="s">
+        <x:v>2460</x:v>
+      </x:c>
+      <x:c r="B1138" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1138" s="0" t="s">
         <x:v>2461</x:v>
       </x:c>
-      <x:c r="B1138" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C1138" s="0" t="s">
+      <x:c r="D1138" s="1" t="s">
         <x:v>2462</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2463</x:v>
       </x:c>
     </x:row>
     <x:row r="1139" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1139" s="0" t="s">
+        <x:v>2463</x:v>
+      </x:c>
+      <x:c r="B1139" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1139" s="0" t="s">
+        <x:v>2461</x:v>
+      </x:c>
+      <x:c r="D1139" s="1" t="s">
         <x:v>2464</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2465</x:v>
       </x:c>
     </x:row>
     <x:row r="1140" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1140" s="0" t="s">
-        <x:v>2464</x:v>
+        <x:v>2465</x:v>
       </x:c>
       <x:c r="B1140" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1140" s="0" t="s">
-        <x:v>2462</x:v>
+        <x:v>2466</x:v>
       </x:c>
       <x:c r="D1140" s="1" t="s">
-        <x:v>2466</x:v>
+        <x:v>2467</x:v>
       </x:c>
     </x:row>
     <x:row r="1141" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1141" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>2468</x:v>
       </x:c>
       <x:c r="B1141" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1141" s="0" t="s">
-        <x:v>2462</x:v>
+        <x:v>2466</x:v>
       </x:c>
       <x:c r="D1141" s="1" t="s">
-        <x:v>2467</x:v>
+        <x:v>2469</x:v>
       </x:c>
     </x:row>
     <x:row r="1142" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1142" s="0" t="s">
-        <x:v>2468</x:v>
+        <x:v>2470</x:v>
       </x:c>
       <x:c r="B1142" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1142" s="0" t="s">
-        <x:v>2469</x:v>
+        <x:v>2466</x:v>
       </x:c>
       <x:c r="D1142" s="1" t="s">
-        <x:v>2470</x:v>
+        <x:v>2471</x:v>
       </x:c>
     </x:row>
     <x:row r="1143" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1143" s="0" t="s">
-        <x:v>2471</x:v>
+        <x:v>2472</x:v>
       </x:c>
       <x:c r="B1143" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1143" s="0" t="s">
-        <x:v>2472</x:v>
+        <x:v>2466</x:v>
       </x:c>
       <x:c r="D1143" s="1" t="s">
         <x:v>2473</x:v>
       </x:c>
     </x:row>
     <x:row r="1144" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1144" s="0" t="s">
         <x:v>2474</x:v>
       </x:c>
       <x:c r="B1144" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1144" s="0" t="s">
-        <x:v>2472</x:v>
+        <x:v>2466</x:v>
       </x:c>
       <x:c r="D1144" s="1" t="s">
         <x:v>2475</x:v>
       </x:c>
     </x:row>
     <x:row r="1145" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1145" s="0" t="s">
         <x:v>2476</x:v>
       </x:c>
       <x:c r="B1145" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1145" s="0" t="s">
-        <x:v>2472</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="D1145" s="1" t="s">
-        <x:v>2477</x:v>
+        <x:v>2478</x:v>
       </x:c>
     </x:row>
     <x:row r="1146" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1146" s="0" t="s">
-        <x:v>2478</x:v>
+        <x:v>2479</x:v>
       </x:c>
       <x:c r="B1146" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1146" s="0" t="s">
-        <x:v>2479</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="D1146" s="1" t="s">
         <x:v>2480</x:v>
       </x:c>
     </x:row>
     <x:row r="1147" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1147" s="0" t="s">
         <x:v>2481</x:v>
       </x:c>
       <x:c r="B1147" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1147" s="0" t="s">
-        <x:v>2479</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="D1147" s="1" t="s">
         <x:v>2482</x:v>
       </x:c>
     </x:row>
     <x:row r="1148" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1148" s="0" t="s">
         <x:v>2483</x:v>
       </x:c>
       <x:c r="B1148" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1148" s="0" t="s">
         <x:v>2484</x:v>
       </x:c>
       <x:c r="D1148" s="1" t="s">
         <x:v>2485</x:v>
       </x:c>
     </x:row>
     <x:row r="1149" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1149" s="0" t="s">
-        <x:v>2486</x:v>
+        <x:v>2483</x:v>
       </x:c>
       <x:c r="B1149" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1149" s="0" t="s">
         <x:v>2484</x:v>
       </x:c>
       <x:c r="D1149" s="1" t="s">
-        <x:v>2487</x:v>
+        <x:v>2485</x:v>
       </x:c>
     </x:row>
     <x:row r="1150" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1150" s="0" t="s">
-        <x:v>2488</x:v>
+        <x:v>2486</x:v>
       </x:c>
       <x:c r="B1150" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1150" s="0" t="s">
         <x:v>2484</x:v>
       </x:c>
       <x:c r="D1150" s="1" t="s">
-        <x:v>2489</x:v>
+        <x:v>2487</x:v>
       </x:c>
     </x:row>
     <x:row r="1151" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1151" s="0" t="s">
-        <x:v>2490</x:v>
+        <x:v>2486</x:v>
       </x:c>
       <x:c r="B1151" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1151" s="0" t="s">
         <x:v>2484</x:v>
       </x:c>
       <x:c r="D1151" s="1" t="s">
-        <x:v>2491</x:v>
+        <x:v>2488</x:v>
       </x:c>
     </x:row>
     <x:row r="1152" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1152" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>2489</x:v>
       </x:c>
       <x:c r="B1152" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1152" s="0" t="s">
-        <x:v>2492</x:v>
+        <x:v>2490</x:v>
       </x:c>
       <x:c r="D1152" s="1" t="s">
-        <x:v>2493</x:v>
+        <x:v>2491</x:v>
       </x:c>
     </x:row>
     <x:row r="1153" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1153" s="0" t="s">
+        <x:v>2492</x:v>
+      </x:c>
+      <x:c r="B1153" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1153" s="0" t="s">
+        <x:v>2493</x:v>
+      </x:c>
+      <x:c r="D1153" s="1" t="s">
         <x:v>2494</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2495</x:v>
       </x:c>
     </x:row>
     <x:row r="1154" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1154" s="0" t="s">
+        <x:v>2495</x:v>
+      </x:c>
+      <x:c r="B1154" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1154" s="0" t="s">
         <x:v>2496</x:v>
       </x:c>
-      <x:c r="B1154" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C1154" s="0" t="s">
+      <x:c r="D1154" s="1" t="s">
         <x:v>2497</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2498</x:v>
       </x:c>
     </x:row>
     <x:row r="1155" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1155" s="0" t="s">
+        <x:v>2498</x:v>
+      </x:c>
+      <x:c r="B1155" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1155" s="0" t="s">
+        <x:v>2496</x:v>
+      </x:c>
+      <x:c r="D1155" s="1" t="s">
         <x:v>2499</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2501</x:v>
       </x:c>
     </x:row>
     <x:row r="1156" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1156" s="0" t="s">
-        <x:v>2502</x:v>
+        <x:v>2500</x:v>
       </x:c>
       <x:c r="B1156" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1156" s="0" t="s">
-        <x:v>2500</x:v>
+        <x:v>2496</x:v>
       </x:c>
       <x:c r="D1156" s="1" t="s">
-        <x:v>2503</x:v>
+        <x:v>2499</x:v>
       </x:c>
     </x:row>
     <x:row r="1157" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1157" s="0" t="s">
-        <x:v>2504</x:v>
+        <x:v>2501</x:v>
       </x:c>
       <x:c r="B1157" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1157" s="0" t="s">
-        <x:v>2505</x:v>
+        <x:v>2496</x:v>
       </x:c>
       <x:c r="D1157" s="1" t="s">
-        <x:v>2506</x:v>
+        <x:v>2502</x:v>
       </x:c>
     </x:row>
     <x:row r="1158" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1158" s="0" t="s">
-        <x:v>2507</x:v>
+        <x:v>2503</x:v>
       </x:c>
       <x:c r="B1158" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1158" s="0" t="s">
-        <x:v>2505</x:v>
+        <x:v>2496</x:v>
       </x:c>
       <x:c r="D1158" s="1" t="s">
-        <x:v>2508</x:v>
+        <x:v>2504</x:v>
       </x:c>
     </x:row>
     <x:row r="1159" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1159" s="0" t="s">
-        <x:v>2509</x:v>
+        <x:v>2505</x:v>
       </x:c>
       <x:c r="B1159" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1159" s="0" t="s">
-        <x:v>2505</x:v>
+        <x:v>2496</x:v>
       </x:c>
       <x:c r="D1159" s="1" t="s">
-        <x:v>2510</x:v>
+        <x:v>2506</x:v>
       </x:c>
     </x:row>
     <x:row r="1160" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1160" s="0" t="s">
-        <x:v>2511</x:v>
+        <x:v>2507</x:v>
       </x:c>
       <x:c r="B1160" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1160" s="0" t="s">
-        <x:v>2512</x:v>
+        <x:v>2508</x:v>
       </x:c>
       <x:c r="D1160" s="1" t="s">
-        <x:v>2513</x:v>
+        <x:v>2509</x:v>
       </x:c>
     </x:row>
     <x:row r="1161" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1161" s="0" t="s">
-        <x:v>2514</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="B1161" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1161" s="0" t="s">
-        <x:v>2512</x:v>
+        <x:v>2508</x:v>
       </x:c>
       <x:c r="D1161" s="1" t="s">
-        <x:v>2513</x:v>
+        <x:v>2510</x:v>
       </x:c>
     </x:row>
     <x:row r="1162" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1162" s="0" t="s">
-        <x:v>2515</x:v>
+        <x:v>2511</x:v>
       </x:c>
       <x:c r="B1162" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1162" s="0" t="s">
+        <x:v>2508</x:v>
+      </x:c>
+      <x:c r="D1162" s="1" t="s">
         <x:v>2512</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2516</x:v>
       </x:c>
     </x:row>
     <x:row r="1163" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1163" s="0" t="s">
-        <x:v>2517</x:v>
+        <x:v>2513</x:v>
       </x:c>
       <x:c r="B1163" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1163" s="0" t="s">
-        <x:v>2512</x:v>
+        <x:v>2514</x:v>
       </x:c>
       <x:c r="D1163" s="1" t="s">
-        <x:v>2516</x:v>
+        <x:v>2515</x:v>
       </x:c>
     </x:row>
     <x:row r="1164" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1164" s="0" t="s">
+        <x:v>2516</x:v>
+      </x:c>
+      <x:c r="B1164" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1164" s="0" t="s">
+        <x:v>2517</x:v>
+      </x:c>
+      <x:c r="D1164" s="1" t="s">
         <x:v>2518</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2520</x:v>
       </x:c>
     </x:row>
     <x:row r="1165" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1165" s="0" t="s">
-        <x:v>2521</x:v>
+        <x:v>2516</x:v>
       </x:c>
       <x:c r="B1165" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1165" s="0" t="s">
-        <x:v>2519</x:v>
+        <x:v>2517</x:v>
       </x:c>
       <x:c r="D1165" s="1" t="s">
-        <x:v>2522</x:v>
+        <x:v>2518</x:v>
       </x:c>
     </x:row>
     <x:row r="1166" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1166" s="0" t="s">
-        <x:v>2523</x:v>
+        <x:v>2519</x:v>
       </x:c>
       <x:c r="B1166" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1166" s="0" t="s">
-        <x:v>2519</x:v>
+        <x:v>2520</x:v>
       </x:c>
       <x:c r="D1166" s="1" t="s">
-        <x:v>2524</x:v>
+        <x:v>2521</x:v>
       </x:c>
     </x:row>
     <x:row r="1167" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1167" s="0" t="s">
-        <x:v>2525</x:v>
+        <x:v>2522</x:v>
       </x:c>
       <x:c r="B1167" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1167" s="0" t="s">
-        <x:v>2526</x:v>
+        <x:v>2520</x:v>
       </x:c>
       <x:c r="D1167" s="1" t="s">
-        <x:v>2527</x:v>
+        <x:v>2523</x:v>
       </x:c>
     </x:row>
     <x:row r="1168" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1168" s="0" t="s">
-        <x:v>2528</x:v>
+        <x:v>2524</x:v>
       </x:c>
       <x:c r="B1168" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1168" s="0" t="s">
+        <x:v>2525</x:v>
+      </x:c>
+      <x:c r="D1168" s="1" t="s">
         <x:v>2526</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2529</x:v>
       </x:c>
     </x:row>
     <x:row r="1169" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1169" s="0" t="s">
-        <x:v>2530</x:v>
+        <x:v>2527</x:v>
       </x:c>
       <x:c r="B1169" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1169" s="0" t="s">
-        <x:v>2526</x:v>
+        <x:v>2528</x:v>
       </x:c>
       <x:c r="D1169" s="1" t="s">
-        <x:v>2531</x:v>
+        <x:v>2529</x:v>
       </x:c>
     </x:row>
     <x:row r="1170" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1170" s="0" t="s">
-        <x:v>2532</x:v>
+        <x:v>2530</x:v>
       </x:c>
       <x:c r="B1170" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1170" s="0" t="s">
-        <x:v>2526</x:v>
+        <x:v>2528</x:v>
       </x:c>
       <x:c r="D1170" s="1" t="s">
-        <x:v>2533</x:v>
+        <x:v>2531</x:v>
       </x:c>
     </x:row>
     <x:row r="1171" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1171" s="0" t="s">
+        <x:v>2532</x:v>
+      </x:c>
+      <x:c r="B1171" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1171" s="0" t="s">
+        <x:v>2533</x:v>
+      </x:c>
+      <x:c r="D1171" s="1" t="s">
         <x:v>2534</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2535</x:v>
       </x:c>
     </x:row>
     <x:row r="1172" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1172" s="0" t="s">
+        <x:v>2535</x:v>
+      </x:c>
+      <x:c r="B1172" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1172" s="0" t="s">
         <x:v>2536</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2526</x:v>
       </x:c>
       <x:c r="D1172" s="1" t="s">
         <x:v>2537</x:v>
       </x:c>
     </x:row>
     <x:row r="1173" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1173" s="0" t="s">
-        <x:v>2264</x:v>
+        <x:v>2538</x:v>
       </x:c>
       <x:c r="B1173" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1173" s="0" t="s">
-        <x:v>2526</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="D1173" s="1" t="s">
-        <x:v>2538</x:v>
+        <x:v>2539</x:v>
       </x:c>
     </x:row>
     <x:row r="1174" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1174" s="0" t="s">
-        <x:v>2539</x:v>
+        <x:v>2540</x:v>
       </x:c>
       <x:c r="B1174" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1174" s="0" t="s">
-        <x:v>2540</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="D1174" s="1" t="s">
         <x:v>2541</x:v>
       </x:c>
     </x:row>
     <x:row r="1175" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1175" s="0" t="s">
         <x:v>2542</x:v>
       </x:c>
       <x:c r="B1175" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1175" s="0" t="s">
+        <x:v>2536</x:v>
+      </x:c>
+      <x:c r="D1175" s="1" t="s">
         <x:v>2543</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2516</x:v>
       </x:c>
     </x:row>
     <x:row r="1176" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1176" s="0" t="s">
-        <x:v>2542</x:v>
+        <x:v>2544</x:v>
       </x:c>
       <x:c r="B1176" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1176" s="0" t="s">
-        <x:v>2543</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="D1176" s="1" t="s">
-        <x:v>2544</x:v>
+        <x:v>2545</x:v>
       </x:c>
     </x:row>
     <x:row r="1177" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1177" s="0" t="s">
-        <x:v>2545</x:v>
+        <x:v>2546</x:v>
       </x:c>
       <x:c r="B1177" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1177" s="0" t="s">
-        <x:v>2546</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="D1177" s="1" t="s">
         <x:v>2547</x:v>
       </x:c>
     </x:row>
     <x:row r="1178" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1178" s="0" t="s">
         <x:v>2548</x:v>
       </x:c>
       <x:c r="B1178" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1178" s="0" t="s">
+        <x:v>2536</x:v>
+      </x:c>
+      <x:c r="D1178" s="1" t="s">
         <x:v>2549</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2550</x:v>
       </x:c>
     </x:row>
     <x:row r="1179" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1179" s="0" t="s">
+        <x:v>2550</x:v>
+      </x:c>
+      <x:c r="B1179" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1179" s="0" t="s">
+        <x:v>2536</x:v>
+      </x:c>
+      <x:c r="D1179" s="1" t="s">
         <x:v>2551</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2552</x:v>
       </x:c>
     </x:row>
     <x:row r="1180" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1180" s="0" t="s">
+        <x:v>2552</x:v>
+      </x:c>
+      <x:c r="B1180" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1180" s="0" t="s">
+        <x:v>2536</x:v>
+      </x:c>
+      <x:c r="D1180" s="1" t="s">
         <x:v>2553</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2555</x:v>
       </x:c>
     </x:row>
     <x:row r="1181" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1181" s="0" t="s">
-        <x:v>1843</x:v>
+        <x:v>2554</x:v>
       </x:c>
       <x:c r="B1181" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1181" s="0" t="s">
-        <x:v>2554</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="D1181" s="1" t="s">
-        <x:v>2556</x:v>
+        <x:v>2555</x:v>
       </x:c>
     </x:row>
     <x:row r="1182" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1182" s="0" t="s">
+        <x:v>2556</x:v>
+      </x:c>
+      <x:c r="B1182" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1182" s="0" t="s">
+        <x:v>2536</x:v>
+      </x:c>
+      <x:c r="D1182" s="1" t="s">
         <x:v>2557</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2559</x:v>
       </x:c>
     </x:row>
     <x:row r="1183" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1183" s="0" t="s">
-        <x:v>2560</x:v>
+        <x:v>2558</x:v>
       </x:c>
       <x:c r="B1183" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1183" s="0" t="s">
-        <x:v>2561</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="D1183" s="1" t="s">
-        <x:v>2562</x:v>
+        <x:v>2559</x:v>
       </x:c>
     </x:row>
     <x:row r="1184" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1184" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>2560</x:v>
       </x:c>
       <x:c r="B1184" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1184" s="0" t="s">
-        <x:v>2563</x:v>
+        <x:v>2561</x:v>
       </x:c>
       <x:c r="D1184" s="1" t="s">
-        <x:v>2564</x:v>
+        <x:v>2562</x:v>
       </x:c>
     </x:row>
     <x:row r="1185" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1185" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>2563</x:v>
       </x:c>
       <x:c r="B1185" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1185" s="0" t="s">
-        <x:v>2563</x:v>
+        <x:v>2564</x:v>
       </x:c>
       <x:c r="D1185" s="1" t="s">
         <x:v>2565</x:v>
       </x:c>
     </x:row>
     <x:row r="1186" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1186" s="0" t="s">
-        <x:v>2264</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="B1186" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1186" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>2564</x:v>
       </x:c>
       <x:c r="D1186" s="1" t="s">
         <x:v>2567</x:v>
       </x:c>
     </x:row>
     <x:row r="1187" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1187" s="0" t="s">
         <x:v>2568</x:v>
       </x:c>
       <x:c r="B1187" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1187" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>2569</x:v>
       </x:c>
       <x:c r="D1187" s="1" t="s">
-        <x:v>2569</x:v>
+        <x:v>2570</x:v>
       </x:c>
     </x:row>
     <x:row r="1188" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1188" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>2568</x:v>
       </x:c>
       <x:c r="B1188" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1188" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>2569</x:v>
       </x:c>
       <x:c r="D1188" s="1" t="s">
         <x:v>2571</x:v>
       </x:c>
     </x:row>
     <x:row r="1189" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1189" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>2572</x:v>
       </x:c>
       <x:c r="B1189" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1189" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>2573</x:v>
       </x:c>
       <x:c r="D1189" s="1" t="s">
-        <x:v>2572</x:v>
+        <x:v>2574</x:v>
       </x:c>
     </x:row>
     <x:row r="1190" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1190" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>2575</x:v>
       </x:c>
       <x:c r="B1190" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1190" s="0" t="s">
         <x:v>2573</x:v>
       </x:c>
       <x:c r="D1190" s="1" t="s">
-        <x:v>2574</x:v>
+        <x:v>2576</x:v>
       </x:c>
     </x:row>
     <x:row r="1191" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1191" s="0" t="s">
         <x:v>2575</x:v>
       </x:c>
       <x:c r="B1191" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1191" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2573</x:v>
       </x:c>
       <x:c r="D1191" s="1" t="s">
         <x:v>2577</x:v>
       </x:c>
     </x:row>
     <x:row r="1192" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1192" s="0" t="s">
+        <x:v>1470</x:v>
+      </x:c>
+      <x:c r="B1192" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1192" s="0" t="s">
+        <x:v>2573</x:v>
+      </x:c>
+      <x:c r="D1192" s="1" t="s">
         <x:v>2578</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2577</x:v>
       </x:c>
     </x:row>
     <x:row r="1193" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1193" s="0" t="s">
-        <x:v>2264</x:v>
+        <x:v>2579</x:v>
       </x:c>
       <x:c r="B1193" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1193" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2580</x:v>
       </x:c>
       <x:c r="D1193" s="1" t="s">
-        <x:v>2579</x:v>
+        <x:v>2581</x:v>
       </x:c>
     </x:row>
     <x:row r="1194" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1194" s="0" t="s">
-        <x:v>2580</x:v>
+        <x:v>2582</x:v>
       </x:c>
       <x:c r="B1194" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1194" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2583</x:v>
       </x:c>
       <x:c r="D1194" s="1" t="s">
-        <x:v>2581</x:v>
+        <x:v>2584</x:v>
       </x:c>
     </x:row>
     <x:row r="1195" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1195" s="0" t="s">
-        <x:v>2580</x:v>
+        <x:v>2585</x:v>
       </x:c>
       <x:c r="B1195" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1195" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2583</x:v>
       </x:c>
       <x:c r="D1195" s="1" t="s">
-        <x:v>2581</x:v>
+        <x:v>2586</x:v>
       </x:c>
     </x:row>
     <x:row r="1196" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1196" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>2587</x:v>
       </x:c>
       <x:c r="B1196" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1196" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2583</x:v>
       </x:c>
       <x:c r="D1196" s="1" t="s">
-        <x:v>2583</x:v>
+        <x:v>2588</x:v>
       </x:c>
     </x:row>
     <x:row r="1197" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1197" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>2589</x:v>
       </x:c>
       <x:c r="B1197" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1197" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2590</x:v>
       </x:c>
       <x:c r="D1197" s="1" t="s">
-        <x:v>2583</x:v>
+        <x:v>2591</x:v>
       </x:c>
     </x:row>
     <x:row r="1198" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1198" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>2592</x:v>
       </x:c>
       <x:c r="B1198" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1198" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2590</x:v>
       </x:c>
       <x:c r="D1198" s="1" t="s">
-        <x:v>2583</x:v>
+        <x:v>2593</x:v>
       </x:c>
     </x:row>
     <x:row r="1199" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1199" s="0" t="s">
-        <x:v>2584</x:v>
+        <x:v>2594</x:v>
       </x:c>
       <x:c r="B1199" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1199" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2595</x:v>
       </x:c>
       <x:c r="D1199" s="1" t="s">
-        <x:v>2585</x:v>
+        <x:v>2596</x:v>
       </x:c>
     </x:row>
     <x:row r="1200" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1200" s="0" t="s">
-        <x:v>2586</x:v>
+        <x:v>2597</x:v>
       </x:c>
       <x:c r="B1200" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1200" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2595</x:v>
       </x:c>
       <x:c r="D1200" s="1" t="s">
-        <x:v>2587</x:v>
+        <x:v>2598</x:v>
       </x:c>
     </x:row>
     <x:row r="1201" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1201" s="0" t="s">
-        <x:v>2588</x:v>
+        <x:v>2599</x:v>
       </x:c>
       <x:c r="B1201" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1201" s="0" t="s">
-        <x:v>2589</x:v>
+        <x:v>2595</x:v>
       </x:c>
       <x:c r="D1201" s="1" t="s">
-        <x:v>2590</x:v>
+        <x:v>2600</x:v>
       </x:c>
     </x:row>
     <x:row r="1202" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1202" s="0" t="s">
-        <x:v>2591</x:v>
+        <x:v>2601</x:v>
       </x:c>
       <x:c r="B1202" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1202" s="0" t="s">
-        <x:v>2592</x:v>
+        <x:v>2595</x:v>
       </x:c>
       <x:c r="D1202" s="1" t="s">
-        <x:v>2593</x:v>
+        <x:v>2602</x:v>
       </x:c>
     </x:row>
     <x:row r="1203" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1203" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B1203" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1203" s="0" t="s">
-        <x:v>2592</x:v>
+        <x:v>2603</x:v>
       </x:c>
       <x:c r="D1203" s="1" t="s">
-        <x:v>2594</x:v>
+        <x:v>2604</x:v>
       </x:c>
     </x:row>
     <x:row r="1204" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1204" s="0" t="s">
-        <x:v>2595</x:v>
+        <x:v>2605</x:v>
       </x:c>
       <x:c r="B1204" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1204" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>2603</x:v>
       </x:c>
       <x:c r="D1204" s="1" t="s">
-        <x:v>2597</x:v>
+        <x:v>2606</x:v>
       </x:c>
     </x:row>
     <x:row r="1205" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1205" s="0" t="s">
-        <x:v>2598</x:v>
+        <x:v>2607</x:v>
       </x:c>
       <x:c r="B1205" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1205" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>2608</x:v>
       </x:c>
       <x:c r="D1205" s="1" t="s">
-        <x:v>2599</x:v>
+        <x:v>2609</x:v>
       </x:c>
     </x:row>
     <x:row r="1206" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1206" s="0" t="s">
-        <x:v>2600</x:v>
+        <x:v>2610</x:v>
       </x:c>
       <x:c r="B1206" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1206" s="0" t="s">
-        <x:v>2601</x:v>
+        <x:v>2611</x:v>
       </x:c>
       <x:c r="D1206" s="1" t="s">
-        <x:v>2602</x:v>
+        <x:v>2612</x:v>
       </x:c>
     </x:row>
     <x:row r="1207" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1207" s="0" t="s">
-        <x:v>2603</x:v>
+        <x:v>2613</x:v>
       </x:c>
       <x:c r="B1207" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1207" s="0" t="s">
-        <x:v>2601</x:v>
+        <x:v>2611</x:v>
       </x:c>
       <x:c r="D1207" s="1" t="s">
-        <x:v>2604</x:v>
+        <x:v>2614</x:v>
       </x:c>
     </x:row>
     <x:row r="1208" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1208" s="0" t="s">
-        <x:v>2605</x:v>
+        <x:v>2615</x:v>
       </x:c>
       <x:c r="B1208" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1208" s="0" t="s">
-        <x:v>2601</x:v>
+        <x:v>2616</x:v>
       </x:c>
       <x:c r="D1208" s="1" t="s">
-        <x:v>2606</x:v>
+        <x:v>2617</x:v>
       </x:c>
     </x:row>
     <x:row r="1209" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1209" s="0" t="s">
-        <x:v>2607</x:v>
+        <x:v>2618</x:v>
       </x:c>
       <x:c r="B1209" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1209" s="0" t="s">
-        <x:v>2608</x:v>
+        <x:v>2616</x:v>
       </x:c>
       <x:c r="D1209" s="1" t="s">
-        <x:v>2609</x:v>
+        <x:v>2619</x:v>
       </x:c>
     </x:row>
     <x:row r="1210" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1210" s="0" t="s">
-        <x:v>2610</x:v>
+        <x:v>2620</x:v>
       </x:c>
       <x:c r="B1210" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1210" s="0" t="s">
-        <x:v>2611</x:v>
+        <x:v>2616</x:v>
       </x:c>
       <x:c r="D1210" s="1" t="s">
-        <x:v>2612</x:v>
+        <x:v>2621</x:v>
       </x:c>
     </x:row>
     <x:row r="1211" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1211" s="0" t="s">
-        <x:v>2613</x:v>
+        <x:v>2622</x:v>
       </x:c>
       <x:c r="B1211" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1211" s="0" t="s">
-        <x:v>2614</x:v>
+        <x:v>2623</x:v>
       </x:c>
       <x:c r="D1211" s="1" t="s">
-        <x:v>2615</x:v>
+        <x:v>2624</x:v>
       </x:c>
     </x:row>
     <x:row r="1212" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1212" s="0" t="s">
-        <x:v>2616</x:v>
+        <x:v>2625</x:v>
       </x:c>
       <x:c r="B1212" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1212" s="0" t="s">
-        <x:v>2617</x:v>
+        <x:v>2623</x:v>
       </x:c>
       <x:c r="D1212" s="1" t="s">
-        <x:v>2618</x:v>
+        <x:v>2624</x:v>
       </x:c>
     </x:row>
     <x:row r="1213" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1213" s="0" t="s">
-        <x:v>2619</x:v>
+        <x:v>2626</x:v>
       </x:c>
       <x:c r="B1213" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1213" s="0" t="s">
-        <x:v>2620</x:v>
+        <x:v>2623</x:v>
       </x:c>
       <x:c r="D1213" s="1" t="s">
-        <x:v>2621</x:v>
+        <x:v>2627</x:v>
       </x:c>
     </x:row>
     <x:row r="1214" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1214" s="0" t="s">
-        <x:v>2622</x:v>
+        <x:v>2628</x:v>
       </x:c>
       <x:c r="B1214" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1214" s="0" t="s">
         <x:v>2623</x:v>
       </x:c>
       <x:c r="D1214" s="1" t="s">
-        <x:v>2624</x:v>
+        <x:v>2627</x:v>
       </x:c>
     </x:row>
     <x:row r="1215" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1215" s="0" t="s">
-        <x:v>2625</x:v>
+        <x:v>2629</x:v>
       </x:c>
       <x:c r="B1215" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1215" s="0" t="s">
-        <x:v>2623</x:v>
+        <x:v>2630</x:v>
       </x:c>
       <x:c r="D1215" s="1" t="s">
-        <x:v>2626</x:v>
+        <x:v>2631</x:v>
       </x:c>
     </x:row>
     <x:row r="1216" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1216" s="0" t="s">
-        <x:v>2627</x:v>
+        <x:v>2632</x:v>
       </x:c>
       <x:c r="B1216" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1216" s="0" t="s">
-        <x:v>2628</x:v>
+        <x:v>2630</x:v>
       </x:c>
       <x:c r="D1216" s="1" t="s">
-        <x:v>2629</x:v>
+        <x:v>2633</x:v>
       </x:c>
     </x:row>
     <x:row r="1217" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1217" s="0" t="s">
+        <x:v>2634</x:v>
+      </x:c>
+      <x:c r="B1217" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1217" s="0" t="s">
         <x:v>2630</x:v>
       </x:c>
-      <x:c r="B1217" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1217" s="1" t="s">
-        <x:v>2632</x:v>
+        <x:v>2635</x:v>
       </x:c>
     </x:row>
     <x:row r="1218" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1218" s="0" t="s">
-        <x:v>2633</x:v>
+        <x:v>2636</x:v>
       </x:c>
       <x:c r="B1218" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1218" s="0" t="s">
-        <x:v>2634</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="D1218" s="1" t="s">
-        <x:v>2635</x:v>
+        <x:v>2638</x:v>
       </x:c>
     </x:row>
     <x:row r="1219" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1219" s="0" t="s">
-        <x:v>2636</x:v>
+        <x:v>2639</x:v>
       </x:c>
       <x:c r="B1219" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1219" s="0" t="s">
-        <x:v>2634</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="D1219" s="1" t="s">
-        <x:v>2637</x:v>
+        <x:v>2640</x:v>
       </x:c>
     </x:row>
     <x:row r="1220" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1220" s="0" t="s">
-        <x:v>2638</x:v>
+        <x:v>2641</x:v>
       </x:c>
       <x:c r="B1220" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1220" s="0" t="s">
-        <x:v>2634</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="D1220" s="1" t="s">
-        <x:v>2639</x:v>
+        <x:v>2642</x:v>
       </x:c>
     </x:row>
     <x:row r="1221" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1221" s="0" t="s">
-        <x:v>2640</x:v>
+        <x:v>2643</x:v>
       </x:c>
       <x:c r="B1221" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1221" s="0" t="s">
-        <x:v>2634</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="D1221" s="1" t="s">
-        <x:v>2639</x:v>
+        <x:v>2644</x:v>
       </x:c>
     </x:row>
     <x:row r="1222" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1222" s="0" t="s">
-        <x:v>2641</x:v>
+        <x:v>2645</x:v>
       </x:c>
       <x:c r="B1222" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1222" s="0" t="s">
-        <x:v>2642</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="D1222" s="1" t="s">
-        <x:v>2643</x:v>
+        <x:v>2646</x:v>
       </x:c>
     </x:row>
     <x:row r="1223" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1223" s="0" t="s">
-        <x:v>2644</x:v>
+        <x:v>2647</x:v>
       </x:c>
       <x:c r="B1223" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1223" s="0" t="s">
-        <x:v>2642</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="D1223" s="1" t="s">
-        <x:v>2645</x:v>
+        <x:v>2648</x:v>
       </x:c>
     </x:row>
     <x:row r="1224" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1224" s="0" t="s">
-        <x:v>2646</x:v>
+        <x:v>2375</x:v>
       </x:c>
       <x:c r="B1224" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1224" s="0" t="s">
-        <x:v>2642</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="D1224" s="1" t="s">
-        <x:v>2647</x:v>
+        <x:v>2649</x:v>
       </x:c>
     </x:row>
     <x:row r="1225" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1225" s="0" t="s">
-        <x:v>2648</x:v>
+        <x:v>2650</x:v>
       </x:c>
       <x:c r="B1225" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1225" s="0" t="s">
-        <x:v>2649</x:v>
+        <x:v>2651</x:v>
       </x:c>
       <x:c r="D1225" s="1" t="s">
-        <x:v>2650</x:v>
+        <x:v>2652</x:v>
       </x:c>
     </x:row>
     <x:row r="1226" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1226" s="0" t="s">
-        <x:v>2651</x:v>
+        <x:v>2653</x:v>
       </x:c>
       <x:c r="B1226" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1226" s="0" t="s">
-        <x:v>2652</x:v>
+        <x:v>2654</x:v>
       </x:c>
       <x:c r="D1226" s="1" t="s">
-        <x:v>2653</x:v>
+        <x:v>2627</x:v>
       </x:c>
     </x:row>
     <x:row r="1227" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1227" s="0" t="s">
+        <x:v>2653</x:v>
+      </x:c>
+      <x:c r="B1227" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1227" s="0" t="s">
         <x:v>2654</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2652</x:v>
       </x:c>
       <x:c r="D1227" s="1" t="s">
         <x:v>2655</x:v>
       </x:c>
     </x:row>
     <x:row r="1228" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1228" s="0" t="s">
         <x:v>2656</x:v>
       </x:c>
       <x:c r="B1228" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1228" s="0" t="s">
         <x:v>2657</x:v>
       </x:c>
       <x:c r="D1228" s="1" t="s">
         <x:v>2658</x:v>
       </x:c>
     </x:row>
     <x:row r="1229" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1229" s="0" t="s">
         <x:v>2659</x:v>
       </x:c>
       <x:c r="B1229" s="0" t="s">
         <x:v>5</x:v>
@@ -29600,9272 +29946,9986 @@
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1230" s="0" t="s">
         <x:v>2660</x:v>
       </x:c>
       <x:c r="D1230" s="1" t="s">
         <x:v>2663</x:v>
       </x:c>
     </x:row>
     <x:row r="1231" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1231" s="0" t="s">
         <x:v>2664</x:v>
       </x:c>
       <x:c r="B1231" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1231" s="0" t="s">
         <x:v>2665</x:v>
       </x:c>
       <x:c r="D1231" s="1" t="s">
         <x:v>2666</x:v>
       </x:c>
     </x:row>
     <x:row r="1232" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1232" s="0" t="s">
+        <x:v>1955</x:v>
+      </x:c>
+      <x:c r="B1232" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1232" s="0" t="s">
+        <x:v>2665</x:v>
+      </x:c>
+      <x:c r="D1232" s="1" t="s">
         <x:v>2667</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2669</x:v>
       </x:c>
     </x:row>
     <x:row r="1233" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1233" s="0" t="s">
+        <x:v>2668</x:v>
+      </x:c>
+      <x:c r="B1233" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1233" s="0" t="s">
+        <x:v>2669</x:v>
+      </x:c>
+      <x:c r="D1233" s="1" t="s">
         <x:v>2670</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2669</x:v>
       </x:c>
     </x:row>
     <x:row r="1234" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1234" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>2671</x:v>
       </x:c>
       <x:c r="B1234" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1234" s="0" t="s">
-        <x:v>2668</x:v>
+        <x:v>2672</x:v>
       </x:c>
       <x:c r="D1234" s="1" t="s">
-        <x:v>2671</x:v>
+        <x:v>2673</x:v>
       </x:c>
     </x:row>
     <x:row r="1235" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1235" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1235" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1235" s="0" t="s">
-        <x:v>2668</x:v>
+        <x:v>2674</x:v>
       </x:c>
       <x:c r="D1235" s="1" t="s">
-        <x:v>2672</x:v>
+        <x:v>2675</x:v>
       </x:c>
     </x:row>
     <x:row r="1236" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1236" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1236" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1236" s="0" t="s">
-        <x:v>2668</x:v>
+        <x:v>2674</x:v>
       </x:c>
       <x:c r="D1236" s="1" t="s">
-        <x:v>2673</x:v>
+        <x:v>2676</x:v>
       </x:c>
     </x:row>
     <x:row r="1237" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1237" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>2375</x:v>
       </x:c>
       <x:c r="B1237" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1237" s="0" t="s">
-        <x:v>2668</x:v>
+        <x:v>2677</x:v>
       </x:c>
       <x:c r="D1237" s="1" t="s">
-        <x:v>2674</x:v>
+        <x:v>2678</x:v>
       </x:c>
     </x:row>
     <x:row r="1238" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1238" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>2679</x:v>
       </x:c>
       <x:c r="B1238" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1238" s="0" t="s">
-        <x:v>2668</x:v>
+        <x:v>2677</x:v>
       </x:c>
       <x:c r="D1238" s="1" t="s">
-        <x:v>2675</x:v>
+        <x:v>2680</x:v>
       </x:c>
     </x:row>
     <x:row r="1239" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1239" s="0" t="s">
-        <x:v>2676</x:v>
+        <x:v>2681</x:v>
       </x:c>
       <x:c r="B1239" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1239" s="0" t="s">
-        <x:v>2668</x:v>
+        <x:v>2677</x:v>
       </x:c>
       <x:c r="D1239" s="1" t="s">
-        <x:v>2677</x:v>
+        <x:v>2682</x:v>
       </x:c>
     </x:row>
     <x:row r="1240" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1240" s="0" t="s">
-        <x:v>2678</x:v>
+        <x:v>2681</x:v>
       </x:c>
       <x:c r="B1240" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1240" s="0" t="s">
-        <x:v>2679</x:v>
+        <x:v>2677</x:v>
       </x:c>
       <x:c r="D1240" s="1" t="s">
-        <x:v>2680</x:v>
+        <x:v>2683</x:v>
       </x:c>
     </x:row>
     <x:row r="1241" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1241" s="0" t="s">
-        <x:v>2681</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="B1241" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1241" s="0" t="s">
-        <x:v>2679</x:v>
+        <x:v>2684</x:v>
       </x:c>
       <x:c r="D1241" s="1" t="s">
-        <x:v>2682</x:v>
+        <x:v>2685</x:v>
       </x:c>
     </x:row>
     <x:row r="1242" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1242" s="0" t="s">
-        <x:v>2683</x:v>
+        <x:v>2686</x:v>
       </x:c>
       <x:c r="B1242" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1242" s="0" t="s">
-        <x:v>2684</x:v>
+        <x:v>2687</x:v>
       </x:c>
       <x:c r="D1242" s="1" t="s">
-        <x:v>2685</x:v>
+        <x:v>2688</x:v>
       </x:c>
     </x:row>
     <x:row r="1243" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1243" s="0" t="s">
-        <x:v>2557</x:v>
+        <x:v>2689</x:v>
       </x:c>
       <x:c r="B1243" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1243" s="0" t="s">
-        <x:v>2686</x:v>
+        <x:v>2687</x:v>
       </x:c>
       <x:c r="D1243" s="1" t="s">
-        <x:v>2687</x:v>
+        <x:v>2688</x:v>
       </x:c>
     </x:row>
     <x:row r="1244" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1244" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>2375</x:v>
       </x:c>
       <x:c r="B1244" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1244" s="0" t="s">
-        <x:v>2688</x:v>
+        <x:v>2687</x:v>
       </x:c>
       <x:c r="D1244" s="1" t="s">
-        <x:v>2689</x:v>
+        <x:v>2690</x:v>
       </x:c>
     </x:row>
     <x:row r="1245" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1245" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>2691</x:v>
       </x:c>
       <x:c r="B1245" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1245" s="0" t="s">
-        <x:v>2688</x:v>
+        <x:v>2687</x:v>
       </x:c>
       <x:c r="D1245" s="1" t="s">
-        <x:v>2690</x:v>
+        <x:v>2692</x:v>
       </x:c>
     </x:row>
     <x:row r="1246" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1246" s="0" t="s">
         <x:v>2691</x:v>
       </x:c>
       <x:c r="B1246" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1246" s="0" t="s">
+        <x:v>2687</x:v>
+      </x:c>
+      <x:c r="D1246" s="1" t="s">
         <x:v>2692</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2693</x:v>
       </x:c>
     </x:row>
     <x:row r="1247" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1247" s="0" t="s">
+        <x:v>2693</x:v>
+      </x:c>
+      <x:c r="B1247" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1247" s="0" t="s">
+        <x:v>2687</x:v>
+      </x:c>
+      <x:c r="D1247" s="1" t="s">
         <x:v>2694</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2695</x:v>
       </x:c>
     </x:row>
     <x:row r="1248" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1248" s="0" t="s">
-        <x:v>2696</x:v>
+        <x:v>2693</x:v>
       </x:c>
       <x:c r="B1248" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1248" s="0" t="s">
-        <x:v>2692</x:v>
+        <x:v>2687</x:v>
       </x:c>
       <x:c r="D1248" s="1" t="s">
-        <x:v>2697</x:v>
+        <x:v>2694</x:v>
       </x:c>
     </x:row>
     <x:row r="1249" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1249" s="0" t="s">
-        <x:v>2696</x:v>
+        <x:v>2693</x:v>
       </x:c>
       <x:c r="B1249" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1249" s="0" t="s">
-        <x:v>2692</x:v>
+        <x:v>2687</x:v>
       </x:c>
       <x:c r="D1249" s="1" t="s">
-        <x:v>2697</x:v>
+        <x:v>2694</x:v>
       </x:c>
     </x:row>
     <x:row r="1250" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1250" s="0" t="s">
-        <x:v>2698</x:v>
+        <x:v>2695</x:v>
       </x:c>
       <x:c r="B1250" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1250" s="0" t="s">
-        <x:v>2699</x:v>
+        <x:v>2687</x:v>
       </x:c>
       <x:c r="D1250" s="1" t="s">
-        <x:v>2700</x:v>
+        <x:v>2696</x:v>
       </x:c>
     </x:row>
     <x:row r="1251" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1251" s="0" t="s">
-        <x:v>2701</x:v>
+        <x:v>2697</x:v>
       </x:c>
       <x:c r="B1251" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1251" s="0" t="s">
-        <x:v>2702</x:v>
+        <x:v>2687</x:v>
       </x:c>
       <x:c r="D1251" s="1" t="s">
-        <x:v>2703</x:v>
+        <x:v>2698</x:v>
       </x:c>
     </x:row>
     <x:row r="1252" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1252" s="0" t="s">
-        <x:v>2704</x:v>
+        <x:v>2699</x:v>
       </x:c>
       <x:c r="B1252" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1252" s="0" t="s">
-        <x:v>2705</x:v>
+        <x:v>2700</x:v>
       </x:c>
       <x:c r="D1252" s="1" t="s">
-        <x:v>2706</x:v>
+        <x:v>2701</x:v>
       </x:c>
     </x:row>
     <x:row r="1253" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1253" s="0" t="s">
+        <x:v>2702</x:v>
+      </x:c>
+      <x:c r="B1253" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1253" s="0" t="s">
+        <x:v>2703</x:v>
+      </x:c>
+      <x:c r="D1253" s="1" t="s">
         <x:v>2704</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2706</x:v>
       </x:c>
     </x:row>
     <x:row r="1254" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1254" s="0" t="s">
-        <x:v>2707</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="B1254" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1254" s="0" t="s">
+        <x:v>2703</x:v>
+      </x:c>
+      <x:c r="D1254" s="1" t="s">
         <x:v>2705</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2708</x:v>
       </x:c>
     </x:row>
     <x:row r="1255" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1255" s="0" t="s">
+        <x:v>2706</x:v>
+      </x:c>
+      <x:c r="B1255" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1255" s="0" t="s">
         <x:v>2707</x:v>
       </x:c>
-      <x:c r="B1255" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1255" s="1" t="s">
-        <x:v>2709</x:v>
+        <x:v>2708</x:v>
       </x:c>
     </x:row>
     <x:row r="1256" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1256" s="0" t="s">
+        <x:v>2709</x:v>
+      </x:c>
+      <x:c r="B1256" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1256" s="0" t="s">
+        <x:v>2707</x:v>
+      </x:c>
+      <x:c r="D1256" s="1" t="s">
         <x:v>2710</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2712</x:v>
       </x:c>
     </x:row>
     <x:row r="1257" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1257" s="0" t="s">
+        <x:v>2711</x:v>
+      </x:c>
+      <x:c r="B1257" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1257" s="0" t="s">
+        <x:v>2712</x:v>
+      </x:c>
+      <x:c r="D1257" s="1" t="s">
         <x:v>2713</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2714</x:v>
       </x:c>
     </x:row>
     <x:row r="1258" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1258" s="0" t="s">
+        <x:v>2714</x:v>
+      </x:c>
+      <x:c r="B1258" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1258" s="0" t="s">
+        <x:v>2712</x:v>
+      </x:c>
+      <x:c r="D1258" s="1" t="s">
         <x:v>2715</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2717</x:v>
       </x:c>
     </x:row>
     <x:row r="1259" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1259" s="0" t="s">
-        <x:v>2718</x:v>
+        <x:v>2716</x:v>
       </x:c>
       <x:c r="B1259" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1259" s="0" t="s">
-        <x:v>2716</x:v>
+        <x:v>2712</x:v>
       </x:c>
       <x:c r="D1259" s="1" t="s">
-        <x:v>2719</x:v>
+        <x:v>2717</x:v>
       </x:c>
     </x:row>
     <x:row r="1260" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1260" s="0" t="s">
+        <x:v>2718</x:v>
+      </x:c>
+      <x:c r="B1260" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1260" s="0" t="s">
+        <x:v>2719</x:v>
+      </x:c>
+      <x:c r="D1260" s="1" t="s">
         <x:v>2720</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2721</x:v>
       </x:c>
     </x:row>
     <x:row r="1261" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1261" s="0" t="s">
+        <x:v>2721</x:v>
+      </x:c>
+      <x:c r="B1261" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1261" s="0" t="s">
         <x:v>2722</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2716</x:v>
       </x:c>
       <x:c r="D1261" s="1" t="s">
         <x:v>2723</x:v>
       </x:c>
     </x:row>
     <x:row r="1262" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1262" s="0" t="s">
         <x:v>2724</x:v>
       </x:c>
       <x:c r="B1262" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1262" s="0" t="s">
-        <x:v>2716</x:v>
+        <x:v>2725</x:v>
       </x:c>
       <x:c r="D1262" s="1" t="s">
-        <x:v>2725</x:v>
+        <x:v>2726</x:v>
       </x:c>
     </x:row>
     <x:row r="1263" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1263" s="0" t="s">
-        <x:v>2726</x:v>
+        <x:v>2727</x:v>
       </x:c>
       <x:c r="B1263" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1263" s="0" t="s">
-        <x:v>2716</x:v>
+        <x:v>2728</x:v>
       </x:c>
       <x:c r="D1263" s="1" t="s">
-        <x:v>2727</x:v>
+        <x:v>2729</x:v>
       </x:c>
     </x:row>
     <x:row r="1264" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1264" s="0" t="s">
-        <x:v>2728</x:v>
+        <x:v>2730</x:v>
       </x:c>
       <x:c r="B1264" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1264" s="0" t="s">
-        <x:v>2729</x:v>
+        <x:v>2731</x:v>
       </x:c>
       <x:c r="D1264" s="1" t="s">
-        <x:v>2730</x:v>
+        <x:v>2732</x:v>
       </x:c>
     </x:row>
     <x:row r="1265" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1265" s="0" t="s">
-        <x:v>2731</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="B1265" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1265" s="0" t="s">
-        <x:v>2729</x:v>
+        <x:v>2734</x:v>
       </x:c>
       <x:c r="D1265" s="1" t="s">
-        <x:v>2730</x:v>
+        <x:v>2735</x:v>
       </x:c>
     </x:row>
     <x:row r="1266" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1266" s="0" t="s">
-        <x:v>2732</x:v>
+        <x:v>2736</x:v>
       </x:c>
       <x:c r="B1266" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1266" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>2734</x:v>
       </x:c>
       <x:c r="D1266" s="1" t="s">
-        <x:v>2734</x:v>
+        <x:v>2737</x:v>
       </x:c>
     </x:row>
     <x:row r="1267" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1267" s="0" t="s">
-        <x:v>2735</x:v>
+        <x:v>2738</x:v>
       </x:c>
       <x:c r="B1267" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1267" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>2739</x:v>
       </x:c>
       <x:c r="D1267" s="1" t="s">
-        <x:v>2734</x:v>
+        <x:v>2740</x:v>
       </x:c>
     </x:row>
     <x:row r="1268" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1268" s="0" t="s">
-        <x:v>2736</x:v>
+        <x:v>2741</x:v>
       </x:c>
       <x:c r="B1268" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1268" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>2742</x:v>
       </x:c>
       <x:c r="D1268" s="1" t="s">
-        <x:v>2734</x:v>
+        <x:v>2743</x:v>
       </x:c>
     </x:row>
     <x:row r="1269" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1269" s="0" t="s">
-        <x:v>2737</x:v>
+        <x:v>2744</x:v>
       </x:c>
       <x:c r="B1269" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1269" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>2745</x:v>
       </x:c>
       <x:c r="D1269" s="1" t="s">
-        <x:v>2738</x:v>
+        <x:v>2746</x:v>
       </x:c>
     </x:row>
     <x:row r="1270" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1270" s="0" t="s">
-        <x:v>2739</x:v>
+        <x:v>2747</x:v>
       </x:c>
       <x:c r="B1270" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1270" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>2745</x:v>
       </x:c>
       <x:c r="D1270" s="1" t="s">
-        <x:v>2738</x:v>
+        <x:v>2748</x:v>
       </x:c>
     </x:row>
     <x:row r="1271" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1271" s="0" t="s">
-        <x:v>2740</x:v>
+        <x:v>2749</x:v>
       </x:c>
       <x:c r="B1271" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1271" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>2745</x:v>
       </x:c>
       <x:c r="D1271" s="1" t="s">
-        <x:v>2741</x:v>
+        <x:v>2750</x:v>
       </x:c>
     </x:row>
     <x:row r="1272" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1272" s="0" t="s">
-        <x:v>2742</x:v>
+        <x:v>2751</x:v>
       </x:c>
       <x:c r="B1272" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1272" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>2745</x:v>
       </x:c>
       <x:c r="D1272" s="1" t="s">
-        <x:v>2743</x:v>
+        <x:v>2750</x:v>
       </x:c>
     </x:row>
     <x:row r="1273" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1273" s="0" t="s">
-        <x:v>2744</x:v>
+        <x:v>2752</x:v>
       </x:c>
       <x:c r="B1273" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1273" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>2753</x:v>
       </x:c>
       <x:c r="D1273" s="1" t="s">
-        <x:v>2745</x:v>
+        <x:v>2754</x:v>
       </x:c>
     </x:row>
     <x:row r="1274" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1274" s="0" t="s">
-        <x:v>2317</x:v>
+        <x:v>2755</x:v>
       </x:c>
       <x:c r="B1274" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1274" s="0" t="s">
-        <x:v>2746</x:v>
+        <x:v>2753</x:v>
       </x:c>
       <x:c r="D1274" s="1" t="s">
-        <x:v>2747</x:v>
+        <x:v>2756</x:v>
       </x:c>
     </x:row>
     <x:row r="1275" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1275" s="0" t="s">
-        <x:v>2317</x:v>
+        <x:v>2757</x:v>
       </x:c>
       <x:c r="B1275" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1275" s="0" t="s">
-        <x:v>2746</x:v>
+        <x:v>2753</x:v>
       </x:c>
       <x:c r="D1275" s="1" t="s">
-        <x:v>2747</x:v>
+        <x:v>2758</x:v>
       </x:c>
     </x:row>
     <x:row r="1276" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1276" s="0" t="s">
-        <x:v>2748</x:v>
+        <x:v>2759</x:v>
       </x:c>
       <x:c r="B1276" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1276" s="0" t="s">
-        <x:v>2749</x:v>
+        <x:v>2760</x:v>
       </x:c>
       <x:c r="D1276" s="1" t="s">
-        <x:v>2750</x:v>
+        <x:v>2761</x:v>
       </x:c>
     </x:row>
     <x:row r="1277" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1277" s="0" t="s">
-        <x:v>2748</x:v>
+        <x:v>2762</x:v>
       </x:c>
       <x:c r="B1277" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1277" s="0" t="s">
-        <x:v>2749</x:v>
+        <x:v>2763</x:v>
       </x:c>
       <x:c r="D1277" s="1" t="s">
-        <x:v>2750</x:v>
+        <x:v>2764</x:v>
       </x:c>
     </x:row>
     <x:row r="1278" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1278" s="0" t="s">
-        <x:v>2751</x:v>
+        <x:v>2765</x:v>
       </x:c>
       <x:c r="B1278" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1278" s="0" t="s">
-        <x:v>2752</x:v>
+        <x:v>2763</x:v>
       </x:c>
       <x:c r="D1278" s="1" t="s">
-        <x:v>2753</x:v>
+        <x:v>2766</x:v>
       </x:c>
     </x:row>
     <x:row r="1279" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1279" s="0" t="s">
-        <x:v>2754</x:v>
+        <x:v>2767</x:v>
       </x:c>
       <x:c r="B1279" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1279" s="0" t="s">
-        <x:v>2755</x:v>
+        <x:v>2768</x:v>
       </x:c>
       <x:c r="D1279" s="1" t="s">
-        <x:v>2756</x:v>
+        <x:v>2769</x:v>
       </x:c>
     </x:row>
     <x:row r="1280" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1280" s="0" t="s">
-        <x:v>2757</x:v>
+        <x:v>2770</x:v>
       </x:c>
       <x:c r="B1280" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1280" s="0" t="s">
-        <x:v>2758</x:v>
+        <x:v>2771</x:v>
       </x:c>
       <x:c r="D1280" s="1" t="s">
-        <x:v>2759</x:v>
+        <x:v>2772</x:v>
       </x:c>
     </x:row>
     <x:row r="1281" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1281" s="0" t="s">
-        <x:v>2757</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="B1281" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1281" s="0" t="s">
-        <x:v>2758</x:v>
+        <x:v>2771</x:v>
       </x:c>
       <x:c r="D1281" s="1" t="s">
-        <x:v>2759</x:v>
+        <x:v>2774</x:v>
       </x:c>
     </x:row>
     <x:row r="1282" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1282" s="0" t="s">
-        <x:v>2760</x:v>
+        <x:v>2775</x:v>
       </x:c>
       <x:c r="B1282" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1282" s="0" t="s">
-        <x:v>2758</x:v>
+        <x:v>2776</x:v>
       </x:c>
       <x:c r="D1282" s="1" t="s">
-        <x:v>2761</x:v>
+        <x:v>2777</x:v>
       </x:c>
     </x:row>
     <x:row r="1283" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1283" s="0" t="s">
-        <x:v>2760</x:v>
+        <x:v>2778</x:v>
       </x:c>
       <x:c r="B1283" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1283" s="0" t="s">
-        <x:v>2758</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="D1283" s="1" t="s">
-        <x:v>2761</x:v>
+        <x:v>2780</x:v>
       </x:c>
     </x:row>
     <x:row r="1284" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1284" s="0" t="s">
-        <x:v>2762</x:v>
+        <x:v>2781</x:v>
       </x:c>
       <x:c r="B1284" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1284" s="0" t="s">
-        <x:v>2763</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="D1284" s="1" t="s">
-        <x:v>2764</x:v>
+        <x:v>2780</x:v>
       </x:c>
     </x:row>
     <x:row r="1285" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1285" s="0" t="s">
-        <x:v>2765</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="B1285" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1285" s="0" t="s">
-        <x:v>2766</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="D1285" s="1" t="s">
-        <x:v>2767</x:v>
+        <x:v>2782</x:v>
       </x:c>
     </x:row>
     <x:row r="1286" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1286" s="0" t="s">
-        <x:v>2765</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="B1286" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1286" s="0" t="s">
-        <x:v>2766</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="D1286" s="1" t="s">
-        <x:v>2767</x:v>
+        <x:v>2783</x:v>
       </x:c>
     </x:row>
     <x:row r="1287" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1287" s="0" t="s">
-        <x:v>2765</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="B1287" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1287" s="0" t="s">
-        <x:v>2768</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="D1287" s="1" t="s">
-        <x:v>2769</x:v>
+        <x:v>2784</x:v>
       </x:c>
     </x:row>
     <x:row r="1288" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1288" s="0" t="s">
-        <x:v>2770</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="B1288" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1288" s="0" t="s">
-        <x:v>2768</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="D1288" s="1" t="s">
-        <x:v>2771</x:v>
+        <x:v>2785</x:v>
       </x:c>
     </x:row>
     <x:row r="1289" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1289" s="0" t="s">
-        <x:v>2772</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="B1289" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1289" s="0" t="s">
-        <x:v>2768</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="D1289" s="1" t="s">
-        <x:v>2773</x:v>
+        <x:v>2786</x:v>
       </x:c>
     </x:row>
     <x:row r="1290" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1290" s="0" t="s">
-        <x:v>2774</x:v>
+        <x:v>2787</x:v>
       </x:c>
       <x:c r="B1290" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1290" s="0" t="s">
-        <x:v>2775</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="D1290" s="1" t="s">
-        <x:v>2776</x:v>
+        <x:v>2788</x:v>
       </x:c>
     </x:row>
     <x:row r="1291" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1291" s="0" t="s">
-        <x:v>2777</x:v>
+        <x:v>2789</x:v>
       </x:c>
       <x:c r="B1291" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1291" s="0" t="s">
-        <x:v>2775</x:v>
+        <x:v>2790</x:v>
       </x:c>
       <x:c r="D1291" s="1" t="s">
-        <x:v>2778</x:v>
+        <x:v>2791</x:v>
       </x:c>
     </x:row>
     <x:row r="1292" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1292" s="0" t="s">
-        <x:v>2779</x:v>
+        <x:v>2792</x:v>
       </x:c>
       <x:c r="B1292" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1292" s="0" t="s">
-        <x:v>2775</x:v>
+        <x:v>2790</x:v>
       </x:c>
       <x:c r="D1292" s="1" t="s">
-        <x:v>2780</x:v>
+        <x:v>2793</x:v>
       </x:c>
     </x:row>
     <x:row r="1293" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1293" s="0" t="s">
-        <x:v>2781</x:v>
+        <x:v>2794</x:v>
       </x:c>
       <x:c r="B1293" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1293" s="0" t="s">
-        <x:v>2782</x:v>
+        <x:v>2795</x:v>
       </x:c>
       <x:c r="D1293" s="1" t="s">
-        <x:v>2783</x:v>
+        <x:v>2796</x:v>
       </x:c>
     </x:row>
     <x:row r="1294" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1294" s="0" t="s">
-        <x:v>2784</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="B1294" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1294" s="0" t="s">
-        <x:v>2782</x:v>
+        <x:v>2797</x:v>
       </x:c>
       <x:c r="D1294" s="1" t="s">
-        <x:v>2785</x:v>
+        <x:v>2798</x:v>
       </x:c>
     </x:row>
     <x:row r="1295" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1295" s="0" t="s">
-        <x:v>2786</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B1295" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1295" s="0" t="s">
-        <x:v>2787</x:v>
+        <x:v>2799</x:v>
       </x:c>
       <x:c r="D1295" s="1" t="s">
-        <x:v>2788</x:v>
+        <x:v>2800</x:v>
       </x:c>
     </x:row>
     <x:row r="1296" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1296" s="0" t="s">
-        <x:v>2789</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="B1296" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1296" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2799</x:v>
       </x:c>
       <x:c r="D1296" s="1" t="s">
-        <x:v>2791</x:v>
+        <x:v>2801</x:v>
       </x:c>
     </x:row>
     <x:row r="1297" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1297" s="0" t="s">
-        <x:v>2792</x:v>
+        <x:v>2802</x:v>
       </x:c>
       <x:c r="B1297" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1297" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2803</x:v>
       </x:c>
       <x:c r="D1297" s="1" t="s">
-        <x:v>2793</x:v>
+        <x:v>2804</x:v>
       </x:c>
     </x:row>
     <x:row r="1298" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1298" s="0" t="s">
-        <x:v>2794</x:v>
+        <x:v>2805</x:v>
       </x:c>
       <x:c r="B1298" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1298" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2803</x:v>
       </x:c>
       <x:c r="D1298" s="1" t="s">
-        <x:v>2795</x:v>
+        <x:v>2806</x:v>
       </x:c>
     </x:row>
     <x:row r="1299" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1299" s="0" t="s">
-        <x:v>2796</x:v>
+        <x:v>2807</x:v>
       </x:c>
       <x:c r="B1299" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1299" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2803</x:v>
       </x:c>
       <x:c r="D1299" s="1" t="s">
-        <x:v>2797</x:v>
+        <x:v>2808</x:v>
       </x:c>
     </x:row>
     <x:row r="1300" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1300" s="0" t="s">
-        <x:v>2798</x:v>
+        <x:v>2807</x:v>
       </x:c>
       <x:c r="B1300" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1300" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2803</x:v>
       </x:c>
       <x:c r="D1300" s="1" t="s">
-        <x:v>2799</x:v>
+        <x:v>2808</x:v>
       </x:c>
     </x:row>
     <x:row r="1301" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1301" s="0" t="s">
-        <x:v>2800</x:v>
+        <x:v>2809</x:v>
       </x:c>
       <x:c r="B1301" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1301" s="0" t="s">
-        <x:v>2801</x:v>
+        <x:v>2810</x:v>
       </x:c>
       <x:c r="D1301" s="1" t="s">
-        <x:v>2802</x:v>
+        <x:v>2811</x:v>
       </x:c>
     </x:row>
     <x:row r="1302" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1302" s="0" t="s">
-        <x:v>2803</x:v>
+        <x:v>2812</x:v>
       </x:c>
       <x:c r="B1302" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1302" s="0" t="s">
-        <x:v>2801</x:v>
+        <x:v>2813</x:v>
       </x:c>
       <x:c r="D1302" s="1" t="s">
-        <x:v>2804</x:v>
+        <x:v>2814</x:v>
       </x:c>
     </x:row>
     <x:row r="1303" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1303" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>2815</x:v>
       </x:c>
       <x:c r="B1303" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1303" s="0" t="s">
-        <x:v>2801</x:v>
+        <x:v>2816</x:v>
       </x:c>
       <x:c r="D1303" s="1" t="s">
-        <x:v>2805</x:v>
+        <x:v>2817</x:v>
       </x:c>
     </x:row>
     <x:row r="1304" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1304" s="0" t="s">
-        <x:v>2806</x:v>
+        <x:v>2815</x:v>
       </x:c>
       <x:c r="B1304" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1304" s="0" t="s">
-        <x:v>2807</x:v>
+        <x:v>2816</x:v>
       </x:c>
       <x:c r="D1304" s="1" t="s">
-        <x:v>2808</x:v>
+        <x:v>2817</x:v>
       </x:c>
     </x:row>
     <x:row r="1305" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1305" s="0" t="s">
-        <x:v>2809</x:v>
+        <x:v>2818</x:v>
       </x:c>
       <x:c r="B1305" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1305" s="0" t="s">
-        <x:v>2807</x:v>
+        <x:v>2816</x:v>
       </x:c>
       <x:c r="D1305" s="1" t="s">
-        <x:v>2810</x:v>
+        <x:v>2819</x:v>
       </x:c>
     </x:row>
     <x:row r="1306" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1306" s="0" t="s">
-        <x:v>2809</x:v>
+        <x:v>2818</x:v>
       </x:c>
       <x:c r="B1306" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1306" s="0" t="s">
-        <x:v>2807</x:v>
+        <x:v>2816</x:v>
       </x:c>
       <x:c r="D1306" s="1" t="s">
-        <x:v>2810</x:v>
+        <x:v>2820</x:v>
       </x:c>
     </x:row>
     <x:row r="1307" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1307" s="0" t="s">
-        <x:v>2811</x:v>
+        <x:v>2821</x:v>
       </x:c>
       <x:c r="B1307" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1307" s="0" t="s">
-        <x:v>2812</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="D1307" s="1" t="s">
-        <x:v>2813</x:v>
+        <x:v>2823</x:v>
       </x:c>
     </x:row>
     <x:row r="1308" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1308" s="0" t="s">
-        <x:v>2814</x:v>
+        <x:v>2824</x:v>
       </x:c>
       <x:c r="B1308" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1308" s="0" t="s">
-        <x:v>2815</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="D1308" s="1" t="s">
-        <x:v>2816</x:v>
+        <x:v>2825</x:v>
       </x:c>
     </x:row>
     <x:row r="1309" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1309" s="0" t="s">
-        <x:v>2814</x:v>
+        <x:v>2826</x:v>
       </x:c>
       <x:c r="B1309" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1309" s="0" t="s">
-        <x:v>2815</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="D1309" s="1" t="s">
-        <x:v>2816</x:v>
+        <x:v>2828</x:v>
       </x:c>
     </x:row>
     <x:row r="1310" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1310" s="0" t="s">
-        <x:v>2817</x:v>
+        <x:v>2829</x:v>
       </x:c>
       <x:c r="B1310" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1310" s="0" t="s">
-        <x:v>2818</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="D1310" s="1" t="s">
-        <x:v>2819</x:v>
+        <x:v>2830</x:v>
       </x:c>
     </x:row>
     <x:row r="1311" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1311" s="0" t="s">
-        <x:v>2820</x:v>
+        <x:v>2831</x:v>
       </x:c>
       <x:c r="B1311" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1311" s="0" t="s">
-        <x:v>2818</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="D1311" s="1" t="s">
-        <x:v>2821</x:v>
+        <x:v>2832</x:v>
       </x:c>
     </x:row>
     <x:row r="1312" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1312" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>2833</x:v>
       </x:c>
       <x:c r="B1312" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1312" s="0" t="s">
-        <x:v>2823</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="D1312" s="1" t="s">
-        <x:v>2824</x:v>
+        <x:v>2834</x:v>
       </x:c>
     </x:row>
     <x:row r="1313" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1313" s="0" t="s">
-        <x:v>2825</x:v>
+        <x:v>2835</x:v>
       </x:c>
       <x:c r="B1313" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1313" s="0" t="s">
-        <x:v>2826</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="D1313" s="1" t="s">
-        <x:v>2827</x:v>
+        <x:v>2836</x:v>
       </x:c>
     </x:row>
     <x:row r="1314" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1314" s="0" t="s">
-        <x:v>2828</x:v>
+        <x:v>2837</x:v>
       </x:c>
       <x:c r="B1314" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1314" s="0" t="s">
-        <x:v>2826</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="D1314" s="1" t="s">
-        <x:v>2829</x:v>
+        <x:v>2838</x:v>
       </x:c>
     </x:row>
     <x:row r="1315" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1315" s="0" t="s">
-        <x:v>2830</x:v>
+        <x:v>2839</x:v>
       </x:c>
       <x:c r="B1315" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1315" s="0" t="s">
-        <x:v>2831</x:v>
+        <x:v>2840</x:v>
       </x:c>
       <x:c r="D1315" s="1" t="s">
-        <x:v>2832</x:v>
+        <x:v>2841</x:v>
       </x:c>
     </x:row>
     <x:row r="1316" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1316" s="0" t="s">
-        <x:v>2833</x:v>
+        <x:v>2842</x:v>
       </x:c>
       <x:c r="B1316" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1316" s="0" t="s">
-        <x:v>2831</x:v>
+        <x:v>2840</x:v>
       </x:c>
       <x:c r="D1316" s="1" t="s">
-        <x:v>2834</x:v>
+        <x:v>2841</x:v>
       </x:c>
     </x:row>
     <x:row r="1317" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1317" s="0" t="s">
-        <x:v>2835</x:v>
+        <x:v>2843</x:v>
       </x:c>
       <x:c r="B1317" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1317" s="0" t="s">
-        <x:v>2836</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="D1317" s="1" t="s">
-        <x:v>2837</x:v>
+        <x:v>2845</x:v>
       </x:c>
     </x:row>
     <x:row r="1318" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1318" s="0" t="s">
-        <x:v>2835</x:v>
+        <x:v>2846</x:v>
       </x:c>
       <x:c r="B1318" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1318" s="0" t="s">
-        <x:v>2836</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="D1318" s="1" t="s">
-        <x:v>2837</x:v>
+        <x:v>2845</x:v>
       </x:c>
     </x:row>
     <x:row r="1319" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1319" s="0" t="s">
-        <x:v>2838</x:v>
+        <x:v>2847</x:v>
       </x:c>
       <x:c r="B1319" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1319" s="0" t="s">
-        <x:v>2839</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="D1319" s="1" t="s">
-        <x:v>2840</x:v>
+        <x:v>2845</x:v>
       </x:c>
     </x:row>
     <x:row r="1320" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1320" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>2848</x:v>
       </x:c>
       <x:c r="B1320" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1320" s="0" t="s">
-        <x:v>2841</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="D1320" s="1" t="s">
-        <x:v>2842</x:v>
+        <x:v>2849</x:v>
       </x:c>
     </x:row>
     <x:row r="1321" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1321" s="0" t="s">
-        <x:v>2843</x:v>
+        <x:v>2850</x:v>
       </x:c>
       <x:c r="B1321" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1321" s="0" t="s">
-        <x:v>2841</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="D1321" s="1" t="s">
-        <x:v>2844</x:v>
+        <x:v>2849</x:v>
       </x:c>
     </x:row>
     <x:row r="1322" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1322" s="0" t="s">
-        <x:v>2845</x:v>
+        <x:v>2851</x:v>
       </x:c>
       <x:c r="B1322" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1322" s="0" t="s">
-        <x:v>2846</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="D1322" s="1" t="s">
-        <x:v>2847</x:v>
+        <x:v>2852</x:v>
       </x:c>
     </x:row>
     <x:row r="1323" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1323" s="0" t="s">
-        <x:v>2848</x:v>
+        <x:v>2853</x:v>
       </x:c>
       <x:c r="B1323" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1323" s="0" t="s">
-        <x:v>2849</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="D1323" s="1" t="s">
-        <x:v>2850</x:v>
+        <x:v>2854</x:v>
       </x:c>
     </x:row>
     <x:row r="1324" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1324" s="0" t="s">
-        <x:v>2851</x:v>
+        <x:v>2855</x:v>
       </x:c>
       <x:c r="B1324" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1324" s="0" t="s">
-        <x:v>2852</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="D1324" s="1" t="s">
-        <x:v>2853</x:v>
+        <x:v>2856</x:v>
       </x:c>
     </x:row>
     <x:row r="1325" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1325" s="0" t="s">
-        <x:v>2854</x:v>
+        <x:v>2428</x:v>
       </x:c>
       <x:c r="B1325" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1325" s="0" t="s">
-        <x:v>2852</x:v>
+        <x:v>2857</x:v>
       </x:c>
       <x:c r="D1325" s="1" t="s">
-        <x:v>2855</x:v>
+        <x:v>2858</x:v>
       </x:c>
     </x:row>
     <x:row r="1326" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1326" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2428</x:v>
       </x:c>
       <x:c r="B1326" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1326" s="0" t="s">
         <x:v>2857</x:v>
       </x:c>
       <x:c r="D1326" s="1" t="s">
         <x:v>2858</x:v>
       </x:c>
     </x:row>
     <x:row r="1327" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1327" s="0" t="s">
         <x:v>2859</x:v>
       </x:c>
       <x:c r="B1327" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1327" s="0" t="s">
         <x:v>2860</x:v>
       </x:c>
       <x:c r="D1327" s="1" t="s">
         <x:v>2861</x:v>
       </x:c>
     </x:row>
     <x:row r="1328" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1328" s="0" t="s">
-        <x:v>2862</x:v>
+        <x:v>2859</x:v>
       </x:c>
       <x:c r="B1328" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1328" s="0" t="s">
         <x:v>2860</x:v>
       </x:c>
       <x:c r="D1328" s="1" t="s">
-        <x:v>2863</x:v>
+        <x:v>2861</x:v>
       </x:c>
     </x:row>
     <x:row r="1329" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1329" s="0" t="s">
+        <x:v>2862</x:v>
+      </x:c>
+      <x:c r="B1329" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1329" s="0" t="s">
+        <x:v>2863</x:v>
+      </x:c>
+      <x:c r="D1329" s="1" t="s">
         <x:v>2864</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2866</x:v>
       </x:c>
     </x:row>
     <x:row r="1330" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1330" s="0" t="s">
+        <x:v>2865</x:v>
+      </x:c>
+      <x:c r="B1330" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1330" s="0" t="s">
+        <x:v>2866</x:v>
+      </x:c>
+      <x:c r="D1330" s="1" t="s">
         <x:v>2867</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2868</x:v>
       </x:c>
     </x:row>
     <x:row r="1331" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1331" s="0" t="s">
+        <x:v>2868</x:v>
+      </x:c>
+      <x:c r="B1331" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1331" s="0" t="s">
         <x:v>2869</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2865</x:v>
       </x:c>
       <x:c r="D1331" s="1" t="s">
         <x:v>2870</x:v>
       </x:c>
     </x:row>
     <x:row r="1332" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1332" s="0" t="s">
-        <x:v>2871</x:v>
+        <x:v>2868</x:v>
       </x:c>
       <x:c r="B1332" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1332" s="0" t="s">
-        <x:v>2865</x:v>
+        <x:v>2869</x:v>
       </x:c>
       <x:c r="D1332" s="1" t="s">
-        <x:v>2872</x:v>
+        <x:v>2870</x:v>
       </x:c>
     </x:row>
     <x:row r="1333" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1333" s="0" t="s">
-        <x:v>2873</x:v>
+        <x:v>2871</x:v>
       </x:c>
       <x:c r="B1333" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1333" s="0" t="s">
-        <x:v>2874</x:v>
+        <x:v>2869</x:v>
       </x:c>
       <x:c r="D1333" s="1" t="s">
-        <x:v>2875</x:v>
+        <x:v>2872</x:v>
       </x:c>
     </x:row>
     <x:row r="1334" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1334" s="0" t="s">
-        <x:v>2876</x:v>
+        <x:v>2871</x:v>
       </x:c>
       <x:c r="B1334" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1334" s="0" t="s">
-        <x:v>2874</x:v>
+        <x:v>2869</x:v>
       </x:c>
       <x:c r="D1334" s="1" t="s">
-        <x:v>2877</x:v>
+        <x:v>2872</x:v>
       </x:c>
     </x:row>
     <x:row r="1335" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1335" s="0" t="s">
-        <x:v>2878</x:v>
+        <x:v>2873</x:v>
       </x:c>
       <x:c r="B1335" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1335" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2874</x:v>
       </x:c>
       <x:c r="D1335" s="1" t="s">
-        <x:v>2880</x:v>
+        <x:v>2875</x:v>
       </x:c>
     </x:row>
     <x:row r="1336" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1336" s="0" t="s">
-        <x:v>2881</x:v>
+        <x:v>2876</x:v>
       </x:c>
       <x:c r="B1336" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1336" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2877</x:v>
       </x:c>
       <x:c r="D1336" s="1" t="s">
-        <x:v>2882</x:v>
+        <x:v>2878</x:v>
       </x:c>
     </x:row>
     <x:row r="1337" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1337" s="0" t="s">
-        <x:v>2883</x:v>
+        <x:v>2876</x:v>
       </x:c>
       <x:c r="B1337" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1337" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2877</x:v>
       </x:c>
       <x:c r="D1337" s="1" t="s">
-        <x:v>2884</x:v>
+        <x:v>2878</x:v>
       </x:c>
     </x:row>
     <x:row r="1338" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1338" s="0" t="s">
-        <x:v>2885</x:v>
+        <x:v>2876</x:v>
       </x:c>
       <x:c r="B1338" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1338" s="0" t="s">
         <x:v>2879</x:v>
       </x:c>
       <x:c r="D1338" s="1" t="s">
-        <x:v>2886</x:v>
+        <x:v>2880</x:v>
       </x:c>
     </x:row>
     <x:row r="1339" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1339" s="0" t="s">
-        <x:v>2887</x:v>
+        <x:v>2881</x:v>
       </x:c>
       <x:c r="B1339" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1339" s="0" t="s">
         <x:v>2879</x:v>
       </x:c>
       <x:c r="D1339" s="1" t="s">
-        <x:v>2888</x:v>
+        <x:v>2882</x:v>
       </x:c>
     </x:row>
     <x:row r="1340" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1340" s="0" t="s">
-        <x:v>2889</x:v>
+        <x:v>2883</x:v>
       </x:c>
       <x:c r="B1340" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1340" s="0" t="s">
-        <x:v>2890</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="D1340" s="1" t="s">
-        <x:v>2891</x:v>
+        <x:v>2884</x:v>
       </x:c>
     </x:row>
     <x:row r="1341" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1341" s="0" t="s">
-        <x:v>2892</x:v>
+        <x:v>2885</x:v>
       </x:c>
       <x:c r="B1341" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1341" s="0" t="s">
-        <x:v>2890</x:v>
+        <x:v>2886</x:v>
       </x:c>
       <x:c r="D1341" s="1" t="s">
-        <x:v>2893</x:v>
+        <x:v>2887</x:v>
       </x:c>
     </x:row>
     <x:row r="1342" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1342" s="0" t="s">
-        <x:v>2894</x:v>
+        <x:v>2888</x:v>
       </x:c>
       <x:c r="B1342" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1342" s="0" t="s">
-        <x:v>2890</x:v>
+        <x:v>2886</x:v>
       </x:c>
       <x:c r="D1342" s="1" t="s">
-        <x:v>2895</x:v>
+        <x:v>2889</x:v>
       </x:c>
     </x:row>
     <x:row r="1343" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1343" s="0" t="s">
-        <x:v>2896</x:v>
+        <x:v>2890</x:v>
       </x:c>
       <x:c r="B1343" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1343" s="0" t="s">
-        <x:v>2897</x:v>
+        <x:v>2886</x:v>
       </x:c>
       <x:c r="D1343" s="1" t="s">
-        <x:v>2898</x:v>
+        <x:v>2891</x:v>
       </x:c>
     </x:row>
     <x:row r="1344" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1344" s="0" t="s">
-        <x:v>2899</x:v>
+        <x:v>2892</x:v>
       </x:c>
       <x:c r="B1344" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1344" s="0" t="s">
-        <x:v>2900</x:v>
+        <x:v>2893</x:v>
       </x:c>
       <x:c r="D1344" s="1" t="s">
-        <x:v>2901</x:v>
+        <x:v>2894</x:v>
       </x:c>
     </x:row>
     <x:row r="1345" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1345" s="0" t="s">
-        <x:v>2902</x:v>
+        <x:v>2895</x:v>
       </x:c>
       <x:c r="B1345" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1345" s="0" t="s">
-        <x:v>2900</x:v>
+        <x:v>2893</x:v>
       </x:c>
       <x:c r="D1345" s="1" t="s">
-        <x:v>2903</x:v>
+        <x:v>2896</x:v>
       </x:c>
     </x:row>
     <x:row r="1346" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1346" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>2897</x:v>
       </x:c>
       <x:c r="B1346" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1346" s="0" t="s">
-        <x:v>2905</x:v>
+        <x:v>2898</x:v>
       </x:c>
       <x:c r="D1346" s="1" t="s">
-        <x:v>2906</x:v>
+        <x:v>2899</x:v>
       </x:c>
     </x:row>
     <x:row r="1347" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1347" s="0" t="s">
-        <x:v>2907</x:v>
+        <x:v>2900</x:v>
       </x:c>
       <x:c r="B1347" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1347" s="0" t="s">
-        <x:v>2905</x:v>
+        <x:v>2901</x:v>
       </x:c>
       <x:c r="D1347" s="1" t="s">
-        <x:v>2908</x:v>
+        <x:v>2902</x:v>
       </x:c>
     </x:row>
     <x:row r="1348" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1348" s="0" t="s">
-        <x:v>2907</x:v>
+        <x:v>2903</x:v>
       </x:c>
       <x:c r="B1348" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1348" s="0" t="s">
-        <x:v>2905</x:v>
+        <x:v>2901</x:v>
       </x:c>
       <x:c r="D1348" s="1" t="s">
-        <x:v>2908</x:v>
+        <x:v>2904</x:v>
       </x:c>
     </x:row>
     <x:row r="1349" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1349" s="0" t="s">
-        <x:v>2909</x:v>
+        <x:v>2905</x:v>
       </x:c>
       <x:c r="B1349" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1349" s="0" t="s">
-        <x:v>2910</x:v>
+        <x:v>2901</x:v>
       </x:c>
       <x:c r="D1349" s="1" t="s">
-        <x:v>2911</x:v>
+        <x:v>2906</x:v>
       </x:c>
     </x:row>
     <x:row r="1350" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1350" s="0" t="s">
-        <x:v>2912</x:v>
+        <x:v>2907</x:v>
       </x:c>
       <x:c r="B1350" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1350" s="0" t="s">
-        <x:v>2910</x:v>
+        <x:v>2901</x:v>
       </x:c>
       <x:c r="D1350" s="1" t="s">
-        <x:v>2913</x:v>
+        <x:v>2908</x:v>
       </x:c>
     </x:row>
     <x:row r="1351" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1351" s="0" t="s">
-        <x:v>2914</x:v>
+        <x:v>2909</x:v>
       </x:c>
       <x:c r="B1351" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1351" s="0" t="s">
+        <x:v>2901</x:v>
+      </x:c>
+      <x:c r="D1351" s="1" t="s">
         <x:v>2910</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2915</x:v>
       </x:c>
     </x:row>
     <x:row r="1352" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1352" s="0" t="s">
-        <x:v>2914</x:v>
+        <x:v>2911</x:v>
       </x:c>
       <x:c r="B1352" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1352" s="0" t="s">
-        <x:v>2910</x:v>
+        <x:v>2912</x:v>
       </x:c>
       <x:c r="D1352" s="1" t="s">
-        <x:v>2915</x:v>
+        <x:v>2913</x:v>
       </x:c>
     </x:row>
     <x:row r="1353" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1353" s="0" t="s">
-        <x:v>2916</x:v>
+        <x:v>2914</x:v>
       </x:c>
       <x:c r="B1353" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1353" s="0" t="s">
-        <x:v>2917</x:v>
+        <x:v>2912</x:v>
       </x:c>
       <x:c r="D1353" s="1" t="s">
-        <x:v>2918</x:v>
+        <x:v>2915</x:v>
       </x:c>
     </x:row>
     <x:row r="1354" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1354" s="0" t="s">
-        <x:v>2919</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="B1354" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1354" s="0" t="s">
-        <x:v>2917</x:v>
+        <x:v>2912</x:v>
       </x:c>
       <x:c r="D1354" s="1" t="s">
-        <x:v>2920</x:v>
+        <x:v>2916</x:v>
       </x:c>
     </x:row>
     <x:row r="1355" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1355" s="0" t="s">
-        <x:v>2921</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="B1355" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1355" s="0" t="s">
-        <x:v>2917</x:v>
+        <x:v>2918</x:v>
       </x:c>
       <x:c r="D1355" s="1" t="s">
-        <x:v>2922</x:v>
+        <x:v>2919</x:v>
       </x:c>
     </x:row>
     <x:row r="1356" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1356" s="0" t="s">
-        <x:v>2923</x:v>
+        <x:v>2920</x:v>
       </x:c>
       <x:c r="B1356" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1356" s="0" t="s">
-        <x:v>2917</x:v>
+        <x:v>2918</x:v>
       </x:c>
       <x:c r="D1356" s="1" t="s">
-        <x:v>2924</x:v>
+        <x:v>2921</x:v>
       </x:c>
     </x:row>
     <x:row r="1357" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1357" s="0" t="s">
-        <x:v>2923</x:v>
+        <x:v>2920</x:v>
       </x:c>
       <x:c r="B1357" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1357" s="0" t="s">
-        <x:v>2917</x:v>
+        <x:v>2918</x:v>
       </x:c>
       <x:c r="D1357" s="1" t="s">
-        <x:v>2925</x:v>
+        <x:v>2921</x:v>
       </x:c>
     </x:row>
     <x:row r="1358" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1358" s="0" t="s">
-        <x:v>2926</x:v>
+        <x:v>2922</x:v>
       </x:c>
       <x:c r="B1358" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1358" s="0" t="s">
-        <x:v>2917</x:v>
+        <x:v>2923</x:v>
       </x:c>
       <x:c r="D1358" s="1" t="s">
-        <x:v>2927</x:v>
+        <x:v>2924</x:v>
       </x:c>
     </x:row>
     <x:row r="1359" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1359" s="0" t="s">
-        <x:v>2928</x:v>
+        <x:v>2925</x:v>
       </x:c>
       <x:c r="B1359" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1359" s="0" t="s">
-        <x:v>2917</x:v>
+        <x:v>2926</x:v>
       </x:c>
       <x:c r="D1359" s="1" t="s">
-        <x:v>2929</x:v>
+        <x:v>2927</x:v>
       </x:c>
     </x:row>
     <x:row r="1360" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1360" s="0" t="s">
-        <x:v>2930</x:v>
+        <x:v>2925</x:v>
       </x:c>
       <x:c r="B1360" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1360" s="0" t="s">
-        <x:v>2931</x:v>
+        <x:v>2926</x:v>
       </x:c>
       <x:c r="D1360" s="1" t="s">
-        <x:v>2932</x:v>
+        <x:v>2927</x:v>
       </x:c>
     </x:row>
     <x:row r="1361" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1361" s="0" t="s">
-        <x:v>2933</x:v>
+        <x:v>2928</x:v>
       </x:c>
       <x:c r="B1361" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1361" s="0" t="s">
-        <x:v>2931</x:v>
+        <x:v>2929</x:v>
       </x:c>
       <x:c r="D1361" s="1" t="s">
-        <x:v>2934</x:v>
+        <x:v>2930</x:v>
       </x:c>
     </x:row>
     <x:row r="1362" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1362" s="0" t="s">
-        <x:v>2935</x:v>
+        <x:v>2931</x:v>
       </x:c>
       <x:c r="B1362" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1362" s="0" t="s">
-        <x:v>2931</x:v>
+        <x:v>2929</x:v>
       </x:c>
       <x:c r="D1362" s="1" t="s">
-        <x:v>2936</x:v>
+        <x:v>2932</x:v>
       </x:c>
     </x:row>
     <x:row r="1363" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1363" s="0" t="s">
-        <x:v>2937</x:v>
+        <x:v>2933</x:v>
       </x:c>
       <x:c r="B1363" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1363" s="0" t="s">
-        <x:v>2931</x:v>
+        <x:v>2934</x:v>
       </x:c>
       <x:c r="D1363" s="1" t="s">
-        <x:v>2938</x:v>
+        <x:v>2935</x:v>
       </x:c>
     </x:row>
     <x:row r="1364" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1364" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2936</x:v>
       </x:c>
       <x:c r="B1364" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1364" s="0" t="s">
-        <x:v>2940</x:v>
+        <x:v>2937</x:v>
       </x:c>
       <x:c r="D1364" s="1" t="s">
-        <x:v>2941</x:v>
+        <x:v>2938</x:v>
       </x:c>
     </x:row>
     <x:row r="1365" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1365" s="0" t="s">
         <x:v>2939</x:v>
       </x:c>
       <x:c r="B1365" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1365" s="0" t="s">
+        <x:v>2937</x:v>
+      </x:c>
+      <x:c r="D1365" s="1" t="s">
         <x:v>2940</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2941</x:v>
       </x:c>
     </x:row>
     <x:row r="1366" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1366" s="0" t="s">
+        <x:v>2941</x:v>
+      </x:c>
+      <x:c r="B1366" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1366" s="0" t="s">
         <x:v>2942</x:v>
       </x:c>
-      <x:c r="B1366" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C1366" s="0" t="s">
+      <x:c r="D1366" s="1" t="s">
         <x:v>2943</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2944</x:v>
       </x:c>
     </x:row>
     <x:row r="1367" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1367" s="0" t="s">
+        <x:v>2944</x:v>
+      </x:c>
+      <x:c r="B1367" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1367" s="0" t="s">
+        <x:v>2942</x:v>
+      </x:c>
+      <x:c r="D1367" s="1" t="s">
         <x:v>2945</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2946</x:v>
       </x:c>
     </x:row>
     <x:row r="1368" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1368" s="0" t="s">
-        <x:v>2683</x:v>
+        <x:v>2946</x:v>
       </x:c>
       <x:c r="B1368" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1368" s="0" t="s">
         <x:v>2947</x:v>
       </x:c>
       <x:c r="D1368" s="1" t="s">
         <x:v>2948</x:v>
       </x:c>
     </x:row>
     <x:row r="1369" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1369" s="0" t="s">
-        <x:v>2557</x:v>
+        <x:v>2946</x:v>
       </x:c>
       <x:c r="B1369" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1369" s="0" t="s">
         <x:v>2947</x:v>
       </x:c>
       <x:c r="D1369" s="1" t="s">
-        <x:v>2949</x:v>
+        <x:v>2948</x:v>
       </x:c>
     </x:row>
     <x:row r="1370" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1370" s="0" t="s">
+        <x:v>2949</x:v>
+      </x:c>
+      <x:c r="B1370" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1370" s="0" t="s">
         <x:v>2950</x:v>
       </x:c>
-      <x:c r="B1370" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C1370" s="0" t="s">
+      <x:c r="D1370" s="1" t="s">
         <x:v>2951</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2952</x:v>
       </x:c>
     </x:row>
     <x:row r="1371" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1371" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B1371" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1371" s="0" t="s">
+        <x:v>2952</x:v>
+      </x:c>
+      <x:c r="D1371" s="1" t="s">
         <x:v>2953</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2954</x:v>
       </x:c>
     </x:row>
     <x:row r="1372" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1372" s="0" t="s">
+        <x:v>2954</x:v>
+      </x:c>
+      <x:c r="B1372" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1372" s="0" t="s">
+        <x:v>2952</x:v>
+      </x:c>
+      <x:c r="D1372" s="1" t="s">
         <x:v>2955</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2957</x:v>
       </x:c>
     </x:row>
     <x:row r="1373" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1373" s="0" t="s">
+        <x:v>2956</x:v>
+      </x:c>
+      <x:c r="B1373" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1373" s="0" t="s">
+        <x:v>2957</x:v>
+      </x:c>
+      <x:c r="D1373" s="1" t="s">
         <x:v>2958</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2959</x:v>
       </x:c>
     </x:row>
     <x:row r="1374" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1374" s="0" t="s">
+        <x:v>2959</x:v>
+      </x:c>
+      <x:c r="B1374" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1374" s="0" t="s">
         <x:v>2960</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2956</x:v>
       </x:c>
       <x:c r="D1374" s="1" t="s">
         <x:v>2961</x:v>
       </x:c>
     </x:row>
     <x:row r="1375" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1375" s="0" t="s">
         <x:v>2962</x:v>
       </x:c>
       <x:c r="B1375" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1375" s="0" t="s">
-        <x:v>2956</x:v>
+        <x:v>2963</x:v>
       </x:c>
       <x:c r="D1375" s="1" t="s">
-        <x:v>2963</x:v>
+        <x:v>2964</x:v>
       </x:c>
     </x:row>
     <x:row r="1376" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1376" s="0" t="s">
-        <x:v>2964</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="B1376" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1376" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2963</x:v>
       </x:c>
       <x:c r="D1376" s="1" t="s">
         <x:v>2966</x:v>
       </x:c>
     </x:row>
     <x:row r="1377" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1377" s="0" t="s">
         <x:v>2967</x:v>
       </x:c>
       <x:c r="B1377" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1377" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2968</x:v>
       </x:c>
       <x:c r="D1377" s="1" t="s">
-        <x:v>2968</x:v>
+        <x:v>2969</x:v>
       </x:c>
     </x:row>
     <x:row r="1378" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1378" s="0" t="s">
-        <x:v>2969</x:v>
+        <x:v>2970</x:v>
       </x:c>
       <x:c r="B1378" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1378" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2971</x:v>
       </x:c>
       <x:c r="D1378" s="1" t="s">
-        <x:v>2968</x:v>
+        <x:v>2972</x:v>
       </x:c>
     </x:row>
     <x:row r="1379" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1379" s="0" t="s">
-        <x:v>2970</x:v>
+        <x:v>2973</x:v>
       </x:c>
       <x:c r="B1379" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1379" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2971</x:v>
       </x:c>
       <x:c r="D1379" s="1" t="s">
-        <x:v>2968</x:v>
+        <x:v>2974</x:v>
       </x:c>
     </x:row>
     <x:row r="1380" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1380" s="0" t="s">
-        <x:v>2971</x:v>
+        <x:v>2975</x:v>
       </x:c>
       <x:c r="B1380" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1380" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2976</x:v>
       </x:c>
       <x:c r="D1380" s="1" t="s">
-        <x:v>2968</x:v>
+        <x:v>2977</x:v>
       </x:c>
     </x:row>
     <x:row r="1381" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1381" s="0" t="s">
-        <x:v>2972</x:v>
+        <x:v>2978</x:v>
       </x:c>
       <x:c r="B1381" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1381" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2976</x:v>
       </x:c>
       <x:c r="D1381" s="1" t="s">
-        <x:v>2973</x:v>
+        <x:v>2979</x:v>
       </x:c>
     </x:row>
     <x:row r="1382" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1382" s="0" t="s">
-        <x:v>2974</x:v>
+        <x:v>2980</x:v>
       </x:c>
       <x:c r="B1382" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1382" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2976</x:v>
       </x:c>
       <x:c r="D1382" s="1" t="s">
-        <x:v>2975</x:v>
+        <x:v>2981</x:v>
       </x:c>
     </x:row>
     <x:row r="1383" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1383" s="0" t="s">
+        <x:v>2982</x:v>
+      </x:c>
+      <x:c r="B1383" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1383" s="0" t="s">
         <x:v>2976</x:v>
       </x:c>
-      <x:c r="B1383" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1383" s="1" t="s">
-        <x:v>2977</x:v>
+        <x:v>2983</x:v>
       </x:c>
     </x:row>
     <x:row r="1384" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1384" s="0" t="s">
-        <x:v>2978</x:v>
+        <x:v>2984</x:v>
       </x:c>
       <x:c r="B1384" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1384" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2985</x:v>
       </x:c>
       <x:c r="D1384" s="1" t="s">
-        <x:v>2979</x:v>
+        <x:v>2986</x:v>
       </x:c>
     </x:row>
     <x:row r="1385" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1385" s="0" t="s">
-        <x:v>2980</x:v>
+        <x:v>2987</x:v>
       </x:c>
       <x:c r="B1385" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1385" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2985</x:v>
       </x:c>
       <x:c r="D1385" s="1" t="s">
-        <x:v>2981</x:v>
+        <x:v>2988</x:v>
       </x:c>
     </x:row>
     <x:row r="1386" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1386" s="0" t="s">
-        <x:v>2978</x:v>
+        <x:v>2989</x:v>
       </x:c>
       <x:c r="B1386" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1386" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2990</x:v>
       </x:c>
       <x:c r="D1386" s="1" t="s">
-        <x:v>2979</x:v>
+        <x:v>2991</x:v>
       </x:c>
     </x:row>
     <x:row r="1387" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1387" s="0" t="s">
-        <x:v>2982</x:v>
+        <x:v>2992</x:v>
       </x:c>
       <x:c r="B1387" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1387" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2990</x:v>
       </x:c>
       <x:c r="D1387" s="1" t="s">
-        <x:v>2983</x:v>
+        <x:v>2993</x:v>
       </x:c>
     </x:row>
     <x:row r="1388" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1388" s="0" t="s">
-        <x:v>2984</x:v>
+        <x:v>2994</x:v>
       </x:c>
       <x:c r="B1388" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1388" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2990</x:v>
       </x:c>
       <x:c r="D1388" s="1" t="s">
-        <x:v>2985</x:v>
+        <x:v>2995</x:v>
       </x:c>
     </x:row>
     <x:row r="1389" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1389" s="0" t="s">
-        <x:v>2984</x:v>
+        <x:v>2996</x:v>
       </x:c>
       <x:c r="B1389" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1389" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2990</x:v>
       </x:c>
       <x:c r="D1389" s="1" t="s">
-        <x:v>2985</x:v>
+        <x:v>2997</x:v>
       </x:c>
     </x:row>
     <x:row r="1390" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1390" s="0" t="s">
-        <x:v>2986</x:v>
+        <x:v>2998</x:v>
       </x:c>
       <x:c r="B1390" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1390" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2990</x:v>
       </x:c>
       <x:c r="D1390" s="1" t="s">
-        <x:v>2987</x:v>
+        <x:v>2999</x:v>
       </x:c>
     </x:row>
     <x:row r="1391" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1391" s="0" t="s">
-        <x:v>2988</x:v>
+        <x:v>3000</x:v>
       </x:c>
       <x:c r="B1391" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1391" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>3001</x:v>
       </x:c>
       <x:c r="D1391" s="1" t="s">
-        <x:v>2990</x:v>
+        <x:v>3002</x:v>
       </x:c>
     </x:row>
     <x:row r="1392" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1392" s="0" t="s">
-        <x:v>2988</x:v>
+        <x:v>3003</x:v>
       </x:c>
       <x:c r="B1392" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1392" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>3001</x:v>
       </x:c>
       <x:c r="D1392" s="1" t="s">
-        <x:v>2991</x:v>
+        <x:v>3004</x:v>
       </x:c>
     </x:row>
     <x:row r="1393" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1393" s="0" t="s">
-        <x:v>2988</x:v>
+        <x:v>3005</x:v>
       </x:c>
       <x:c r="B1393" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1393" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>3001</x:v>
       </x:c>
       <x:c r="D1393" s="1" t="s">
-        <x:v>2992</x:v>
+        <x:v>3006</x:v>
       </x:c>
     </x:row>
     <x:row r="1394" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1394" s="0" t="s">
-        <x:v>2988</x:v>
+        <x:v>3007</x:v>
       </x:c>
       <x:c r="B1394" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1394" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>3008</x:v>
       </x:c>
       <x:c r="D1394" s="1" t="s">
-        <x:v>2993</x:v>
+        <x:v>3009</x:v>
       </x:c>
     </x:row>
     <x:row r="1395" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1395" s="0" t="s">
-        <x:v>2988</x:v>
+        <x:v>3010</x:v>
       </x:c>
       <x:c r="B1395" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1395" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>3011</x:v>
       </x:c>
       <x:c r="D1395" s="1" t="s">
-        <x:v>2994</x:v>
+        <x:v>3012</x:v>
       </x:c>
     </x:row>
     <x:row r="1396" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1396" s="0" t="s">
-        <x:v>2995</x:v>
+        <x:v>3013</x:v>
       </x:c>
       <x:c r="B1396" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1396" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>3011</x:v>
       </x:c>
       <x:c r="D1396" s="1" t="s">
-        <x:v>2996</x:v>
+        <x:v>3014</x:v>
       </x:c>
     </x:row>
     <x:row r="1397" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1397" s="0" t="s">
-        <x:v>2997</x:v>
+        <x:v>3015</x:v>
       </x:c>
       <x:c r="B1397" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1397" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>3016</x:v>
       </x:c>
       <x:c r="D1397" s="1" t="s">
-        <x:v>2998</x:v>
+        <x:v>3017</x:v>
       </x:c>
     </x:row>
     <x:row r="1398" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1398" s="0" t="s">
-        <x:v>2997</x:v>
+        <x:v>3018</x:v>
       </x:c>
       <x:c r="B1398" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1398" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>3016</x:v>
       </x:c>
       <x:c r="D1398" s="1" t="s">
-        <x:v>2999</x:v>
+        <x:v>3019</x:v>
       </x:c>
     </x:row>
     <x:row r="1399" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1399" s="0" t="s">
-        <x:v>3000</x:v>
+        <x:v>3018</x:v>
       </x:c>
       <x:c r="B1399" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1399" s="0" t="s">
-        <x:v>3001</x:v>
+        <x:v>3016</x:v>
       </x:c>
       <x:c r="D1399" s="1" t="s">
-        <x:v>3002</x:v>
+        <x:v>3019</x:v>
       </x:c>
     </x:row>
     <x:row r="1400" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1400" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>3020</x:v>
       </x:c>
       <x:c r="B1400" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1400" s="0" t="s">
-        <x:v>3001</x:v>
+        <x:v>3021</x:v>
       </x:c>
       <x:c r="D1400" s="1" t="s">
-        <x:v>3003</x:v>
+        <x:v>3022</x:v>
       </x:c>
     </x:row>
     <x:row r="1401" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1401" s="0" t="s">
-        <x:v>3004</x:v>
+        <x:v>3023</x:v>
       </x:c>
       <x:c r="B1401" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1401" s="0" t="s">
-        <x:v>3005</x:v>
+        <x:v>3021</x:v>
       </x:c>
       <x:c r="D1401" s="1" t="s">
-        <x:v>3006</x:v>
+        <x:v>3024</x:v>
       </x:c>
     </x:row>
     <x:row r="1402" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1402" s="0" t="s">
-        <x:v>3007</x:v>
+        <x:v>3025</x:v>
       </x:c>
       <x:c r="B1402" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1402" s="0" t="s">
-        <x:v>3008</x:v>
+        <x:v>3021</x:v>
       </x:c>
       <x:c r="D1402" s="1" t="s">
-        <x:v>3009</x:v>
+        <x:v>3026</x:v>
       </x:c>
     </x:row>
     <x:row r="1403" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1403" s="0" t="s">
-        <x:v>3007</x:v>
+        <x:v>3025</x:v>
       </x:c>
       <x:c r="B1403" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1403" s="0" t="s">
-        <x:v>3008</x:v>
+        <x:v>3021</x:v>
       </x:c>
       <x:c r="D1403" s="1" t="s">
-        <x:v>3009</x:v>
+        <x:v>3026</x:v>
       </x:c>
     </x:row>
     <x:row r="1404" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1404" s="0" t="s">
-        <x:v>3010</x:v>
+        <x:v>3027</x:v>
       </x:c>
       <x:c r="B1404" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1404" s="0" t="s">
-        <x:v>3008</x:v>
+        <x:v>3028</x:v>
       </x:c>
       <x:c r="D1404" s="1" t="s">
-        <x:v>3011</x:v>
+        <x:v>3029</x:v>
       </x:c>
     </x:row>
     <x:row r="1405" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1405" s="0" t="s">
-        <x:v>3010</x:v>
+        <x:v>3030</x:v>
       </x:c>
       <x:c r="B1405" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1405" s="0" t="s">
-        <x:v>3008</x:v>
+        <x:v>3028</x:v>
       </x:c>
       <x:c r="D1405" s="1" t="s">
-        <x:v>3011</x:v>
+        <x:v>3031</x:v>
       </x:c>
     </x:row>
     <x:row r="1406" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1406" s="0" t="s">
-        <x:v>3012</x:v>
+        <x:v>3032</x:v>
       </x:c>
       <x:c r="B1406" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1406" s="0" t="s">
-        <x:v>3013</x:v>
+        <x:v>3028</x:v>
       </x:c>
       <x:c r="D1406" s="1" t="s">
-        <x:v>3014</x:v>
+        <x:v>3033</x:v>
       </x:c>
     </x:row>
     <x:row r="1407" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1407" s="0" t="s">
-        <x:v>3015</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="B1407" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1407" s="0" t="s">
-        <x:v>3013</x:v>
+        <x:v>3028</x:v>
       </x:c>
       <x:c r="D1407" s="1" t="s">
-        <x:v>3016</x:v>
+        <x:v>3035</x:v>
       </x:c>
     </x:row>
     <x:row r="1408" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1408" s="0" t="s">
-        <x:v>3017</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="B1408" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1408" s="0" t="s">
-        <x:v>3013</x:v>
+        <x:v>3028</x:v>
       </x:c>
       <x:c r="D1408" s="1" t="s">
-        <x:v>3018</x:v>
+        <x:v>3036</x:v>
       </x:c>
     </x:row>
     <x:row r="1409" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1409" s="0" t="s">
-        <x:v>3019</x:v>
+        <x:v>3037</x:v>
       </x:c>
       <x:c r="B1409" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1409" s="0" t="s">
-        <x:v>3013</x:v>
+        <x:v>3028</x:v>
       </x:c>
       <x:c r="D1409" s="1" t="s">
-        <x:v>3020</x:v>
+        <x:v>3038</x:v>
       </x:c>
     </x:row>
     <x:row r="1410" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1410" s="0" t="s">
-        <x:v>3021</x:v>
+        <x:v>3039</x:v>
       </x:c>
       <x:c r="B1410" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1410" s="0" t="s">
-        <x:v>3022</x:v>
+        <x:v>3028</x:v>
       </x:c>
       <x:c r="D1410" s="1" t="s">
-        <x:v>3023</x:v>
+        <x:v>3040</x:v>
       </x:c>
     </x:row>
     <x:row r="1411" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1411" s="0" t="s">
-        <x:v>3024</x:v>
+        <x:v>3041</x:v>
       </x:c>
       <x:c r="B1411" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1411" s="0" t="s">
-        <x:v>3022</x:v>
+        <x:v>3042</x:v>
       </x:c>
       <x:c r="D1411" s="1" t="s">
-        <x:v>3025</x:v>
+        <x:v>3043</x:v>
       </x:c>
     </x:row>
     <x:row r="1412" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1412" s="0" t="s">
-        <x:v>3026</x:v>
+        <x:v>3044</x:v>
       </x:c>
       <x:c r="B1412" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1412" s="0" t="s">
-        <x:v>3027</x:v>
+        <x:v>3042</x:v>
       </x:c>
       <x:c r="D1412" s="1" t="s">
-        <x:v>3028</x:v>
+        <x:v>3045</x:v>
       </x:c>
     </x:row>
     <x:row r="1413" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1413" s="0" t="s">
-        <x:v>3029</x:v>
+        <x:v>3046</x:v>
       </x:c>
       <x:c r="B1413" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1413" s="0" t="s">
-        <x:v>3027</x:v>
+        <x:v>3042</x:v>
       </x:c>
       <x:c r="D1413" s="1" t="s">
-        <x:v>3030</x:v>
+        <x:v>3047</x:v>
       </x:c>
     </x:row>
     <x:row r="1414" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1414" s="0" t="s">
-        <x:v>3031</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="B1414" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1414" s="0" t="s">
-        <x:v>3027</x:v>
+        <x:v>3042</x:v>
       </x:c>
       <x:c r="D1414" s="1" t="s">
-        <x:v>3032</x:v>
+        <x:v>3049</x:v>
       </x:c>
     </x:row>
     <x:row r="1415" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1415" s="0" t="s">
-        <x:v>3033</x:v>
+        <x:v>3050</x:v>
       </x:c>
       <x:c r="B1415" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1415" s="0" t="s">
-        <x:v>3034</x:v>
+        <x:v>3051</x:v>
       </x:c>
       <x:c r="D1415" s="1" t="s">
-        <x:v>3035</x:v>
+        <x:v>3052</x:v>
       </x:c>
     </x:row>
     <x:row r="1416" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1416" s="0" t="s">
-        <x:v>3036</x:v>
+        <x:v>3050</x:v>
       </x:c>
       <x:c r="B1416" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1416" s="0" t="s">
-        <x:v>3034</x:v>
+        <x:v>3051</x:v>
       </x:c>
       <x:c r="D1416" s="1" t="s">
-        <x:v>3037</x:v>
+        <x:v>3052</x:v>
       </x:c>
     </x:row>
     <x:row r="1417" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1417" s="0" t="s">
-        <x:v>3038</x:v>
+        <x:v>3053</x:v>
       </x:c>
       <x:c r="B1417" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1417" s="0" t="s">
-        <x:v>3034</x:v>
+        <x:v>3054</x:v>
       </x:c>
       <x:c r="D1417" s="1" t="s">
-        <x:v>3039</x:v>
+        <x:v>3055</x:v>
       </x:c>
     </x:row>
     <x:row r="1418" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1418" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3056</x:v>
       </x:c>
       <x:c r="B1418" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1418" s="0" t="s">
-        <x:v>3034</x:v>
+        <x:v>3054</x:v>
       </x:c>
       <x:c r="D1418" s="1" t="s">
-        <x:v>3041</x:v>
+        <x:v>3057</x:v>
       </x:c>
     </x:row>
     <x:row r="1419" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1419" s="0" t="s">
-        <x:v>3042</x:v>
+        <x:v>2794</x:v>
       </x:c>
       <x:c r="B1419" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1419" s="0" t="s">
-        <x:v>3043</x:v>
+        <x:v>3058</x:v>
       </x:c>
       <x:c r="D1419" s="1" t="s">
-        <x:v>3044</x:v>
+        <x:v>3059</x:v>
       </x:c>
     </x:row>
     <x:row r="1420" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1420" s="0" t="s">
-        <x:v>3045</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="B1420" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1420" s="0" t="s">
-        <x:v>3043</x:v>
+        <x:v>3058</x:v>
       </x:c>
       <x:c r="D1420" s="1" t="s">
-        <x:v>3046</x:v>
+        <x:v>3060</x:v>
       </x:c>
     </x:row>
     <x:row r="1421" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1421" s="0" t="s">
-        <x:v>3047</x:v>
+        <x:v>3061</x:v>
       </x:c>
       <x:c r="B1421" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1421" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3062</x:v>
       </x:c>
       <x:c r="D1421" s="1" t="s">
-        <x:v>3049</x:v>
+        <x:v>3063</x:v>
       </x:c>
     </x:row>
     <x:row r="1422" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1422" s="0" t="s">
-        <x:v>3050</x:v>
+        <x:v>3064</x:v>
       </x:c>
       <x:c r="B1422" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1422" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3062</x:v>
       </x:c>
       <x:c r="D1422" s="1" t="s">
-        <x:v>3051</x:v>
+        <x:v>3065</x:v>
       </x:c>
     </x:row>
     <x:row r="1423" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1423" s="0" t="s">
-        <x:v>3052</x:v>
+        <x:v>3066</x:v>
       </x:c>
       <x:c r="B1423" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1423" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3067</x:v>
       </x:c>
       <x:c r="D1423" s="1" t="s">
-        <x:v>3053</x:v>
+        <x:v>3068</x:v>
       </x:c>
     </x:row>
     <x:row r="1424" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1424" s="0" t="s">
-        <x:v>3052</x:v>
+        <x:v>3069</x:v>
       </x:c>
       <x:c r="B1424" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1424" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3067</x:v>
       </x:c>
       <x:c r="D1424" s="1" t="s">
-        <x:v>3053</x:v>
+        <x:v>3070</x:v>
       </x:c>
     </x:row>
     <x:row r="1425" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1425" s="0" t="s">
-        <x:v>3054</x:v>
+        <x:v>3071</x:v>
       </x:c>
       <x:c r="B1425" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1425" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3067</x:v>
       </x:c>
       <x:c r="D1425" s="1" t="s">
-        <x:v>3055</x:v>
+        <x:v>3072</x:v>
       </x:c>
     </x:row>
     <x:row r="1426" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1426" s="0" t="s">
-        <x:v>3054</x:v>
+        <x:v>3073</x:v>
       </x:c>
       <x:c r="B1426" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1426" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3067</x:v>
       </x:c>
       <x:c r="D1426" s="1" t="s">
-        <x:v>3055</x:v>
+        <x:v>3074</x:v>
       </x:c>
     </x:row>
     <x:row r="1427" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1427" s="0" t="s">
-        <x:v>3056</x:v>
+        <x:v>3075</x:v>
       </x:c>
       <x:c r="B1427" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1427" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1427" s="1" t="s">
-        <x:v>3057</x:v>
+        <x:v>3077</x:v>
       </x:c>
     </x:row>
     <x:row r="1428" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1428" s="0" t="s">
-        <x:v>3058</x:v>
+        <x:v>3078</x:v>
       </x:c>
       <x:c r="B1428" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1428" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1428" s="1" t="s">
-        <x:v>3059</x:v>
+        <x:v>3079</x:v>
       </x:c>
     </x:row>
     <x:row r="1429" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1429" s="0" t="s">
-        <x:v>3060</x:v>
+        <x:v>3080</x:v>
       </x:c>
       <x:c r="B1429" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1429" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1429" s="1" t="s">
-        <x:v>3061</x:v>
+        <x:v>3079</x:v>
       </x:c>
     </x:row>
     <x:row r="1430" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1430" s="0" t="s">
-        <x:v>3062</x:v>
+        <x:v>3081</x:v>
       </x:c>
       <x:c r="B1430" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1430" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1430" s="1" t="s">
-        <x:v>3064</x:v>
+        <x:v>3079</x:v>
       </x:c>
     </x:row>
     <x:row r="1431" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1431" s="0" t="s">
-        <x:v>3065</x:v>
+        <x:v>3082</x:v>
       </x:c>
       <x:c r="B1431" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1431" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1431" s="1" t="s">
-        <x:v>3066</x:v>
+        <x:v>3079</x:v>
       </x:c>
     </x:row>
     <x:row r="1432" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1432" s="0" t="s">
-        <x:v>3067</x:v>
+        <x:v>3083</x:v>
       </x:c>
       <x:c r="B1432" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1432" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1432" s="1" t="s">
-        <x:v>3066</x:v>
+        <x:v>3084</x:v>
       </x:c>
     </x:row>
     <x:row r="1433" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1433" s="0" t="s">
-        <x:v>3068</x:v>
+        <x:v>3085</x:v>
       </x:c>
       <x:c r="B1433" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1433" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1433" s="1" t="s">
-        <x:v>3066</x:v>
+        <x:v>3086</x:v>
       </x:c>
     </x:row>
     <x:row r="1434" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1434" s="0" t="s">
-        <x:v>3069</x:v>
+        <x:v>3087</x:v>
       </x:c>
       <x:c r="B1434" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1434" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1434" s="1" t="s">
-        <x:v>3066</x:v>
+        <x:v>3088</x:v>
       </x:c>
     </x:row>
     <x:row r="1435" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1435" s="0" t="s">
-        <x:v>3070</x:v>
+        <x:v>3089</x:v>
       </x:c>
       <x:c r="B1435" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1435" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1435" s="1" t="s">
-        <x:v>3071</x:v>
+        <x:v>3090</x:v>
       </x:c>
     </x:row>
     <x:row r="1436" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1436" s="0" t="s">
-        <x:v>3072</x:v>
+        <x:v>3091</x:v>
       </x:c>
       <x:c r="B1436" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1436" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1436" s="1" t="s">
-        <x:v>3073</x:v>
+        <x:v>3092</x:v>
       </x:c>
     </x:row>
     <x:row r="1437" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1437" s="0" t="s">
-        <x:v>3074</x:v>
+        <x:v>3089</x:v>
       </x:c>
       <x:c r="B1437" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1437" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1437" s="1" t="s">
-        <x:v>3075</x:v>
+        <x:v>3090</x:v>
       </x:c>
     </x:row>
     <x:row r="1438" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1438" s="0" t="s">
+        <x:v>3093</x:v>
+      </x:c>
+      <x:c r="B1438" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1438" s="0" t="s">
         <x:v>3076</x:v>
       </x:c>
-      <x:c r="B1438" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1438" s="1" t="s">
-        <x:v>3077</x:v>
+        <x:v>3094</x:v>
       </x:c>
     </x:row>
     <x:row r="1439" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1439" s="0" t="s">
-        <x:v>3078</x:v>
+        <x:v>3095</x:v>
       </x:c>
       <x:c r="B1439" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1439" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1439" s="1" t="s">
-        <x:v>3077</x:v>
+        <x:v>3096</x:v>
       </x:c>
     </x:row>
     <x:row r="1440" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1440" s="0" t="s">
-        <x:v>3079</x:v>
+        <x:v>3095</x:v>
       </x:c>
       <x:c r="B1440" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1440" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1440" s="1" t="s">
-        <x:v>3080</x:v>
+        <x:v>3096</x:v>
       </x:c>
     </x:row>
     <x:row r="1441" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1441" s="0" t="s">
-        <x:v>3081</x:v>
+        <x:v>3097</x:v>
       </x:c>
       <x:c r="B1441" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1441" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="D1441" s="1" t="s">
-        <x:v>3080</x:v>
+        <x:v>3098</x:v>
       </x:c>
     </x:row>
     <x:row r="1442" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1442" s="0" t="s">
-        <x:v>3082</x:v>
+        <x:v>3099</x:v>
       </x:c>
       <x:c r="B1442" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1442" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="D1442" s="1" t="s">
-        <x:v>3083</x:v>
+        <x:v>3101</x:v>
       </x:c>
     </x:row>
     <x:row r="1443" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1443" s="0" t="s">
-        <x:v>3084</x:v>
+        <x:v>3099</x:v>
       </x:c>
       <x:c r="B1443" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1443" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="D1443" s="1" t="s">
-        <x:v>3085</x:v>
+        <x:v>3102</x:v>
       </x:c>
     </x:row>
     <x:row r="1444" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1444" s="0" t="s">
-        <x:v>3086</x:v>
+        <x:v>3099</x:v>
       </x:c>
       <x:c r="B1444" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1444" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="D1444" s="1" t="s">
-        <x:v>3087</x:v>
+        <x:v>3103</x:v>
       </x:c>
     </x:row>
     <x:row r="1445" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1445" s="0" t="s">
-        <x:v>3088</x:v>
+        <x:v>3099</x:v>
       </x:c>
       <x:c r="B1445" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1445" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="D1445" s="1" t="s">
-        <x:v>3087</x:v>
+        <x:v>3104</x:v>
       </x:c>
     </x:row>
     <x:row r="1446" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1446" s="0" t="s">
-        <x:v>3089</x:v>
+        <x:v>3099</x:v>
       </x:c>
       <x:c r="B1446" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1446" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="D1446" s="1" t="s">
-        <x:v>3090</x:v>
+        <x:v>3105</x:v>
       </x:c>
     </x:row>
     <x:row r="1447" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1447" s="0" t="s">
-        <x:v>3091</x:v>
+        <x:v>3106</x:v>
       </x:c>
       <x:c r="B1447" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1447" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="D1447" s="1" t="s">
-        <x:v>3093</x:v>
+        <x:v>3107</x:v>
       </x:c>
     </x:row>
     <x:row r="1448" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1448" s="0" t="s">
-        <x:v>3094</x:v>
+        <x:v>3108</x:v>
       </x:c>
       <x:c r="B1448" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1448" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="D1448" s="1" t="s">
-        <x:v>3095</x:v>
+        <x:v>3109</x:v>
       </x:c>
     </x:row>
     <x:row r="1449" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1449" s="0" t="s">
-        <x:v>3094</x:v>
+        <x:v>3108</x:v>
       </x:c>
       <x:c r="B1449" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1449" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="D1449" s="1" t="s">
-        <x:v>3095</x:v>
+        <x:v>3110</x:v>
       </x:c>
     </x:row>
     <x:row r="1450" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1450" s="0" t="s">
-        <x:v>3094</x:v>
+        <x:v>3111</x:v>
       </x:c>
       <x:c r="B1450" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1450" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3112</x:v>
       </x:c>
       <x:c r="D1450" s="1" t="s">
-        <x:v>3095</x:v>
+        <x:v>3113</x:v>
       </x:c>
     </x:row>
     <x:row r="1451" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1451" s="0" t="s">
-        <x:v>3096</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B1451" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1451" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3112</x:v>
       </x:c>
       <x:c r="D1451" s="1" t="s">
-        <x:v>3097</x:v>
+        <x:v>3114</x:v>
       </x:c>
     </x:row>
     <x:row r="1452" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1452" s="0" t="s">
-        <x:v>3096</x:v>
+        <x:v>3115</x:v>
       </x:c>
       <x:c r="B1452" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1452" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3116</x:v>
       </x:c>
       <x:c r="D1452" s="1" t="s">
-        <x:v>3097</x:v>
+        <x:v>3117</x:v>
       </x:c>
     </x:row>
     <x:row r="1453" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1453" s="0" t="s">
-        <x:v>3098</x:v>
+        <x:v>3118</x:v>
       </x:c>
       <x:c r="B1453" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1453" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3119</x:v>
       </x:c>
       <x:c r="D1453" s="1" t="s">
-        <x:v>3099</x:v>
+        <x:v>3120</x:v>
       </x:c>
     </x:row>
     <x:row r="1454" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1454" s="0" t="s">
-        <x:v>3100</x:v>
+        <x:v>3118</x:v>
       </x:c>
       <x:c r="B1454" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1454" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3119</x:v>
       </x:c>
       <x:c r="D1454" s="1" t="s">
-        <x:v>3101</x:v>
+        <x:v>3120</x:v>
       </x:c>
     </x:row>
     <x:row r="1455" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1455" s="0" t="s">
-        <x:v>3102</x:v>
+        <x:v>3121</x:v>
       </x:c>
       <x:c r="B1455" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1455" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3119</x:v>
       </x:c>
       <x:c r="D1455" s="1" t="s">
-        <x:v>3103</x:v>
+        <x:v>3122</x:v>
       </x:c>
     </x:row>
     <x:row r="1456" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1456" s="0" t="s">
-        <x:v>3104</x:v>
+        <x:v>3121</x:v>
       </x:c>
       <x:c r="B1456" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1456" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3119</x:v>
       </x:c>
       <x:c r="D1456" s="1" t="s">
-        <x:v>3105</x:v>
+        <x:v>3122</x:v>
       </x:c>
     </x:row>
     <x:row r="1457" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1457" s="0" t="s">
-        <x:v>3106</x:v>
+        <x:v>3123</x:v>
       </x:c>
       <x:c r="B1457" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1457" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3124</x:v>
       </x:c>
       <x:c r="D1457" s="1" t="s">
-        <x:v>3107</x:v>
+        <x:v>3125</x:v>
       </x:c>
     </x:row>
     <x:row r="1458" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1458" s="0" t="s">
-        <x:v>3108</x:v>
+        <x:v>3126</x:v>
       </x:c>
       <x:c r="B1458" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1458" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3124</x:v>
       </x:c>
       <x:c r="D1458" s="1" t="s">
-        <x:v>3109</x:v>
+        <x:v>3127</x:v>
       </x:c>
     </x:row>
     <x:row r="1459" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1459" s="0" t="s">
-        <x:v>3110</x:v>
+        <x:v>3128</x:v>
       </x:c>
       <x:c r="B1459" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1459" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3124</x:v>
       </x:c>
       <x:c r="D1459" s="1" t="s">
-        <x:v>3109</x:v>
+        <x:v>3129</x:v>
       </x:c>
     </x:row>
     <x:row r="1460" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1460" s="0" t="s">
-        <x:v>3111</x:v>
+        <x:v>3130</x:v>
       </x:c>
       <x:c r="B1460" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1460" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3124</x:v>
       </x:c>
       <x:c r="D1460" s="1" t="s">
-        <x:v>3112</x:v>
+        <x:v>3131</x:v>
       </x:c>
     </x:row>
     <x:row r="1461" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1461" s="0" t="s">
-        <x:v>3113</x:v>
+        <x:v>3132</x:v>
       </x:c>
       <x:c r="B1461" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1461" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3133</x:v>
       </x:c>
       <x:c r="D1461" s="1" t="s">
-        <x:v>3114</x:v>
+        <x:v>3134</x:v>
       </x:c>
     </x:row>
     <x:row r="1462" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1462" s="0" t="s">
-        <x:v>3115</x:v>
+        <x:v>3135</x:v>
       </x:c>
       <x:c r="B1462" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1462" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3133</x:v>
       </x:c>
       <x:c r="D1462" s="1" t="s">
-        <x:v>3116</x:v>
+        <x:v>3136</x:v>
       </x:c>
     </x:row>
     <x:row r="1463" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1463" s="0" t="s">
-        <x:v>3117</x:v>
+        <x:v>3137</x:v>
       </x:c>
       <x:c r="B1463" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1463" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3138</x:v>
       </x:c>
       <x:c r="D1463" s="1" t="s">
-        <x:v>3118</x:v>
+        <x:v>3139</x:v>
       </x:c>
     </x:row>
     <x:row r="1464" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1464" s="0" t="s">
-        <x:v>3119</x:v>
+        <x:v>3140</x:v>
       </x:c>
       <x:c r="B1464" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1464" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3138</x:v>
       </x:c>
       <x:c r="D1464" s="1" t="s">
-        <x:v>3120</x:v>
+        <x:v>3141</x:v>
       </x:c>
     </x:row>
     <x:row r="1465" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1465" s="0" t="s">
-        <x:v>3121</x:v>
+        <x:v>3142</x:v>
       </x:c>
       <x:c r="B1465" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1465" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3138</x:v>
       </x:c>
       <x:c r="D1465" s="1" t="s">
-        <x:v>3122</x:v>
+        <x:v>3143</x:v>
       </x:c>
     </x:row>
     <x:row r="1466" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1466" s="0" t="s">
-        <x:v>3123</x:v>
+        <x:v>3144</x:v>
       </x:c>
       <x:c r="B1466" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1466" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3145</x:v>
       </x:c>
       <x:c r="D1466" s="1" t="s">
-        <x:v>3124</x:v>
+        <x:v>3146</x:v>
       </x:c>
     </x:row>
     <x:row r="1467" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1467" s="0" t="s">
-        <x:v>3125</x:v>
+        <x:v>3147</x:v>
       </x:c>
       <x:c r="B1467" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1467" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3145</x:v>
       </x:c>
       <x:c r="D1467" s="1" t="s">
-        <x:v>3126</x:v>
+        <x:v>3148</x:v>
       </x:c>
     </x:row>
     <x:row r="1468" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1468" s="0" t="s">
-        <x:v>3127</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="B1468" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1468" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3145</x:v>
       </x:c>
       <x:c r="D1468" s="1" t="s">
-        <x:v>3128</x:v>
+        <x:v>3150</x:v>
       </x:c>
     </x:row>
     <x:row r="1469" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1469" s="0" t="s">
-        <x:v>3129</x:v>
+        <x:v>3151</x:v>
       </x:c>
       <x:c r="B1469" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1469" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3145</x:v>
       </x:c>
       <x:c r="D1469" s="1" t="s">
-        <x:v>3130</x:v>
+        <x:v>3152</x:v>
       </x:c>
     </x:row>
     <x:row r="1470" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1470" s="0" t="s">
-        <x:v>3131</x:v>
+        <x:v>3153</x:v>
       </x:c>
       <x:c r="B1470" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1470" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3154</x:v>
       </x:c>
       <x:c r="D1470" s="1" t="s">
-        <x:v>3132</x:v>
+        <x:v>3155</x:v>
       </x:c>
     </x:row>
     <x:row r="1471" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1471" s="0" t="s">
-        <x:v>3133</x:v>
+        <x:v>3156</x:v>
       </x:c>
       <x:c r="B1471" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1471" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3154</x:v>
       </x:c>
       <x:c r="D1471" s="1" t="s">
-        <x:v>3134</x:v>
+        <x:v>3157</x:v>
       </x:c>
     </x:row>
     <x:row r="1472" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1472" s="0" t="s">
-        <x:v>3135</x:v>
+        <x:v>3158</x:v>
       </x:c>
       <x:c r="B1472" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1472" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="D1472" s="1" t="s">
-        <x:v>3132</x:v>
+        <x:v>3160</x:v>
       </x:c>
     </x:row>
     <x:row r="1473" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1473" s="0" t="s">
-        <x:v>3136</x:v>
+        <x:v>3161</x:v>
       </x:c>
       <x:c r="B1473" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1473" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="D1473" s="1" t="s">
-        <x:v>3132</x:v>
+        <x:v>3162</x:v>
       </x:c>
     </x:row>
     <x:row r="1474" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1474" s="0" t="s">
-        <x:v>3137</x:v>
+        <x:v>3163</x:v>
       </x:c>
       <x:c r="B1474" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1474" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="D1474" s="1" t="s">
-        <x:v>3138</x:v>
+        <x:v>3164</x:v>
       </x:c>
     </x:row>
     <x:row r="1475" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1475" s="0" t="s">
-        <x:v>3137</x:v>
+        <x:v>3163</x:v>
       </x:c>
       <x:c r="B1475" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1475" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="D1475" s="1" t="s">
-        <x:v>3139</x:v>
+        <x:v>3164</x:v>
       </x:c>
     </x:row>
     <x:row r="1476" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1476" s="0" t="s">
-        <x:v>3140</x:v>
+        <x:v>3165</x:v>
       </x:c>
       <x:c r="B1476" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1476" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="D1476" s="1" t="s">
-        <x:v>3141</x:v>
+        <x:v>3166</x:v>
       </x:c>
     </x:row>
     <x:row r="1477" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1477" s="0" t="s">
-        <x:v>3142</x:v>
+        <x:v>3165</x:v>
       </x:c>
       <x:c r="B1477" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1477" s="0" t="s">
-        <x:v>3143</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="D1477" s="1" t="s">
-        <x:v>3144</x:v>
+        <x:v>3166</x:v>
       </x:c>
     </x:row>
     <x:row r="1478" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1478" s="0" t="s">
-        <x:v>3145</x:v>
+        <x:v>3167</x:v>
       </x:c>
       <x:c r="B1478" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1478" s="0" t="s">
-        <x:v>3146</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="D1478" s="1" t="s">
-        <x:v>3147</x:v>
+        <x:v>3168</x:v>
       </x:c>
     </x:row>
     <x:row r="1479" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1479" s="0" t="s">
-        <x:v>3148</x:v>
+        <x:v>3169</x:v>
       </x:c>
       <x:c r="B1479" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1479" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="D1479" s="1" t="s">
-        <x:v>3150</x:v>
+        <x:v>3170</x:v>
       </x:c>
     </x:row>
     <x:row r="1480" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1480" s="0" t="s">
-        <x:v>3151</x:v>
+        <x:v>3171</x:v>
       </x:c>
       <x:c r="B1480" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1480" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="D1480" s="1" t="s">
-        <x:v>3152</x:v>
+        <x:v>3172</x:v>
       </x:c>
     </x:row>
     <x:row r="1481" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1481" s="0" t="s">
-        <x:v>3153</x:v>
+        <x:v>3173</x:v>
       </x:c>
       <x:c r="B1481" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1481" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1481" s="1" t="s">
-        <x:v>3154</x:v>
+        <x:v>3175</x:v>
       </x:c>
     </x:row>
     <x:row r="1482" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1482" s="0" t="s">
-        <x:v>3155</x:v>
+        <x:v>3176</x:v>
       </x:c>
       <x:c r="B1482" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1482" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1482" s="1" t="s">
-        <x:v>3156</x:v>
+        <x:v>3177</x:v>
       </x:c>
     </x:row>
     <x:row r="1483" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1483" s="0" t="s">
-        <x:v>3157</x:v>
+        <x:v>3178</x:v>
       </x:c>
       <x:c r="B1483" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1483" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1483" s="1" t="s">
-        <x:v>3158</x:v>
+        <x:v>3177</x:v>
       </x:c>
     </x:row>
     <x:row r="1484" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1484" s="0" t="s">
-        <x:v>3159</x:v>
+        <x:v>3179</x:v>
       </x:c>
       <x:c r="B1484" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1484" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1484" s="1" t="s">
-        <x:v>3160</x:v>
+        <x:v>3177</x:v>
       </x:c>
     </x:row>
     <x:row r="1485" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1485" s="0" t="s">
-        <x:v>3161</x:v>
+        <x:v>3180</x:v>
       </x:c>
       <x:c r="B1485" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1485" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1485" s="1" t="s">
-        <x:v>3162</x:v>
+        <x:v>3177</x:v>
       </x:c>
     </x:row>
     <x:row r="1486" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1486" s="0" t="s">
-        <x:v>3163</x:v>
+        <x:v>3181</x:v>
       </x:c>
       <x:c r="B1486" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1486" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1486" s="1" t="s">
-        <x:v>3164</x:v>
+        <x:v>3182</x:v>
       </x:c>
     </x:row>
     <x:row r="1487" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1487" s="0" t="s">
-        <x:v>3165</x:v>
+        <x:v>3183</x:v>
       </x:c>
       <x:c r="B1487" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1487" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1487" s="1" t="s">
-        <x:v>3166</x:v>
+        <x:v>3184</x:v>
       </x:c>
     </x:row>
     <x:row r="1488" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1488" s="0" t="s">
-        <x:v>3167</x:v>
+        <x:v>3185</x:v>
       </x:c>
       <x:c r="B1488" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1488" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1488" s="1" t="s">
-        <x:v>3168</x:v>
+        <x:v>3186</x:v>
       </x:c>
     </x:row>
     <x:row r="1489" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1489" s="0" t="s">
-        <x:v>3169</x:v>
+        <x:v>3187</x:v>
       </x:c>
       <x:c r="B1489" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1489" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1489" s="1" t="s">
-        <x:v>3170</x:v>
+        <x:v>3188</x:v>
       </x:c>
     </x:row>
     <x:row r="1490" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1490" s="0" t="s">
-        <x:v>3171</x:v>
+        <x:v>3189</x:v>
       </x:c>
       <x:c r="B1490" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1490" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1490" s="1" t="s">
-        <x:v>3172</x:v>
+        <x:v>3188</x:v>
       </x:c>
     </x:row>
     <x:row r="1491" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1491" s="0" t="s">
-        <x:v>3173</x:v>
+        <x:v>3190</x:v>
       </x:c>
       <x:c r="B1491" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1491" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1491" s="1" t="s">
-        <x:v>3174</x:v>
+        <x:v>3191</x:v>
       </x:c>
     </x:row>
     <x:row r="1492" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1492" s="0" t="s">
-        <x:v>3175</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="B1492" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1492" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1492" s="1" t="s">
-        <x:v>3176</x:v>
+        <x:v>3191</x:v>
       </x:c>
     </x:row>
     <x:row r="1493" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1493" s="0" t="s">
-        <x:v>3177</x:v>
+        <x:v>3193</x:v>
       </x:c>
       <x:c r="B1493" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1493" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1493" s="1" t="s">
-        <x:v>3178</x:v>
+        <x:v>3194</x:v>
       </x:c>
     </x:row>
     <x:row r="1494" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1494" s="0" t="s">
-        <x:v>3177</x:v>
+        <x:v>3195</x:v>
       </x:c>
       <x:c r="B1494" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1494" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1494" s="1" t="s">
-        <x:v>3178</x:v>
+        <x:v>3196</x:v>
       </x:c>
     </x:row>
     <x:row r="1495" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1495" s="0" t="s">
-        <x:v>3179</x:v>
+        <x:v>3197</x:v>
       </x:c>
       <x:c r="B1495" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1495" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1495" s="1" t="s">
-        <x:v>3180</x:v>
+        <x:v>3198</x:v>
       </x:c>
     </x:row>
     <x:row r="1496" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1496" s="0" t="s">
-        <x:v>3179</x:v>
+        <x:v>3199</x:v>
       </x:c>
       <x:c r="B1496" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1496" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1496" s="1" t="s">
-        <x:v>3180</x:v>
+        <x:v>3198</x:v>
       </x:c>
     </x:row>
     <x:row r="1497" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1497" s="0" t="s">
-        <x:v>3181</x:v>
+        <x:v>3200</x:v>
       </x:c>
       <x:c r="B1497" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1497" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="D1497" s="1" t="s">
-        <x:v>3182</x:v>
+        <x:v>3201</x:v>
       </x:c>
     </x:row>
     <x:row r="1498" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1498" s="0" t="s">
-        <x:v>3183</x:v>
+        <x:v>3202</x:v>
       </x:c>
       <x:c r="B1498" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1498" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1498" s="1" t="s">
-        <x:v>3184</x:v>
+        <x:v>3204</x:v>
       </x:c>
     </x:row>
     <x:row r="1499" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1499" s="0" t="s">
-        <x:v>3185</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="B1499" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1499" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1499" s="1" t="s">
-        <x:v>3186</x:v>
+        <x:v>3206</x:v>
       </x:c>
     </x:row>
     <x:row r="1500" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1500" s="0" t="s">
-        <x:v>3187</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="B1500" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1500" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1500" s="1" t="s">
-        <x:v>3188</x:v>
+        <x:v>3206</x:v>
       </x:c>
     </x:row>
     <x:row r="1501" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1501" s="0" t="s">
-        <x:v>3189</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="B1501" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1501" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1501" s="1" t="s">
-        <x:v>3190</x:v>
+        <x:v>3206</x:v>
       </x:c>
     </x:row>
     <x:row r="1502" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1502" s="0" t="s">
-        <x:v>3191</x:v>
+        <x:v>3207</x:v>
       </x:c>
       <x:c r="B1502" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1502" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1502" s="1" t="s">
-        <x:v>3193</x:v>
+        <x:v>3208</x:v>
       </x:c>
     </x:row>
     <x:row r="1503" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1503" s="0" t="s">
-        <x:v>3191</x:v>
+        <x:v>3207</x:v>
       </x:c>
       <x:c r="B1503" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1503" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1503" s="1" t="s">
-        <x:v>3193</x:v>
+        <x:v>3208</x:v>
       </x:c>
     </x:row>
     <x:row r="1504" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1504" s="0" t="s">
-        <x:v>3194</x:v>
+        <x:v>3209</x:v>
       </x:c>
       <x:c r="B1504" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1504" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1504" s="1" t="s">
-        <x:v>3195</x:v>
+        <x:v>3210</x:v>
       </x:c>
     </x:row>
     <x:row r="1505" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1505" s="0" t="s">
-        <x:v>3196</x:v>
+        <x:v>3211</x:v>
       </x:c>
       <x:c r="B1505" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1505" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1505" s="1" t="s">
-        <x:v>3197</x:v>
+        <x:v>3212</x:v>
       </x:c>
     </x:row>
     <x:row r="1506" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1506" s="0" t="s">
-        <x:v>3198</x:v>
+        <x:v>3213</x:v>
       </x:c>
       <x:c r="B1506" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1506" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1506" s="1" t="s">
-        <x:v>3199</x:v>
+        <x:v>3214</x:v>
       </x:c>
     </x:row>
     <x:row r="1507" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1507" s="0" t="s">
-        <x:v>3200</x:v>
+        <x:v>3215</x:v>
       </x:c>
       <x:c r="B1507" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1507" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1507" s="1" t="s">
-        <x:v>3201</x:v>
+        <x:v>3216</x:v>
       </x:c>
     </x:row>
     <x:row r="1508" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1508" s="0" t="s">
-        <x:v>3202</x:v>
+        <x:v>3217</x:v>
       </x:c>
       <x:c r="B1508" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1508" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1508" s="1" t="s">
-        <x:v>3203</x:v>
+        <x:v>3218</x:v>
       </x:c>
     </x:row>
     <x:row r="1509" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1509" s="0" t="s">
-        <x:v>3204</x:v>
+        <x:v>3219</x:v>
       </x:c>
       <x:c r="B1509" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1509" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1509" s="1" t="s">
-        <x:v>3203</x:v>
+        <x:v>3220</x:v>
       </x:c>
     </x:row>
     <x:row r="1510" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1510" s="0" t="s">
-        <x:v>3205</x:v>
+        <x:v>3221</x:v>
       </x:c>
       <x:c r="B1510" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1510" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1510" s="1" t="s">
-        <x:v>3203</x:v>
+        <x:v>3220</x:v>
       </x:c>
     </x:row>
     <x:row r="1511" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1511" s="0" t="s">
-        <x:v>3206</x:v>
+        <x:v>3222</x:v>
       </x:c>
       <x:c r="B1511" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1511" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1511" s="1" t="s">
-        <x:v>3207</x:v>
+        <x:v>3223</x:v>
       </x:c>
     </x:row>
     <x:row r="1512" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1512" s="0" t="s">
-        <x:v>3208</x:v>
+        <x:v>3224</x:v>
       </x:c>
       <x:c r="B1512" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1512" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1512" s="1" t="s">
-        <x:v>3209</x:v>
+        <x:v>3225</x:v>
       </x:c>
     </x:row>
     <x:row r="1513" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1513" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3226</x:v>
       </x:c>
       <x:c r="B1513" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1513" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1513" s="1" t="s">
-        <x:v>3211</x:v>
+        <x:v>3227</x:v>
       </x:c>
     </x:row>
     <x:row r="1514" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1514" s="0" t="s">
-        <x:v>3212</x:v>
+        <x:v>3228</x:v>
       </x:c>
       <x:c r="B1514" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1514" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1514" s="1" t="s">
-        <x:v>3213</x:v>
+        <x:v>3229</x:v>
       </x:c>
     </x:row>
     <x:row r="1515" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1515" s="0" t="s">
-        <x:v>3212</x:v>
+        <x:v>3230</x:v>
       </x:c>
       <x:c r="B1515" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1515" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1515" s="1" t="s">
-        <x:v>3213</x:v>
+        <x:v>3231</x:v>
       </x:c>
     </x:row>
     <x:row r="1516" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1516" s="0" t="s">
-        <x:v>3214</x:v>
+        <x:v>3232</x:v>
       </x:c>
       <x:c r="B1516" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1516" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1516" s="1" t="s">
-        <x:v>3215</x:v>
+        <x:v>3233</x:v>
       </x:c>
     </x:row>
     <x:row r="1517" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1517" s="0" t="s">
-        <x:v>3216</x:v>
+        <x:v>3234</x:v>
       </x:c>
       <x:c r="B1517" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1517" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1517" s="1" t="s">
-        <x:v>3217</x:v>
+        <x:v>3235</x:v>
       </x:c>
     </x:row>
     <x:row r="1518" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1518" s="0" t="s">
-        <x:v>3218</x:v>
+        <x:v>3236</x:v>
       </x:c>
       <x:c r="B1518" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1518" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1518" s="1" t="s">
-        <x:v>3219</x:v>
+        <x:v>3237</x:v>
       </x:c>
     </x:row>
     <x:row r="1519" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1519" s="0" t="s">
-        <x:v>3220</x:v>
+        <x:v>3238</x:v>
       </x:c>
       <x:c r="B1519" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1519" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1519" s="1" t="s">
-        <x:v>3221</x:v>
+        <x:v>3239</x:v>
       </x:c>
     </x:row>
     <x:row r="1520" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1520" s="0" t="s">
-        <x:v>3222</x:v>
+        <x:v>3240</x:v>
       </x:c>
       <x:c r="B1520" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1520" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1520" s="1" t="s">
-        <x:v>3223</x:v>
+        <x:v>3241</x:v>
       </x:c>
     </x:row>
     <x:row r="1521" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1521" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3242</x:v>
       </x:c>
       <x:c r="B1521" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1521" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1521" s="1" t="s">
-        <x:v>3225</x:v>
+        <x:v>3243</x:v>
       </x:c>
     </x:row>
     <x:row r="1522" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1522" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3244</x:v>
       </x:c>
       <x:c r="B1522" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1522" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1522" s="1" t="s">
-        <x:v>3225</x:v>
+        <x:v>3245</x:v>
       </x:c>
     </x:row>
     <x:row r="1523" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1523" s="0" t="s">
-        <x:v>3226</x:v>
+        <x:v>3246</x:v>
       </x:c>
       <x:c r="B1523" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1523" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1523" s="1" t="s">
-        <x:v>3227</x:v>
+        <x:v>3243</x:v>
       </x:c>
     </x:row>
     <x:row r="1524" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1524" s="0" t="s">
-        <x:v>3228</x:v>
+        <x:v>3247</x:v>
       </x:c>
       <x:c r="B1524" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1524" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1524" s="1" t="s">
-        <x:v>3229</x:v>
+        <x:v>3243</x:v>
       </x:c>
     </x:row>
     <x:row r="1525" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1525" s="0" t="s">
-        <x:v>3230</x:v>
+        <x:v>3248</x:v>
       </x:c>
       <x:c r="B1525" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1525" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1525" s="1" t="s">
-        <x:v>3231</x:v>
+        <x:v>3249</x:v>
       </x:c>
     </x:row>
     <x:row r="1526" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1526" s="0" t="s">
-        <x:v>3232</x:v>
+        <x:v>3248</x:v>
       </x:c>
       <x:c r="B1526" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1526" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1526" s="1" t="s">
-        <x:v>3231</x:v>
+        <x:v>3250</x:v>
       </x:c>
     </x:row>
     <x:row r="1527" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1527" s="0" t="s">
-        <x:v>3233</x:v>
+        <x:v>3251</x:v>
       </x:c>
       <x:c r="B1527" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1527" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="D1527" s="1" t="s">
-        <x:v>3234</x:v>
+        <x:v>3252</x:v>
       </x:c>
     </x:row>
     <x:row r="1528" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1528" s="0" t="s">
-        <x:v>3235</x:v>
+        <x:v>3253</x:v>
       </x:c>
       <x:c r="B1528" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1528" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3254</x:v>
       </x:c>
       <x:c r="D1528" s="1" t="s">
-        <x:v>3234</x:v>
+        <x:v>3255</x:v>
       </x:c>
     </x:row>
     <x:row r="1529" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1529" s="0" t="s">
-        <x:v>3236</x:v>
+        <x:v>3256</x:v>
       </x:c>
       <x:c r="B1529" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1529" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3257</x:v>
       </x:c>
       <x:c r="D1529" s="1" t="s">
-        <x:v>3237</x:v>
+        <x:v>3258</x:v>
       </x:c>
     </x:row>
     <x:row r="1530" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1530" s="0" t="s">
-        <x:v>3238</x:v>
+        <x:v>3259</x:v>
       </x:c>
       <x:c r="B1530" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1530" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1530" s="1" t="s">
-        <x:v>3237</x:v>
+        <x:v>3261</x:v>
       </x:c>
     </x:row>
     <x:row r="1531" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1531" s="0" t="s">
-        <x:v>3239</x:v>
+        <x:v>3262</x:v>
       </x:c>
       <x:c r="B1531" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1531" s="0" t="s">
-        <x:v>3240</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1531" s="1" t="s">
-        <x:v>3241</x:v>
+        <x:v>3263</x:v>
       </x:c>
     </x:row>
     <x:row r="1532" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1532" s="0" t="s">
-        <x:v>3242</x:v>
+        <x:v>3264</x:v>
       </x:c>
       <x:c r="B1532" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1532" s="0" t="s">
-        <x:v>3240</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1532" s="1" t="s">
-        <x:v>3243</x:v>
+        <x:v>3265</x:v>
       </x:c>
     </x:row>
     <x:row r="1533" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1533" s="0" t="s">
-        <x:v>3244</x:v>
+        <x:v>3266</x:v>
       </x:c>
       <x:c r="B1533" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1533" s="0" t="s">
-        <x:v>3245</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1533" s="1" t="s">
-        <x:v>3246</x:v>
+        <x:v>3267</x:v>
       </x:c>
     </x:row>
     <x:row r="1534" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1534" s="0" t="s">
-        <x:v>3247</x:v>
+        <x:v>3268</x:v>
       </x:c>
       <x:c r="B1534" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1534" s="0" t="s">
-        <x:v>3245</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1534" s="1" t="s">
-        <x:v>3248</x:v>
+        <x:v>3269</x:v>
       </x:c>
     </x:row>
     <x:row r="1535" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1535" s="0" t="s">
-        <x:v>3249</x:v>
+        <x:v>3270</x:v>
       </x:c>
       <x:c r="B1535" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1535" s="0" t="s">
-        <x:v>3245</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1535" s="1" t="s">
-        <x:v>3250</x:v>
+        <x:v>3271</x:v>
       </x:c>
     </x:row>
     <x:row r="1536" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1536" s="0" t="s">
-        <x:v>3251</x:v>
+        <x:v>3272</x:v>
       </x:c>
       <x:c r="B1536" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1536" s="0" t="s">
-        <x:v>3245</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1536" s="1" t="s">
-        <x:v>3252</x:v>
+        <x:v>3273</x:v>
       </x:c>
     </x:row>
     <x:row r="1537" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1537" s="0" t="s">
-        <x:v>3253</x:v>
+        <x:v>3274</x:v>
       </x:c>
       <x:c r="B1537" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1537" s="0" t="s">
-        <x:v>3254</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1537" s="1" t="s">
-        <x:v>3255</x:v>
+        <x:v>3275</x:v>
       </x:c>
     </x:row>
     <x:row r="1538" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1538" s="0" t="s">
-        <x:v>3256</x:v>
+        <x:v>3276</x:v>
       </x:c>
       <x:c r="B1538" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1538" s="0" t="s">
-        <x:v>3254</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1538" s="1" t="s">
-        <x:v>3255</x:v>
+        <x:v>3277</x:v>
       </x:c>
     </x:row>
     <x:row r="1539" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1539" s="0" t="s">
-        <x:v>3257</x:v>
+        <x:v>3278</x:v>
       </x:c>
       <x:c r="B1539" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1539" s="0" t="s">
-        <x:v>3254</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1539" s="1" t="s">
-        <x:v>3255</x:v>
+        <x:v>3279</x:v>
       </x:c>
     </x:row>
     <x:row r="1540" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1540" s="0" t="s">
-        <x:v>3258</x:v>
+        <x:v>3280</x:v>
       </x:c>
       <x:c r="B1540" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1540" s="0" t="s">
-        <x:v>3254</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1540" s="1" t="s">
-        <x:v>3255</x:v>
+        <x:v>3281</x:v>
       </x:c>
     </x:row>
     <x:row r="1541" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1541" s="0" t="s">
-        <x:v>3259</x:v>
+        <x:v>3282</x:v>
       </x:c>
       <x:c r="B1541" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1541" s="0" t="s">
         <x:v>3260</x:v>
       </x:c>
       <x:c r="D1541" s="1" t="s">
-        <x:v>3261</x:v>
+        <x:v>3283</x:v>
       </x:c>
     </x:row>
     <x:row r="1542" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1542" s="0" t="s">
-        <x:v>3262</x:v>
+        <x:v>3284</x:v>
       </x:c>
       <x:c r="B1542" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1542" s="0" t="s">
         <x:v>3260</x:v>
       </x:c>
       <x:c r="D1542" s="1" t="s">
-        <x:v>3263</x:v>
+        <x:v>3285</x:v>
       </x:c>
     </x:row>
     <x:row r="1543" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1543" s="0" t="s">
-        <x:v>3264</x:v>
+        <x:v>3286</x:v>
       </x:c>
       <x:c r="B1543" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1543" s="0" t="s">
         <x:v>3260</x:v>
       </x:c>
       <x:c r="D1543" s="1" t="s">
-        <x:v>3265</x:v>
+        <x:v>3287</x:v>
       </x:c>
     </x:row>
     <x:row r="1544" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1544" s="0" t="s">
-        <x:v>3266</x:v>
+        <x:v>3288</x:v>
       </x:c>
       <x:c r="B1544" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1544" s="0" t="s">
-        <x:v>3267</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1544" s="1" t="s">
-        <x:v>3268</x:v>
+        <x:v>3289</x:v>
       </x:c>
     </x:row>
     <x:row r="1545" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1545" s="0" t="s">
-        <x:v>3269</x:v>
+        <x:v>3288</x:v>
       </x:c>
       <x:c r="B1545" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1545" s="0" t="s">
-        <x:v>3267</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1545" s="1" t="s">
-        <x:v>3270</x:v>
+        <x:v>3289</x:v>
       </x:c>
     </x:row>
     <x:row r="1546" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1546" s="0" t="s">
-        <x:v>3271</x:v>
+        <x:v>3290</x:v>
       </x:c>
       <x:c r="B1546" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1546" s="0" t="s">
-        <x:v>3267</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1546" s="1" t="s">
-        <x:v>3272</x:v>
+        <x:v>3291</x:v>
       </x:c>
     </x:row>
     <x:row r="1547" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1547" s="0" t="s">
-        <x:v>3273</x:v>
+        <x:v>3290</x:v>
       </x:c>
       <x:c r="B1547" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1547" s="0" t="s">
-        <x:v>3274</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1547" s="1" t="s">
-        <x:v>3275</x:v>
+        <x:v>3291</x:v>
       </x:c>
     </x:row>
     <x:row r="1548" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1548" s="0" t="s">
-        <x:v>3276</x:v>
+        <x:v>3292</x:v>
       </x:c>
       <x:c r="B1548" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1548" s="0" t="s">
-        <x:v>3274</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1548" s="1" t="s">
-        <x:v>3277</x:v>
+        <x:v>3293</x:v>
       </x:c>
     </x:row>
     <x:row r="1549" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1549" s="0" t="s">
-        <x:v>3278</x:v>
+        <x:v>3294</x:v>
       </x:c>
       <x:c r="B1549" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1549" s="0" t="s">
-        <x:v>3274</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1549" s="1" t="s">
-        <x:v>3279</x:v>
+        <x:v>3295</x:v>
       </x:c>
     </x:row>
     <x:row r="1550" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1550" s="0" t="s">
-        <x:v>3280</x:v>
+        <x:v>3296</x:v>
       </x:c>
       <x:c r="B1550" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1550" s="0" t="s">
-        <x:v>3281</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1550" s="1" t="s">
-        <x:v>3282</x:v>
+        <x:v>3297</x:v>
       </x:c>
     </x:row>
     <x:row r="1551" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1551" s="0" t="s">
-        <x:v>3283</x:v>
+        <x:v>3298</x:v>
       </x:c>
       <x:c r="B1551" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1551" s="0" t="s">
-        <x:v>3281</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1551" s="1" t="s">
-        <x:v>3284</x:v>
+        <x:v>3299</x:v>
       </x:c>
     </x:row>
     <x:row r="1552" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1552" s="0" t="s">
-        <x:v>3285</x:v>
+        <x:v>3300</x:v>
       </x:c>
       <x:c r="B1552" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1552" s="0" t="s">
-        <x:v>3281</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="D1552" s="1" t="s">
-        <x:v>3286</x:v>
+        <x:v>3301</x:v>
       </x:c>
     </x:row>
     <x:row r="1553" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1553" s="0" t="s">
-        <x:v>3287</x:v>
+        <x:v>3302</x:v>
       </x:c>
       <x:c r="B1553" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1553" s="0" t="s">
-        <x:v>3288</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1553" s="1" t="s">
-        <x:v>3289</x:v>
+        <x:v>3304</x:v>
       </x:c>
     </x:row>
     <x:row r="1554" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1554" s="0" t="s">
-        <x:v>3290</x:v>
+        <x:v>3302</x:v>
       </x:c>
       <x:c r="B1554" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1554" s="0" t="s">
-        <x:v>3291</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1554" s="1" t="s">
-        <x:v>3292</x:v>
+        <x:v>3304</x:v>
       </x:c>
     </x:row>
     <x:row r="1555" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1555" s="0" t="s">
-        <x:v>3293</x:v>
+        <x:v>3305</x:v>
       </x:c>
       <x:c r="B1555" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1555" s="0" t="s">
-        <x:v>3291</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1555" s="1" t="s">
-        <x:v>3294</x:v>
+        <x:v>3306</x:v>
       </x:c>
     </x:row>
     <x:row r="1556" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1556" s="0" t="s">
-        <x:v>3295</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="B1556" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1556" s="0" t="s">
-        <x:v>3296</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1556" s="1" t="s">
-        <x:v>3297</x:v>
+        <x:v>3308</x:v>
       </x:c>
     </x:row>
     <x:row r="1557" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1557" s="0" t="s">
-        <x:v>3298</x:v>
+        <x:v>3309</x:v>
       </x:c>
       <x:c r="B1557" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1557" s="0" t="s">
-        <x:v>3299</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1557" s="1" t="s">
-        <x:v>3300</x:v>
+        <x:v>3310</x:v>
       </x:c>
     </x:row>
     <x:row r="1558" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1558" s="0" t="s">
-        <x:v>3301</x:v>
+        <x:v>3311</x:v>
       </x:c>
       <x:c r="B1558" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1558" s="0" t="s">
-        <x:v>3299</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1558" s="1" t="s">
-        <x:v>3302</x:v>
+        <x:v>3312</x:v>
       </x:c>
     </x:row>
     <x:row r="1559" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1559" s="0" t="s">
+        <x:v>3313</x:v>
+      </x:c>
+      <x:c r="B1559" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1559" s="0" t="s">
         <x:v>3303</x:v>
       </x:c>
-      <x:c r="B1559" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1559" s="1" t="s">
-        <x:v>3305</x:v>
+        <x:v>3314</x:v>
       </x:c>
     </x:row>
     <x:row r="1560" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1560" s="0" t="s">
-        <x:v>3306</x:v>
+        <x:v>3315</x:v>
       </x:c>
       <x:c r="B1560" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1560" s="0" t="s">
-        <x:v>3307</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1560" s="1" t="s">
-        <x:v>3308</x:v>
+        <x:v>3314</x:v>
       </x:c>
     </x:row>
     <x:row r="1561" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1561" s="0" t="s">
-        <x:v>3309</x:v>
+        <x:v>3316</x:v>
       </x:c>
       <x:c r="B1561" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1561" s="0" t="s">
-        <x:v>3307</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1561" s="1" t="s">
-        <x:v>3310</x:v>
+        <x:v>3314</x:v>
       </x:c>
     </x:row>
     <x:row r="1562" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1562" s="0" t="s">
-        <x:v>3309</x:v>
+        <x:v>3317</x:v>
       </x:c>
       <x:c r="B1562" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1562" s="0" t="s">
-        <x:v>3307</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1562" s="1" t="s">
-        <x:v>3310</x:v>
+        <x:v>3318</x:v>
       </x:c>
     </x:row>
     <x:row r="1563" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1563" s="0" t="s">
-        <x:v>3311</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="B1563" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1563" s="0" t="s">
-        <x:v>3307</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1563" s="1" t="s">
-        <x:v>3312</x:v>
+        <x:v>3320</x:v>
       </x:c>
     </x:row>
     <x:row r="1564" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1564" s="0" t="s">
-        <x:v>3313</x:v>
+        <x:v>3321</x:v>
       </x:c>
       <x:c r="B1564" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1564" s="0" t="s">
-        <x:v>3314</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1564" s="1" t="s">
-        <x:v>3315</x:v>
+        <x:v>3322</x:v>
       </x:c>
     </x:row>
     <x:row r="1565" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1565" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>3323</x:v>
       </x:c>
       <x:c r="B1565" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1565" s="0" t="s">
-        <x:v>3316</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1565" s="1" t="s">
-        <x:v>3317</x:v>
+        <x:v>3324</x:v>
       </x:c>
     </x:row>
     <x:row r="1566" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1566" s="0" t="s">
-        <x:v>3318</x:v>
+        <x:v>3323</x:v>
       </x:c>
       <x:c r="B1566" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1566" s="0" t="s">
-        <x:v>3319</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1566" s="1" t="s">
-        <x:v>3320</x:v>
+        <x:v>3324</x:v>
       </x:c>
     </x:row>
     <x:row r="1567" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1567" s="0" t="s">
-        <x:v>3321</x:v>
+        <x:v>3325</x:v>
       </x:c>
       <x:c r="B1567" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1567" s="0" t="s">
-        <x:v>3319</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1567" s="1" t="s">
-        <x:v>3322</x:v>
+        <x:v>3326</x:v>
       </x:c>
     </x:row>
     <x:row r="1568" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1568" s="0" t="s">
-        <x:v>3323</x:v>
+        <x:v>3327</x:v>
       </x:c>
       <x:c r="B1568" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1568" s="0" t="s">
-        <x:v>3319</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1568" s="1" t="s">
-        <x:v>3322</x:v>
+        <x:v>3328</x:v>
       </x:c>
     </x:row>
     <x:row r="1569" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1569" s="0" t="s">
-        <x:v>3324</x:v>
+        <x:v>3329</x:v>
       </x:c>
       <x:c r="B1569" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1569" s="0" t="s">
-        <x:v>3319</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1569" s="1" t="s">
-        <x:v>3325</x:v>
+        <x:v>3330</x:v>
       </x:c>
     </x:row>
     <x:row r="1570" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1570" s="0" t="s">
-        <x:v>3326</x:v>
+        <x:v>3331</x:v>
       </x:c>
       <x:c r="B1570" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1570" s="0" t="s">
-        <x:v>3319</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1570" s="1" t="s">
-        <x:v>3325</x:v>
+        <x:v>3332</x:v>
       </x:c>
     </x:row>
     <x:row r="1571" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1571" s="0" t="s">
-        <x:v>3327</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="B1571" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1571" s="0" t="s">
-        <x:v>3319</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1571" s="1" t="s">
-        <x:v>3328</x:v>
+        <x:v>3334</x:v>
       </x:c>
     </x:row>
     <x:row r="1572" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1572" s="0" t="s">
-        <x:v>3327</x:v>
+        <x:v>3335</x:v>
       </x:c>
       <x:c r="B1572" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1572" s="0" t="s">
-        <x:v>3319</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1572" s="1" t="s">
-        <x:v>3328</x:v>
+        <x:v>3336</x:v>
       </x:c>
     </x:row>
     <x:row r="1573" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1573" s="0" t="s">
-        <x:v>3329</x:v>
+        <x:v>3335</x:v>
       </x:c>
       <x:c r="B1573" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1573" s="0" t="s">
-        <x:v>3330</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1573" s="1" t="s">
-        <x:v>3331</x:v>
+        <x:v>3336</x:v>
       </x:c>
     </x:row>
     <x:row r="1574" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1574" s="0" t="s">
-        <x:v>3329</x:v>
+        <x:v>3337</x:v>
       </x:c>
       <x:c r="B1574" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1574" s="0" t="s">
-        <x:v>3330</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1574" s="1" t="s">
-        <x:v>3331</x:v>
+        <x:v>3338</x:v>
       </x:c>
     </x:row>
     <x:row r="1575" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1575" s="0" t="s">
-        <x:v>3332</x:v>
+        <x:v>3339</x:v>
       </x:c>
       <x:c r="B1575" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1575" s="0" t="s">
-        <x:v>3333</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1575" s="1" t="s">
-        <x:v>3334</x:v>
+        <x:v>3340</x:v>
       </x:c>
     </x:row>
     <x:row r="1576" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1576" s="0" t="s">
-        <x:v>3335</x:v>
+        <x:v>3341</x:v>
       </x:c>
       <x:c r="B1576" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1576" s="0" t="s">
-        <x:v>3333</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1576" s="1" t="s">
-        <x:v>3336</x:v>
+        <x:v>3342</x:v>
       </x:c>
     </x:row>
     <x:row r="1577" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1577" s="0" t="s">
-        <x:v>3337</x:v>
+        <x:v>3343</x:v>
       </x:c>
       <x:c r="B1577" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1577" s="0" t="s">
-        <x:v>3333</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1577" s="1" t="s">
-        <x:v>3338</x:v>
+        <x:v>3342</x:v>
       </x:c>
     </x:row>
     <x:row r="1578" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1578" s="0" t="s">
-        <x:v>3339</x:v>
+        <x:v>3344</x:v>
       </x:c>
       <x:c r="B1578" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1578" s="0" t="s">
-        <x:v>3333</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1578" s="1" t="s">
-        <x:v>3340</x:v>
+        <x:v>3345</x:v>
       </x:c>
     </x:row>
     <x:row r="1579" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1579" s="0" t="s">
-        <x:v>3341</x:v>
+        <x:v>3346</x:v>
       </x:c>
       <x:c r="B1579" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1579" s="0" t="s">
-        <x:v>3333</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1579" s="1" t="s">
-        <x:v>3342</x:v>
+        <x:v>3345</x:v>
       </x:c>
     </x:row>
     <x:row r="1580" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1580" s="0" t="s">
-        <x:v>3343</x:v>
+        <x:v>3347</x:v>
       </x:c>
       <x:c r="B1580" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1580" s="0" t="s">
-        <x:v>3333</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1580" s="1" t="s">
-        <x:v>3344</x:v>
+        <x:v>3348</x:v>
       </x:c>
     </x:row>
     <x:row r="1581" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1581" s="0" t="s">
-        <x:v>3345</x:v>
+        <x:v>3349</x:v>
       </x:c>
       <x:c r="B1581" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1581" s="0" t="s">
-        <x:v>3346</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="D1581" s="1" t="s">
-        <x:v>3347</x:v>
+        <x:v>3348</x:v>
       </x:c>
     </x:row>
     <x:row r="1582" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1582" s="0" t="s">
-        <x:v>3348</x:v>
+        <x:v>3350</x:v>
       </x:c>
       <x:c r="B1582" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1582" s="0" t="s">
-        <x:v>3346</x:v>
+        <x:v>3351</x:v>
       </x:c>
       <x:c r="D1582" s="1" t="s">
-        <x:v>3349</x:v>
+        <x:v>3352</x:v>
       </x:c>
     </x:row>
     <x:row r="1583" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1583" s="0" t="s">
-        <x:v>3350</x:v>
+        <x:v>3353</x:v>
       </x:c>
       <x:c r="B1583" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1583" s="0" t="s">
         <x:v>3351</x:v>
       </x:c>
       <x:c r="D1583" s="1" t="s">
-        <x:v>3352</x:v>
+        <x:v>3354</x:v>
       </x:c>
     </x:row>
     <x:row r="1584" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1584" s="0" t="s">
-        <x:v>3353</x:v>
+        <x:v>3355</x:v>
       </x:c>
       <x:c r="B1584" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1584" s="0" t="s">
-        <x:v>3351</x:v>
+        <x:v>3356</x:v>
       </x:c>
       <x:c r="D1584" s="1" t="s">
-        <x:v>3354</x:v>
+        <x:v>3357</x:v>
       </x:c>
     </x:row>
     <x:row r="1585" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1585" s="0" t="s">
-        <x:v>3355</x:v>
+        <x:v>3358</x:v>
       </x:c>
       <x:c r="B1585" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1585" s="0" t="s">
-        <x:v>3351</x:v>
+        <x:v>3356</x:v>
       </x:c>
       <x:c r="D1585" s="1" t="s">
-        <x:v>3354</x:v>
+        <x:v>3359</x:v>
       </x:c>
     </x:row>
     <x:row r="1586" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1586" s="0" t="s">
+        <x:v>3360</x:v>
+      </x:c>
+      <x:c r="B1586" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1586" s="0" t="s">
         <x:v>3356</x:v>
       </x:c>
-      <x:c r="B1586" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1586" s="1" t="s">
-        <x:v>3357</x:v>
+        <x:v>3361</x:v>
       </x:c>
     </x:row>
     <x:row r="1587" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1587" s="0" t="s">
-        <x:v>3358</x:v>
+        <x:v>3362</x:v>
       </x:c>
       <x:c r="B1587" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1587" s="0" t="s">
-        <x:v>3351</x:v>
+        <x:v>3356</x:v>
       </x:c>
       <x:c r="D1587" s="1" t="s">
-        <x:v>3357</x:v>
+        <x:v>3363</x:v>
       </x:c>
     </x:row>
     <x:row r="1588" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1588" s="0" t="s">
-        <x:v>3359</x:v>
+        <x:v>3364</x:v>
       </x:c>
       <x:c r="B1588" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1588" s="0" t="s">
-        <x:v>3351</x:v>
+        <x:v>3365</x:v>
       </x:c>
       <x:c r="D1588" s="1" t="s">
-        <x:v>3360</x:v>
+        <x:v>3366</x:v>
       </x:c>
     </x:row>
     <x:row r="1589" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1589" s="0" t="s">
-        <x:v>3361</x:v>
+        <x:v>3367</x:v>
       </x:c>
       <x:c r="B1589" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1589" s="0" t="s">
-        <x:v>3362</x:v>
+        <x:v>3365</x:v>
       </x:c>
       <x:c r="D1589" s="1" t="s">
-        <x:v>3363</x:v>
+        <x:v>3366</x:v>
       </x:c>
     </x:row>
     <x:row r="1590" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1590" s="0" t="s">
-        <x:v>3364</x:v>
+        <x:v>3368</x:v>
       </x:c>
       <x:c r="B1590" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1590" s="0" t="s">
         <x:v>3365</x:v>
       </x:c>
       <x:c r="D1590" s="1" t="s">
         <x:v>3366</x:v>
       </x:c>
     </x:row>
     <x:row r="1591" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1591" s="0" t="s">
-        <x:v>3367</x:v>
+        <x:v>3369</x:v>
       </x:c>
       <x:c r="B1591" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1591" s="0" t="s">
-        <x:v>3368</x:v>
+        <x:v>3365</x:v>
       </x:c>
       <x:c r="D1591" s="1" t="s">
-        <x:v>3369</x:v>
+        <x:v>3366</x:v>
       </x:c>
     </x:row>
     <x:row r="1592" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1592" s="0" t="s">
-        <x:v>3367</x:v>
+        <x:v>3370</x:v>
       </x:c>
       <x:c r="B1592" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1592" s="0" t="s">
-        <x:v>3368</x:v>
+        <x:v>3371</x:v>
       </x:c>
       <x:c r="D1592" s="1" t="s">
-        <x:v>3370</x:v>
+        <x:v>3372</x:v>
       </x:c>
     </x:row>
     <x:row r="1593" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1593" s="0" t="s">
+        <x:v>3373</x:v>
+      </x:c>
+      <x:c r="B1593" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1593" s="0" t="s">
         <x:v>3371</x:v>
       </x:c>
-      <x:c r="B1593" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1593" s="1" t="s">
-        <x:v>3372</x:v>
+        <x:v>3374</x:v>
       </x:c>
     </x:row>
     <x:row r="1594" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1594" s="0" t="s">
-        <x:v>3373</x:v>
+        <x:v>3375</x:v>
       </x:c>
       <x:c r="B1594" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1594" s="0" t="s">
-        <x:v>3368</x:v>
+        <x:v>3371</x:v>
       </x:c>
       <x:c r="D1594" s="1" t="s">
-        <x:v>3374</x:v>
+        <x:v>3376</x:v>
       </x:c>
     </x:row>
     <x:row r="1595" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1595" s="0" t="s">
-        <x:v>3375</x:v>
+        <x:v>3377</x:v>
       </x:c>
       <x:c r="B1595" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1595" s="0" t="s">
-        <x:v>3368</x:v>
+        <x:v>3378</x:v>
       </x:c>
       <x:c r="D1595" s="1" t="s">
-        <x:v>3374</x:v>
+        <x:v>3379</x:v>
       </x:c>
     </x:row>
     <x:row r="1596" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1596" s="0" t="s">
-        <x:v>3376</x:v>
+        <x:v>3380</x:v>
       </x:c>
       <x:c r="B1596" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1596" s="0" t="s">
-        <x:v>3368</x:v>
+        <x:v>3378</x:v>
       </x:c>
       <x:c r="D1596" s="1" t="s">
-        <x:v>3377</x:v>
+        <x:v>3381</x:v>
       </x:c>
     </x:row>
     <x:row r="1597" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1597" s="0" t="s">
-        <x:v>3376</x:v>
+        <x:v>3382</x:v>
       </x:c>
       <x:c r="B1597" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1597" s="0" t="s">
-        <x:v>3368</x:v>
+        <x:v>3378</x:v>
       </x:c>
       <x:c r="D1597" s="1" t="s">
-        <x:v>3377</x:v>
+        <x:v>3383</x:v>
       </x:c>
     </x:row>
     <x:row r="1598" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1598" s="0" t="s">
-        <x:v>3378</x:v>
+        <x:v>3384</x:v>
       </x:c>
       <x:c r="B1598" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1598" s="0" t="s">
-        <x:v>3379</x:v>
+        <x:v>3385</x:v>
       </x:c>
       <x:c r="D1598" s="1" t="s">
-        <x:v>3380</x:v>
+        <x:v>3386</x:v>
       </x:c>
     </x:row>
     <x:row r="1599" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1599" s="0" t="s">
-        <x:v>3381</x:v>
+        <x:v>3387</x:v>
       </x:c>
       <x:c r="B1599" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1599" s="0" t="s">
-        <x:v>3379</x:v>
+        <x:v>3385</x:v>
       </x:c>
       <x:c r="D1599" s="1" t="s">
-        <x:v>3382</x:v>
+        <x:v>3388</x:v>
       </x:c>
     </x:row>
     <x:row r="1600" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1600" s="0" t="s">
-        <x:v>3383</x:v>
+        <x:v>3389</x:v>
       </x:c>
       <x:c r="B1600" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1600" s="0" t="s">
-        <x:v>3379</x:v>
+        <x:v>3385</x:v>
       </x:c>
       <x:c r="D1600" s="1" t="s">
-        <x:v>3384</x:v>
+        <x:v>3390</x:v>
       </x:c>
     </x:row>
     <x:row r="1601" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1601" s="0" t="s">
-        <x:v>3385</x:v>
+        <x:v>3391</x:v>
       </x:c>
       <x:c r="B1601" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1601" s="0" t="s">
-        <x:v>3379</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="D1601" s="1" t="s">
-        <x:v>3386</x:v>
+        <x:v>3393</x:v>
       </x:c>
     </x:row>
     <x:row r="1602" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1602" s="0" t="s">
-        <x:v>3385</x:v>
+        <x:v>3394</x:v>
       </x:c>
       <x:c r="B1602" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1602" s="0" t="s">
-        <x:v>3379</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="D1602" s="1" t="s">
-        <x:v>3387</x:v>
+        <x:v>3395</x:v>
       </x:c>
     </x:row>
     <x:row r="1603" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1603" s="0" t="s">
-        <x:v>3388</x:v>
+        <x:v>3396</x:v>
       </x:c>
       <x:c r="B1603" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1603" s="0" t="s">
-        <x:v>3379</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="D1603" s="1" t="s">
-        <x:v>3389</x:v>
+        <x:v>3397</x:v>
       </x:c>
     </x:row>
     <x:row r="1604" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1604" s="0" t="s">
-        <x:v>3388</x:v>
+        <x:v>3398</x:v>
       </x:c>
       <x:c r="B1604" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1604" s="0" t="s">
-        <x:v>3379</x:v>
+        <x:v>3399</x:v>
       </x:c>
       <x:c r="D1604" s="1" t="s">
-        <x:v>3390</x:v>
+        <x:v>3400</x:v>
       </x:c>
     </x:row>
     <x:row r="1605" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1605" s="0" t="s">
-        <x:v>3391</x:v>
+        <x:v>3401</x:v>
       </x:c>
       <x:c r="B1605" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1605" s="0" t="s">
-        <x:v>3392</x:v>
+        <x:v>3402</x:v>
       </x:c>
       <x:c r="D1605" s="1" t="s">
-        <x:v>3393</x:v>
+        <x:v>3403</x:v>
       </x:c>
     </x:row>
     <x:row r="1606" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1606" s="0" t="s">
-        <x:v>3391</x:v>
+        <x:v>3404</x:v>
       </x:c>
       <x:c r="B1606" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1606" s="0" t="s">
-        <x:v>3392</x:v>
+        <x:v>3402</x:v>
       </x:c>
       <x:c r="D1606" s="1" t="s">
-        <x:v>3394</x:v>
+        <x:v>3405</x:v>
       </x:c>
     </x:row>
     <x:row r="1607" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1607" s="0" t="s">
-        <x:v>3395</x:v>
+        <x:v>3406</x:v>
       </x:c>
       <x:c r="B1607" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1607" s="0" t="s">
-        <x:v>3392</x:v>
+        <x:v>3407</x:v>
       </x:c>
       <x:c r="D1607" s="1" t="s">
-        <x:v>3396</x:v>
+        <x:v>3408</x:v>
       </x:c>
     </x:row>
     <x:row r="1608" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1608" s="0" t="s">
-        <x:v>3395</x:v>
+        <x:v>3409</x:v>
       </x:c>
       <x:c r="B1608" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1608" s="0" t="s">
-        <x:v>3392</x:v>
+        <x:v>3410</x:v>
       </x:c>
       <x:c r="D1608" s="1" t="s">
-        <x:v>3397</x:v>
+        <x:v>3411</x:v>
       </x:c>
     </x:row>
     <x:row r="1609" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1609" s="0" t="s">
-        <x:v>3398</x:v>
+        <x:v>3412</x:v>
       </x:c>
       <x:c r="B1609" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1609" s="0" t="s">
-        <x:v>3392</x:v>
+        <x:v>3410</x:v>
       </x:c>
       <x:c r="D1609" s="1" t="s">
-        <x:v>3399</x:v>
+        <x:v>3413</x:v>
       </x:c>
     </x:row>
     <x:row r="1610" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1610" s="0" t="s">
-        <x:v>3398</x:v>
+        <x:v>3414</x:v>
       </x:c>
       <x:c r="B1610" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1610" s="0" t="s">
-        <x:v>3392</x:v>
+        <x:v>3415</x:v>
       </x:c>
       <x:c r="D1610" s="1" t="s">
-        <x:v>3399</x:v>
+        <x:v>3416</x:v>
       </x:c>
     </x:row>
     <x:row r="1611" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1611" s="0" t="s">
-        <x:v>3400</x:v>
+        <x:v>3417</x:v>
       </x:c>
       <x:c r="B1611" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1611" s="0" t="s">
-        <x:v>3401</x:v>
+        <x:v>3418</x:v>
       </x:c>
       <x:c r="D1611" s="1" t="s">
-        <x:v>3402</x:v>
+        <x:v>3419</x:v>
       </x:c>
     </x:row>
     <x:row r="1612" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1612" s="0" t="s">
-        <x:v>3403</x:v>
+        <x:v>3420</x:v>
       </x:c>
       <x:c r="B1612" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1612" s="0" t="s">
-        <x:v>3401</x:v>
+        <x:v>3418</x:v>
       </x:c>
       <x:c r="D1612" s="1" t="s">
-        <x:v>3402</x:v>
+        <x:v>3421</x:v>
       </x:c>
     </x:row>
     <x:row r="1613" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1613" s="0" t="s">
-        <x:v>3404</x:v>
+        <x:v>3420</x:v>
       </x:c>
       <x:c r="B1613" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1613" s="0" t="s">
-        <x:v>3401</x:v>
+        <x:v>3418</x:v>
       </x:c>
       <x:c r="D1613" s="1" t="s">
-        <x:v>3405</x:v>
+        <x:v>3421</x:v>
       </x:c>
     </x:row>
     <x:row r="1614" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1614" s="0" t="s">
-        <x:v>3406</x:v>
+        <x:v>3422</x:v>
       </x:c>
       <x:c r="B1614" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1614" s="0" t="s">
-        <x:v>3407</x:v>
+        <x:v>3418</x:v>
       </x:c>
       <x:c r="D1614" s="1" t="s">
-        <x:v>3408</x:v>
+        <x:v>3423</x:v>
       </x:c>
     </x:row>
     <x:row r="1615" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1615" s="0" t="s">
-        <x:v>3406</x:v>
+        <x:v>3424</x:v>
       </x:c>
       <x:c r="B1615" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1615" s="0" t="s">
-        <x:v>3407</x:v>
+        <x:v>3425</x:v>
       </x:c>
       <x:c r="D1615" s="1" t="s">
-        <x:v>3409</x:v>
+        <x:v>3426</x:v>
       </x:c>
     </x:row>
     <x:row r="1616" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1616" s="0" t="s">
-        <x:v>3410</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="B1616" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1616" s="0" t="s">
-        <x:v>3411</x:v>
+        <x:v>3427</x:v>
       </x:c>
       <x:c r="D1616" s="1" t="s">
-        <x:v>3412</x:v>
+        <x:v>3428</x:v>
       </x:c>
     </x:row>
     <x:row r="1617" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1617" s="0" t="s">
-        <x:v>3413</x:v>
+        <x:v>3429</x:v>
       </x:c>
       <x:c r="B1617" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1617" s="0" t="s">
-        <x:v>3411</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="D1617" s="1" t="s">
-        <x:v>3414</x:v>
+        <x:v>3431</x:v>
       </x:c>
     </x:row>
     <x:row r="1618" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1618" s="0" t="s">
-        <x:v>3415</x:v>
+        <x:v>3432</x:v>
       </x:c>
       <x:c r="B1618" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1618" s="0" t="s">
-        <x:v>3411</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="D1618" s="1" t="s">
-        <x:v>3416</x:v>
+        <x:v>3433</x:v>
       </x:c>
     </x:row>
     <x:row r="1619" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1619" s="0" t="s">
-        <x:v>3417</x:v>
+        <x:v>3434</x:v>
       </x:c>
       <x:c r="B1619" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1619" s="0" t="s">
-        <x:v>3411</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="D1619" s="1" t="s">
-        <x:v>3418</x:v>
+        <x:v>3433</x:v>
       </x:c>
     </x:row>
     <x:row r="1620" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1620" s="0" t="s">
-        <x:v>3419</x:v>
+        <x:v>3435</x:v>
       </x:c>
       <x:c r="B1620" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1620" s="0" t="s">
-        <x:v>3420</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="D1620" s="1" t="s">
-        <x:v>3421</x:v>
+        <x:v>3436</x:v>
       </x:c>
     </x:row>
     <x:row r="1621" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1621" s="0" t="s">
-        <x:v>3422</x:v>
+        <x:v>3437</x:v>
       </x:c>
       <x:c r="B1621" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1621" s="0" t="s">
-        <x:v>3420</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="D1621" s="1" t="s">
-        <x:v>3423</x:v>
+        <x:v>3436</x:v>
       </x:c>
     </x:row>
     <x:row r="1622" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1622" s="0" t="s">
-        <x:v>3424</x:v>
+        <x:v>3438</x:v>
       </x:c>
       <x:c r="B1622" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1622" s="0" t="s">
-        <x:v>3420</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="D1622" s="1" t="s">
-        <x:v>3425</x:v>
+        <x:v>3439</x:v>
       </x:c>
     </x:row>
     <x:row r="1623" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1623" s="0" t="s">
-        <x:v>3426</x:v>
+        <x:v>3438</x:v>
       </x:c>
       <x:c r="B1623" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1623" s="0" t="s">
-        <x:v>3427</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="D1623" s="1" t="s">
-        <x:v>3428</x:v>
+        <x:v>3439</x:v>
       </x:c>
     </x:row>
     <x:row r="1624" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1624" s="0" t="s">
-        <x:v>3429</x:v>
+        <x:v>3440</x:v>
       </x:c>
       <x:c r="B1624" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1624" s="0" t="s">
-        <x:v>3430</x:v>
+        <x:v>3441</x:v>
       </x:c>
       <x:c r="D1624" s="1" t="s">
-        <x:v>3431</x:v>
+        <x:v>3442</x:v>
       </x:c>
     </x:row>
     <x:row r="1625" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1625" s="0" t="s">
-        <x:v>3429</x:v>
+        <x:v>3440</x:v>
       </x:c>
       <x:c r="B1625" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1625" s="0" t="s">
-        <x:v>3430</x:v>
+        <x:v>3441</x:v>
       </x:c>
       <x:c r="D1625" s="1" t="s">
-        <x:v>3432</x:v>
+        <x:v>3442</x:v>
       </x:c>
     </x:row>
     <x:row r="1626" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1626" s="0" t="s">
-        <x:v>3429</x:v>
+        <x:v>3443</x:v>
       </x:c>
       <x:c r="B1626" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1626" s="0" t="s">
-        <x:v>3430</x:v>
+        <x:v>3444</x:v>
       </x:c>
       <x:c r="D1626" s="1" t="s">
-        <x:v>3433</x:v>
+        <x:v>3445</x:v>
       </x:c>
     </x:row>
     <x:row r="1627" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1627" s="0" t="s">
-        <x:v>3434</x:v>
+        <x:v>3446</x:v>
       </x:c>
       <x:c r="B1627" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1627" s="0" t="s">
-        <x:v>3435</x:v>
+        <x:v>3444</x:v>
       </x:c>
       <x:c r="D1627" s="1" t="s">
-        <x:v>3436</x:v>
+        <x:v>3447</x:v>
       </x:c>
     </x:row>
     <x:row r="1628" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1628" s="0" t="s">
-        <x:v>3437</x:v>
+        <x:v>3448</x:v>
       </x:c>
       <x:c r="B1628" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1628" s="0" t="s">
-        <x:v>3435</x:v>
+        <x:v>3444</x:v>
       </x:c>
       <x:c r="D1628" s="1" t="s">
-        <x:v>3438</x:v>
+        <x:v>3449</x:v>
       </x:c>
     </x:row>
     <x:row r="1629" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1629" s="0" t="s">
-        <x:v>3439</x:v>
+        <x:v>3450</x:v>
       </x:c>
       <x:c r="B1629" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1629" s="0" t="s">
-        <x:v>3435</x:v>
+        <x:v>3444</x:v>
       </x:c>
       <x:c r="D1629" s="1" t="s">
-        <x:v>3440</x:v>
+        <x:v>3451</x:v>
       </x:c>
     </x:row>
     <x:row r="1630" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1630" s="0" t="s">
-        <x:v>3439</x:v>
+        <x:v>3452</x:v>
       </x:c>
       <x:c r="B1630" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1630" s="0" t="s">
-        <x:v>3435</x:v>
+        <x:v>3444</x:v>
       </x:c>
       <x:c r="D1630" s="1" t="s">
-        <x:v>3441</x:v>
+        <x:v>3453</x:v>
       </x:c>
     </x:row>
     <x:row r="1631" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1631" s="0" t="s">
-        <x:v>3439</x:v>
+        <x:v>3454</x:v>
       </x:c>
       <x:c r="B1631" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1631" s="0" t="s">
-        <x:v>3435</x:v>
+        <x:v>3444</x:v>
       </x:c>
       <x:c r="D1631" s="1" t="s">
-        <x:v>3441</x:v>
+        <x:v>3455</x:v>
       </x:c>
     </x:row>
     <x:row r="1632" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1632" s="0" t="s">
-        <x:v>3442</x:v>
+        <x:v>3456</x:v>
       </x:c>
       <x:c r="B1632" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1632" s="0" t="s">
-        <x:v>3443</x:v>
+        <x:v>3457</x:v>
       </x:c>
       <x:c r="D1632" s="1" t="s">
-        <x:v>3444</x:v>
+        <x:v>3458</x:v>
       </x:c>
     </x:row>
     <x:row r="1633" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1633" s="0" t="s">
-        <x:v>3442</x:v>
+        <x:v>3459</x:v>
       </x:c>
       <x:c r="B1633" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1633" s="0" t="s">
-        <x:v>3443</x:v>
+        <x:v>3457</x:v>
       </x:c>
       <x:c r="D1633" s="1" t="s">
-        <x:v>3444</x:v>
+        <x:v>3460</x:v>
       </x:c>
     </x:row>
     <x:row r="1634" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1634" s="0" t="s">
-        <x:v>3442</x:v>
+        <x:v>3461</x:v>
       </x:c>
       <x:c r="B1634" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1634" s="0" t="s">
-        <x:v>3443</x:v>
+        <x:v>3462</x:v>
       </x:c>
       <x:c r="D1634" s="1" t="s">
-        <x:v>3444</x:v>
+        <x:v>3463</x:v>
       </x:c>
     </x:row>
     <x:row r="1635" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1635" s="0" t="s">
-        <x:v>3442</x:v>
+        <x:v>3464</x:v>
       </x:c>
       <x:c r="B1635" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1635" s="0" t="s">
-        <x:v>3443</x:v>
+        <x:v>3462</x:v>
       </x:c>
       <x:c r="D1635" s="1" t="s">
-        <x:v>3444</x:v>
+        <x:v>3465</x:v>
       </x:c>
     </x:row>
     <x:row r="1636" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1636" s="0" t="s">
-        <x:v>3445</x:v>
+        <x:v>3466</x:v>
       </x:c>
       <x:c r="B1636" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1636" s="0" t="s">
-        <x:v>3446</x:v>
+        <x:v>3462</x:v>
       </x:c>
       <x:c r="D1636" s="1" t="s">
-        <x:v>3447</x:v>
+        <x:v>3465</x:v>
       </x:c>
     </x:row>
     <x:row r="1637" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1637" s="0" t="s">
-        <x:v>3448</x:v>
+        <x:v>3467</x:v>
       </x:c>
       <x:c r="B1637" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1637" s="0" t="s">
-        <x:v>3446</x:v>
+        <x:v>3462</x:v>
       </x:c>
       <x:c r="D1637" s="1" t="s">
-        <x:v>3449</x:v>
+        <x:v>3468</x:v>
       </x:c>
     </x:row>
     <x:row r="1638" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1638" s="0" t="s">
-        <x:v>3450</x:v>
+        <x:v>3469</x:v>
       </x:c>
       <x:c r="B1638" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1638" s="0" t="s">
-        <x:v>3446</x:v>
+        <x:v>3462</x:v>
       </x:c>
       <x:c r="D1638" s="1" t="s">
-        <x:v>3451</x:v>
+        <x:v>3468</x:v>
       </x:c>
     </x:row>
     <x:row r="1639" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1639" s="0" t="s">
-        <x:v>3452</x:v>
+        <x:v>3470</x:v>
       </x:c>
       <x:c r="B1639" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1639" s="0" t="s">
-        <x:v>3453</x:v>
+        <x:v>3462</x:v>
       </x:c>
       <x:c r="D1639" s="1" t="s">
-        <x:v>3454</x:v>
+        <x:v>3471</x:v>
       </x:c>
     </x:row>
     <x:row r="1640" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1640" s="0" t="s">
-        <x:v>3452</x:v>
+        <x:v>3472</x:v>
       </x:c>
       <x:c r="B1640" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1640" s="0" t="s">
-        <x:v>3453</x:v>
+        <x:v>3473</x:v>
       </x:c>
       <x:c r="D1640" s="1" t="s">
-        <x:v>3454</x:v>
+        <x:v>3474</x:v>
       </x:c>
     </x:row>
     <x:row r="1641" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1641" s="0" t="s">
-        <x:v>3452</x:v>
+        <x:v>3475</x:v>
       </x:c>
       <x:c r="B1641" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1641" s="0" t="s">
-        <x:v>3453</x:v>
+        <x:v>3476</x:v>
       </x:c>
       <x:c r="D1641" s="1" t="s">
-        <x:v>3454</x:v>
+        <x:v>3477</x:v>
       </x:c>
     </x:row>
     <x:row r="1642" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1642" s="0" t="s">
-        <x:v>3452</x:v>
+        <x:v>3478</x:v>
       </x:c>
       <x:c r="B1642" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1642" s="0" t="s">
-        <x:v>3453</x:v>
+        <x:v>3479</x:v>
       </x:c>
       <x:c r="D1642" s="1" t="s">
-        <x:v>3454</x:v>
+        <x:v>3480</x:v>
       </x:c>
     </x:row>
     <x:row r="1643" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1643" s="0" t="s">
-        <x:v>3452</x:v>
+        <x:v>3478</x:v>
       </x:c>
       <x:c r="B1643" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1643" s="0" t="s">
-        <x:v>3453</x:v>
+        <x:v>3479</x:v>
       </x:c>
       <x:c r="D1643" s="1" t="s">
-        <x:v>3454</x:v>
+        <x:v>3481</x:v>
       </x:c>
     </x:row>
     <x:row r="1644" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1644" s="0" t="s">
-        <x:v>3455</x:v>
+        <x:v>3482</x:v>
       </x:c>
       <x:c r="B1644" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1644" s="0" t="s">
-        <x:v>3453</x:v>
+        <x:v>3479</x:v>
       </x:c>
       <x:c r="D1644" s="1" t="s">
-        <x:v>3456</x:v>
+        <x:v>3483</x:v>
       </x:c>
     </x:row>
     <x:row r="1645" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1645" s="0" t="s">
-        <x:v>3457</x:v>
+        <x:v>3484</x:v>
       </x:c>
       <x:c r="B1645" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1645" s="0" t="s">
-        <x:v>3453</x:v>
+        <x:v>3479</x:v>
       </x:c>
       <x:c r="D1645" s="1" t="s">
-        <x:v>3458</x:v>
+        <x:v>3485</x:v>
       </x:c>
     </x:row>
     <x:row r="1646" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1646" s="0" t="s">
-        <x:v>3459</x:v>
+        <x:v>3486</x:v>
       </x:c>
       <x:c r="B1646" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1646" s="0" t="s">
-        <x:v>3453</x:v>
+        <x:v>3479</x:v>
       </x:c>
       <x:c r="D1646" s="1" t="s">
-        <x:v>3460</x:v>
+        <x:v>3485</x:v>
       </x:c>
     </x:row>
     <x:row r="1647" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1647" s="0" t="s">
-        <x:v>3461</x:v>
+        <x:v>3487</x:v>
       </x:c>
       <x:c r="B1647" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1647" s="0" t="s">
-        <x:v>3453</x:v>
+        <x:v>3479</x:v>
       </x:c>
       <x:c r="D1647" s="1" t="s">
-        <x:v>3462</x:v>
+        <x:v>3488</x:v>
       </x:c>
     </x:row>
     <x:row r="1648" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1648" s="0" t="s">
-        <x:v>3463</x:v>
+        <x:v>3487</x:v>
       </x:c>
       <x:c r="B1648" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1648" s="0" t="s">
-        <x:v>3453</x:v>
+        <x:v>3479</x:v>
       </x:c>
       <x:c r="D1648" s="1" t="s">
-        <x:v>3464</x:v>
+        <x:v>3488</x:v>
       </x:c>
     </x:row>
     <x:row r="1649" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1649" s="0" t="s">
-        <x:v>3465</x:v>
+        <x:v>3489</x:v>
       </x:c>
       <x:c r="B1649" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1649" s="0" t="s">
-        <x:v>3466</x:v>
+        <x:v>3490</x:v>
       </x:c>
       <x:c r="D1649" s="1" t="s">
-        <x:v>3467</x:v>
+        <x:v>3491</x:v>
       </x:c>
     </x:row>
     <x:row r="1650" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1650" s="0" t="s">
-        <x:v>3468</x:v>
+        <x:v>3492</x:v>
       </x:c>
       <x:c r="B1650" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1650" s="0" t="s">
-        <x:v>3469</x:v>
+        <x:v>3490</x:v>
       </x:c>
       <x:c r="D1650" s="1" t="s">
-        <x:v>3470</x:v>
+        <x:v>3493</x:v>
       </x:c>
     </x:row>
     <x:row r="1651" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1651" s="0" t="s">
-        <x:v>3471</x:v>
+        <x:v>3494</x:v>
       </x:c>
       <x:c r="B1651" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1651" s="0" t="s">
-        <x:v>3472</x:v>
+        <x:v>3490</x:v>
       </x:c>
       <x:c r="D1651" s="1" t="s">
-        <x:v>3473</x:v>
+        <x:v>3495</x:v>
       </x:c>
     </x:row>
     <x:row r="1652" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1652" s="0" t="s">
-        <x:v>3474</x:v>
+        <x:v>3496</x:v>
       </x:c>
       <x:c r="B1652" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1652" s="0" t="s">
-        <x:v>3475</x:v>
+        <x:v>3490</x:v>
       </x:c>
       <x:c r="D1652" s="1" t="s">
-        <x:v>3476</x:v>
+        <x:v>3497</x:v>
       </x:c>
     </x:row>
     <x:row r="1653" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1653" s="0" t="s">
-        <x:v>3477</x:v>
+        <x:v>3496</x:v>
       </x:c>
       <x:c r="B1653" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1653" s="0" t="s">
-        <x:v>3478</x:v>
+        <x:v>3490</x:v>
       </x:c>
       <x:c r="D1653" s="1" t="s">
-        <x:v>3479</x:v>
+        <x:v>3498</x:v>
       </x:c>
     </x:row>
     <x:row r="1654" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1654" s="0" t="s">
-        <x:v>3477</x:v>
+        <x:v>3499</x:v>
       </x:c>
       <x:c r="B1654" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1654" s="0" t="s">
-        <x:v>3478</x:v>
+        <x:v>3490</x:v>
       </x:c>
       <x:c r="D1654" s="1" t="s">
-        <x:v>3480</x:v>
+        <x:v>3500</x:v>
       </x:c>
     </x:row>
     <x:row r="1655" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1655" s="0" t="s">
-        <x:v>3481</x:v>
+        <x:v>3499</x:v>
       </x:c>
       <x:c r="B1655" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1655" s="0" t="s">
-        <x:v>3478</x:v>
+        <x:v>3490</x:v>
       </x:c>
       <x:c r="D1655" s="1" t="s">
-        <x:v>3482</x:v>
+        <x:v>3501</x:v>
       </x:c>
     </x:row>
     <x:row r="1656" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1656" s="0" t="s">
-        <x:v>3481</x:v>
+        <x:v>3502</x:v>
       </x:c>
       <x:c r="B1656" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1656" s="0" t="s">
-        <x:v>3478</x:v>
+        <x:v>3503</x:v>
       </x:c>
       <x:c r="D1656" s="1" t="s">
-        <x:v>3483</x:v>
+        <x:v>3504</x:v>
       </x:c>
     </x:row>
     <x:row r="1657" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1657" s="0" t="s">
-        <x:v>3484</x:v>
+        <x:v>3502</x:v>
       </x:c>
       <x:c r="B1657" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1657" s="0" t="s">
-        <x:v>3485</x:v>
+        <x:v>3503</x:v>
       </x:c>
       <x:c r="D1657" s="1" t="s">
-        <x:v>3486</x:v>
+        <x:v>3505</x:v>
       </x:c>
     </x:row>
     <x:row r="1658" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1658" s="0" t="s">
-        <x:v>3487</x:v>
+        <x:v>3506</x:v>
       </x:c>
       <x:c r="B1658" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1658" s="0" t="s">
-        <x:v>3485</x:v>
+        <x:v>3503</x:v>
       </x:c>
       <x:c r="D1658" s="1" t="s">
-        <x:v>3486</x:v>
+        <x:v>3507</x:v>
       </x:c>
     </x:row>
     <x:row r="1659" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1659" s="0" t="s">
-        <x:v>3488</x:v>
+        <x:v>3506</x:v>
       </x:c>
       <x:c r="B1659" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1659" s="0" t="s">
-        <x:v>3489</x:v>
+        <x:v>3503</x:v>
       </x:c>
       <x:c r="D1659" s="1" t="s">
-        <x:v>3490</x:v>
+        <x:v>3508</x:v>
       </x:c>
     </x:row>
     <x:row r="1660" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1660" s="0" t="s">
-        <x:v>3491</x:v>
+        <x:v>3509</x:v>
       </x:c>
       <x:c r="B1660" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1660" s="0" t="s">
-        <x:v>3489</x:v>
+        <x:v>3503</x:v>
       </x:c>
       <x:c r="D1660" s="1" t="s">
-        <x:v>3492</x:v>
+        <x:v>3510</x:v>
       </x:c>
     </x:row>
     <x:row r="1661" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1661" s="0" t="s">
-        <x:v>3493</x:v>
+        <x:v>3509</x:v>
       </x:c>
       <x:c r="B1661" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1661" s="0" t="s">
-        <x:v>3489</x:v>
+        <x:v>3503</x:v>
       </x:c>
       <x:c r="D1661" s="1" t="s">
-        <x:v>3494</x:v>
+        <x:v>3510</x:v>
       </x:c>
     </x:row>
     <x:row r="1662" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1662" s="0" t="s">
-        <x:v>3495</x:v>
+        <x:v>3511</x:v>
       </x:c>
       <x:c r="B1662" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1662" s="0" t="s">
-        <x:v>3496</x:v>
+        <x:v>3512</x:v>
       </x:c>
       <x:c r="D1662" s="1" t="s">
-        <x:v>3497</x:v>
+        <x:v>3513</x:v>
       </x:c>
     </x:row>
     <x:row r="1663" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1663" s="0" t="s">
-        <x:v>3498</x:v>
+        <x:v>3514</x:v>
       </x:c>
       <x:c r="B1663" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1663" s="0" t="s">
-        <x:v>3499</x:v>
+        <x:v>3512</x:v>
       </x:c>
       <x:c r="D1663" s="1" t="s">
-        <x:v>3500</x:v>
+        <x:v>3513</x:v>
       </x:c>
     </x:row>
     <x:row r="1664" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1664" s="0" t="s">
-        <x:v>3501</x:v>
+        <x:v>3515</x:v>
       </x:c>
       <x:c r="B1664" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1664" s="0" t="s">
-        <x:v>3499</x:v>
+        <x:v>3512</x:v>
       </x:c>
       <x:c r="D1664" s="1" t="s">
-        <x:v>3500</x:v>
+        <x:v>3516</x:v>
       </x:c>
     </x:row>
     <x:row r="1665" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1665" s="0" t="s">
-        <x:v>3502</x:v>
+        <x:v>3517</x:v>
       </x:c>
       <x:c r="B1665" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1665" s="0" t="s">
-        <x:v>3503</x:v>
+        <x:v>3518</x:v>
       </x:c>
       <x:c r="D1665" s="1" t="s">
-        <x:v>3504</x:v>
+        <x:v>3519</x:v>
       </x:c>
     </x:row>
     <x:row r="1666" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1666" s="0" t="s">
-        <x:v>3505</x:v>
+        <x:v>3517</x:v>
       </x:c>
       <x:c r="B1666" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1666" s="0" t="s">
-        <x:v>3503</x:v>
+        <x:v>3518</x:v>
       </x:c>
       <x:c r="D1666" s="1" t="s">
-        <x:v>3506</x:v>
+        <x:v>3520</x:v>
       </x:c>
     </x:row>
     <x:row r="1667" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1667" s="0" t="s">
-        <x:v>3507</x:v>
+        <x:v>3521</x:v>
       </x:c>
       <x:c r="B1667" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1667" s="0" t="s">
-        <x:v>3503</x:v>
+        <x:v>3522</x:v>
       </x:c>
       <x:c r="D1667" s="1" t="s">
-        <x:v>3508</x:v>
+        <x:v>3523</x:v>
       </x:c>
     </x:row>
     <x:row r="1668" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1668" s="0" t="s">
-        <x:v>3509</x:v>
+        <x:v>3524</x:v>
       </x:c>
       <x:c r="B1668" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1668" s="0" t="s">
-        <x:v>3510</x:v>
+        <x:v>3522</x:v>
       </x:c>
       <x:c r="D1668" s="1" t="s">
-        <x:v>3511</x:v>
+        <x:v>3525</x:v>
       </x:c>
     </x:row>
     <x:row r="1669" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1669" s="0" t="s">
-        <x:v>3512</x:v>
+        <x:v>3526</x:v>
       </x:c>
       <x:c r="B1669" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1669" s="0" t="s">
-        <x:v>3513</x:v>
+        <x:v>3522</x:v>
       </x:c>
       <x:c r="D1669" s="1" t="s">
-        <x:v>3514</x:v>
+        <x:v>3527</x:v>
       </x:c>
     </x:row>
     <x:row r="1670" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1670" s="0" t="s">
-        <x:v>3512</x:v>
+        <x:v>3528</x:v>
       </x:c>
       <x:c r="B1670" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1670" s="0" t="s">
-        <x:v>3513</x:v>
+        <x:v>3522</x:v>
       </x:c>
       <x:c r="D1670" s="1" t="s">
-        <x:v>3514</x:v>
+        <x:v>3529</x:v>
       </x:c>
     </x:row>
     <x:row r="1671" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1671" s="0" t="s">
-        <x:v>3512</x:v>
+        <x:v>3530</x:v>
       </x:c>
       <x:c r="B1671" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1671" s="0" t="s">
-        <x:v>3513</x:v>
+        <x:v>3531</x:v>
       </x:c>
       <x:c r="D1671" s="1" t="s">
-        <x:v>3514</x:v>
+        <x:v>3532</x:v>
       </x:c>
     </x:row>
     <x:row r="1672" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1672" s="0" t="s">
-        <x:v>3515</x:v>
+        <x:v>3533</x:v>
       </x:c>
       <x:c r="B1672" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1672" s="0" t="s">
-        <x:v>3516</x:v>
+        <x:v>3531</x:v>
       </x:c>
       <x:c r="D1672" s="1" t="s">
-        <x:v>3517</x:v>
+        <x:v>3534</x:v>
       </x:c>
     </x:row>
     <x:row r="1673" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1673" s="0" t="s">
-        <x:v>3518</x:v>
+        <x:v>3535</x:v>
       </x:c>
       <x:c r="B1673" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1673" s="0" t="s">
-        <x:v>3516</x:v>
+        <x:v>3531</x:v>
       </x:c>
       <x:c r="D1673" s="1" t="s">
-        <x:v>3519</x:v>
+        <x:v>3536</x:v>
       </x:c>
     </x:row>
     <x:row r="1674" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1674" s="0" t="s">
-        <x:v>3520</x:v>
+        <x:v>3537</x:v>
       </x:c>
       <x:c r="B1674" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1674" s="0" t="s">
-        <x:v>3516</x:v>
+        <x:v>3538</x:v>
       </x:c>
       <x:c r="D1674" s="1" t="s">
-        <x:v>3521</x:v>
+        <x:v>3539</x:v>
       </x:c>
     </x:row>
     <x:row r="1675" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1675" s="0" t="s">
-        <x:v>3522</x:v>
+        <x:v>3540</x:v>
       </x:c>
       <x:c r="B1675" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1675" s="0" t="s">
-        <x:v>3523</x:v>
+        <x:v>3541</x:v>
       </x:c>
       <x:c r="D1675" s="1" t="s">
-        <x:v>3521</x:v>
+        <x:v>3542</x:v>
       </x:c>
     </x:row>
     <x:row r="1676" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1676" s="0" t="s">
-        <x:v>3524</x:v>
+        <x:v>3540</x:v>
       </x:c>
       <x:c r="B1676" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1676" s="0" t="s">
-        <x:v>3523</x:v>
+        <x:v>3541</x:v>
       </x:c>
       <x:c r="D1676" s="1" t="s">
-        <x:v>3521</x:v>
+        <x:v>3543</x:v>
       </x:c>
     </x:row>
     <x:row r="1677" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1677" s="0" t="s">
-        <x:v>3525</x:v>
+        <x:v>3540</x:v>
       </x:c>
       <x:c r="B1677" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1677" s="0" t="s">
-        <x:v>3523</x:v>
+        <x:v>3541</x:v>
       </x:c>
       <x:c r="D1677" s="1" t="s">
-        <x:v>3521</x:v>
+        <x:v>3544</x:v>
       </x:c>
     </x:row>
     <x:row r="1678" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1678" s="0" t="s">
-        <x:v>3526</x:v>
+        <x:v>3545</x:v>
       </x:c>
       <x:c r="B1678" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1678" s="0" t="s">
-        <x:v>3523</x:v>
+        <x:v>3546</x:v>
       </x:c>
       <x:c r="D1678" s="1" t="s">
-        <x:v>3521</x:v>
+        <x:v>3547</x:v>
       </x:c>
     </x:row>
     <x:row r="1679" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1679" s="0" t="s">
-        <x:v>3527</x:v>
+        <x:v>3548</x:v>
       </x:c>
       <x:c r="B1679" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1679" s="0" t="s">
-        <x:v>3528</x:v>
+        <x:v>3546</x:v>
       </x:c>
       <x:c r="D1679" s="1" t="s">
-        <x:v>3529</x:v>
+        <x:v>3549</x:v>
       </x:c>
     </x:row>
     <x:row r="1680" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1680" s="0" t="s">
-        <x:v>3530</x:v>
+        <x:v>3550</x:v>
       </x:c>
       <x:c r="B1680" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1680" s="0" t="s">
-        <x:v>3531</x:v>
+        <x:v>3546</x:v>
       </x:c>
       <x:c r="D1680" s="1" t="s">
-        <x:v>3532</x:v>
+        <x:v>3551</x:v>
       </x:c>
     </x:row>
     <x:row r="1681" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1681" s="0" t="s">
-        <x:v>3533</x:v>
+        <x:v>3550</x:v>
       </x:c>
       <x:c r="B1681" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1681" s="0" t="s">
-        <x:v>3534</x:v>
+        <x:v>3546</x:v>
       </x:c>
       <x:c r="D1681" s="1" t="s">
-        <x:v>3535</x:v>
+        <x:v>3552</x:v>
       </x:c>
     </x:row>
     <x:row r="1682" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1682" s="0" t="s">
-        <x:v>3536</x:v>
+        <x:v>3550</x:v>
       </x:c>
       <x:c r="B1682" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1682" s="0" t="s">
-        <x:v>3534</x:v>
+        <x:v>3546</x:v>
       </x:c>
       <x:c r="D1682" s="1" t="s">
-        <x:v>3537</x:v>
+        <x:v>3552</x:v>
       </x:c>
     </x:row>
     <x:row r="1683" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1683" s="0" t="s">
-        <x:v>3538</x:v>
+        <x:v>3553</x:v>
       </x:c>
       <x:c r="B1683" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1683" s="0" t="s">
-        <x:v>3534</x:v>
+        <x:v>3554</x:v>
       </x:c>
       <x:c r="D1683" s="1" t="s">
-        <x:v>3539</x:v>
+        <x:v>3555</x:v>
       </x:c>
     </x:row>
     <x:row r="1684" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1684" s="0" t="s">
-        <x:v>3540</x:v>
+        <x:v>3553</x:v>
       </x:c>
       <x:c r="B1684" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1684" s="0" t="s">
-        <x:v>3541</x:v>
+        <x:v>3554</x:v>
       </x:c>
       <x:c r="D1684" s="1" t="s">
-        <x:v>3542</x:v>
+        <x:v>3555</x:v>
       </x:c>
     </x:row>
     <x:row r="1685" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1685" s="0" t="s">
-        <x:v>3543</x:v>
+        <x:v>3553</x:v>
       </x:c>
       <x:c r="B1685" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1685" s="0" t="s">
-        <x:v>3541</x:v>
+        <x:v>3554</x:v>
       </x:c>
       <x:c r="D1685" s="1" t="s">
-        <x:v>3544</x:v>
+        <x:v>3555</x:v>
       </x:c>
     </x:row>
     <x:row r="1686" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1686" s="0" t="s">
-        <x:v>3545</x:v>
+        <x:v>3553</x:v>
       </x:c>
       <x:c r="B1686" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1686" s="0" t="s">
-        <x:v>3546</x:v>
+        <x:v>3554</x:v>
       </x:c>
       <x:c r="D1686" s="1" t="s">
-        <x:v>3547</x:v>
+        <x:v>3555</x:v>
       </x:c>
     </x:row>
     <x:row r="1687" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1687" s="0" t="s">
-        <x:v>3548</x:v>
+        <x:v>3556</x:v>
       </x:c>
       <x:c r="B1687" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1687" s="0" t="s">
-        <x:v>3549</x:v>
+        <x:v>3557</x:v>
       </x:c>
       <x:c r="D1687" s="1" t="s">
-        <x:v>3550</x:v>
+        <x:v>3558</x:v>
       </x:c>
     </x:row>
     <x:row r="1688" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1688" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>3559</x:v>
       </x:c>
       <x:c r="B1688" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1688" s="0" t="s">
-        <x:v>3551</x:v>
+        <x:v>3557</x:v>
       </x:c>
       <x:c r="D1688" s="1" t="s">
-        <x:v>3552</x:v>
+        <x:v>3560</x:v>
       </x:c>
     </x:row>
     <x:row r="1689" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1689" s="0" t="s">
-        <x:v>3553</x:v>
+        <x:v>3561</x:v>
       </x:c>
       <x:c r="B1689" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1689" s="0" t="s">
-        <x:v>3554</x:v>
+        <x:v>3557</x:v>
       </x:c>
       <x:c r="D1689" s="1" t="s">
-        <x:v>3555</x:v>
+        <x:v>3562</x:v>
       </x:c>
     </x:row>
     <x:row r="1690" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1690" s="0" t="s">
-        <x:v>3553</x:v>
+        <x:v>3563</x:v>
       </x:c>
       <x:c r="B1690" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1690" s="0" t="s">
-        <x:v>3554</x:v>
+        <x:v>3564</x:v>
       </x:c>
       <x:c r="D1690" s="1" t="s">
-        <x:v>3555</x:v>
+        <x:v>3565</x:v>
       </x:c>
     </x:row>
     <x:row r="1691" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1691" s="0" t="s">
-        <x:v>3556</x:v>
+        <x:v>3563</x:v>
       </x:c>
       <x:c r="B1691" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1691" s="0" t="s">
-        <x:v>3554</x:v>
+        <x:v>3564</x:v>
       </x:c>
       <x:c r="D1691" s="1" t="s">
-        <x:v>3557</x:v>
+        <x:v>3565</x:v>
       </x:c>
     </x:row>
     <x:row r="1692" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1692" s="0" t="s">
-        <x:v>3558</x:v>
+        <x:v>3563</x:v>
       </x:c>
       <x:c r="B1692" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1692" s="0" t="s">
-        <x:v>3559</x:v>
+        <x:v>3564</x:v>
       </x:c>
       <x:c r="D1692" s="1" t="s">
-        <x:v>3560</x:v>
+        <x:v>3565</x:v>
       </x:c>
     </x:row>
     <x:row r="1693" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1693" s="0" t="s">
-        <x:v>3561</x:v>
+        <x:v>3563</x:v>
       </x:c>
       <x:c r="B1693" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1693" s="0" t="s">
-        <x:v>3562</x:v>
+        <x:v>3564</x:v>
       </x:c>
       <x:c r="D1693" s="1" t="s">
-        <x:v>3563</x:v>
+        <x:v>3565</x:v>
       </x:c>
     </x:row>
     <x:row r="1694" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1694" s="0" t="s">
+        <x:v>3563</x:v>
+      </x:c>
+      <x:c r="B1694" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1694" s="0" t="s">
         <x:v>3564</x:v>
       </x:c>
-      <x:c r="B1694" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C1694" s="0" t="s">
+      <x:c r="D1694" s="1" t="s">
         <x:v>3565</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3566</x:v>
       </x:c>
     </x:row>
     <x:row r="1695" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1695" s="0" t="s">
+        <x:v>3566</x:v>
+      </x:c>
+      <x:c r="B1695" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1695" s="0" t="s">
+        <x:v>3564</x:v>
+      </x:c>
+      <x:c r="D1695" s="1" t="s">
         <x:v>3567</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3569</x:v>
       </x:c>
     </x:row>
     <x:row r="1696" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1696" s="0" t="s">
-        <x:v>3570</x:v>
+        <x:v>3568</x:v>
       </x:c>
       <x:c r="B1696" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1696" s="0" t="s">
-        <x:v>3568</x:v>
+        <x:v>3564</x:v>
       </x:c>
       <x:c r="D1696" s="1" t="s">
-        <x:v>3571</x:v>
+        <x:v>3569</x:v>
       </x:c>
     </x:row>
     <x:row r="1697" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1697" s="0" t="s">
-        <x:v>3572</x:v>
+        <x:v>3570</x:v>
       </x:c>
       <x:c r="B1697" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1697" s="0" t="s">
-        <x:v>3568</x:v>
+        <x:v>3564</x:v>
       </x:c>
       <x:c r="D1697" s="1" t="s">
-        <x:v>3573</x:v>
+        <x:v>3571</x:v>
       </x:c>
     </x:row>
     <x:row r="1698" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1698" s="0" t="s">
-        <x:v>3574</x:v>
+        <x:v>3572</x:v>
       </x:c>
       <x:c r="B1698" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1698" s="0" t="s">
-        <x:v>3575</x:v>
+        <x:v>3564</x:v>
       </x:c>
       <x:c r="D1698" s="1" t="s">
-        <x:v>3576</x:v>
+        <x:v>3573</x:v>
       </x:c>
     </x:row>
     <x:row r="1699" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1699" s="0" t="s">
-        <x:v>3577</x:v>
+        <x:v>3574</x:v>
       </x:c>
       <x:c r="B1699" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1699" s="0" t="s">
-        <x:v>3578</x:v>
+        <x:v>3564</x:v>
       </x:c>
       <x:c r="D1699" s="1" t="s">
-        <x:v>3579</x:v>
+        <x:v>3575</x:v>
       </x:c>
     </x:row>
     <x:row r="1700" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1700" s="0" t="s">
-        <x:v>3580</x:v>
+        <x:v>3576</x:v>
       </x:c>
       <x:c r="B1700" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1700" s="0" t="s">
-        <x:v>3581</x:v>
+        <x:v>3577</x:v>
       </x:c>
       <x:c r="D1700" s="1" t="s">
-        <x:v>3582</x:v>
+        <x:v>3578</x:v>
       </x:c>
     </x:row>
     <x:row r="1701" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1701" s="0" t="s">
-        <x:v>3583</x:v>
+        <x:v>3579</x:v>
       </x:c>
       <x:c r="B1701" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1701" s="0" t="s">
+        <x:v>3580</x:v>
+      </x:c>
+      <x:c r="D1701" s="1" t="s">
         <x:v>3581</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3584</x:v>
       </x:c>
     </x:row>
     <x:row r="1702" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1702" s="0" t="s">
-        <x:v>3585</x:v>
+        <x:v>3582</x:v>
       </x:c>
       <x:c r="B1702" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1702" s="0" t="s">
-        <x:v>3581</x:v>
+        <x:v>3583</x:v>
       </x:c>
       <x:c r="D1702" s="1" t="s">
-        <x:v>3586</x:v>
+        <x:v>3584</x:v>
       </x:c>
     </x:row>
     <x:row r="1703" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1703" s="0" t="s">
+        <x:v>3585</x:v>
+      </x:c>
+      <x:c r="B1703" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1703" s="0" t="s">
+        <x:v>3586</x:v>
+      </x:c>
+      <x:c r="D1703" s="1" t="s">
         <x:v>3587</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3588</x:v>
       </x:c>
     </x:row>
     <x:row r="1704" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1704" s="0" t="s">
+        <x:v>3588</x:v>
+      </x:c>
+      <x:c r="B1704" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1704" s="0" t="s">
         <x:v>3589</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>3581</x:v>
       </x:c>
       <x:c r="D1704" s="1" t="s">
         <x:v>3590</x:v>
       </x:c>
     </x:row>
     <x:row r="1705" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1705" s="0" t="s">
+        <x:v>3588</x:v>
+      </x:c>
+      <x:c r="B1705" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1705" s="0" t="s">
+        <x:v>3589</x:v>
+      </x:c>
+      <x:c r="D1705" s="1" t="s">
         <x:v>3591</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3592</x:v>
       </x:c>
     </x:row>
     <x:row r="1706" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1706" s="0" t="s">
+        <x:v>3592</x:v>
+      </x:c>
+      <x:c r="B1706" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1706" s="0" t="s">
+        <x:v>3589</x:v>
+      </x:c>
+      <x:c r="D1706" s="1" t="s">
         <x:v>3593</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3595</x:v>
       </x:c>
     </x:row>
     <x:row r="1707" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1707" s="0" t="s">
-        <x:v>3596</x:v>
+        <x:v>3592</x:v>
       </x:c>
       <x:c r="B1707" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1707" s="0" t="s">
-        <x:v>3597</x:v>
+        <x:v>3589</x:v>
       </x:c>
       <x:c r="D1707" s="1" t="s">
-        <x:v>3598</x:v>
+        <x:v>3594</x:v>
       </x:c>
     </x:row>
     <x:row r="1708" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1708" s="0" t="s">
-        <x:v>3599</x:v>
+        <x:v>3595</x:v>
       </x:c>
       <x:c r="B1708" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1708" s="0" t="s">
+        <x:v>3596</x:v>
+      </x:c>
+      <x:c r="D1708" s="1" t="s">
         <x:v>3597</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3600</x:v>
       </x:c>
     </x:row>
     <x:row r="1709" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1709" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>3598</x:v>
       </x:c>
       <x:c r="B1709" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1709" s="0" t="s">
-        <x:v>3601</x:v>
+        <x:v>3596</x:v>
       </x:c>
       <x:c r="D1709" s="1" t="s">
-        <x:v>3602</x:v>
+        <x:v>3597</x:v>
       </x:c>
     </x:row>
     <x:row r="1710" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1710" s="0" t="s">
-        <x:v>3603</x:v>
+        <x:v>3599</x:v>
       </x:c>
       <x:c r="B1710" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1710" s="0" t="s">
-        <x:v>3604</x:v>
+        <x:v>3600</x:v>
       </x:c>
       <x:c r="D1710" s="1" t="s">
-        <x:v>3605</x:v>
+        <x:v>3601</x:v>
       </x:c>
     </x:row>
     <x:row r="1711" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1711" s="0" t="s">
-        <x:v>3606</x:v>
+        <x:v>3602</x:v>
       </x:c>
       <x:c r="B1711" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1711" s="0" t="s">
-        <x:v>3607</x:v>
+        <x:v>3600</x:v>
       </x:c>
       <x:c r="D1711" s="1" t="s">
-        <x:v>3608</x:v>
+        <x:v>3603</x:v>
       </x:c>
     </x:row>
     <x:row r="1712" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1712" s="0" t="s">
-        <x:v>3609</x:v>
+        <x:v>3604</x:v>
       </x:c>
       <x:c r="B1712" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1712" s="0" t="s">
-        <x:v>3607</x:v>
+        <x:v>3600</x:v>
       </x:c>
       <x:c r="D1712" s="1" t="s">
-        <x:v>3610</x:v>
+        <x:v>3605</x:v>
       </x:c>
     </x:row>
     <x:row r="1713" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1713" s="0" t="s">
-        <x:v>3611</x:v>
+        <x:v>3606</x:v>
       </x:c>
       <x:c r="B1713" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1713" s="0" t="s">
-        <x:v>3612</x:v>
+        <x:v>3607</x:v>
       </x:c>
       <x:c r="D1713" s="1" t="s">
-        <x:v>3613</x:v>
+        <x:v>3608</x:v>
       </x:c>
     </x:row>
     <x:row r="1714" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1714" s="0" t="s">
-        <x:v>3614</x:v>
+        <x:v>3609</x:v>
       </x:c>
       <x:c r="B1714" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1714" s="0" t="s">
-        <x:v>3615</x:v>
+        <x:v>3610</x:v>
       </x:c>
       <x:c r="D1714" s="1" t="s">
-        <x:v>3616</x:v>
+        <x:v>3611</x:v>
       </x:c>
     </x:row>
     <x:row r="1715" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1715" s="0" t="s">
-        <x:v>3617</x:v>
+        <x:v>3612</x:v>
       </x:c>
       <x:c r="B1715" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1715" s="0" t="s">
-        <x:v>3615</x:v>
+        <x:v>3610</x:v>
       </x:c>
       <x:c r="D1715" s="1" t="s">
-        <x:v>3618</x:v>
+        <x:v>3611</x:v>
       </x:c>
     </x:row>
     <x:row r="1716" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1716" s="0" t="s">
-        <x:v>3619</x:v>
+        <x:v>3613</x:v>
       </x:c>
       <x:c r="B1716" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1716" s="0" t="s">
+        <x:v>3614</x:v>
+      </x:c>
+      <x:c r="D1716" s="1" t="s">
         <x:v>3615</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3620</x:v>
       </x:c>
     </x:row>
     <x:row r="1717" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1717" s="0" t="s">
-        <x:v>3621</x:v>
+        <x:v>3616</x:v>
       </x:c>
       <x:c r="B1717" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1717" s="0" t="s">
-        <x:v>3622</x:v>
+        <x:v>3614</x:v>
       </x:c>
       <x:c r="D1717" s="1" t="s">
-        <x:v>3623</x:v>
+        <x:v>3617</x:v>
       </x:c>
     </x:row>
     <x:row r="1718" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1718" s="0" t="s">
-        <x:v>3624</x:v>
+        <x:v>3618</x:v>
       </x:c>
       <x:c r="B1718" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1718" s="0" t="s">
-        <x:v>3622</x:v>
+        <x:v>3614</x:v>
       </x:c>
       <x:c r="D1718" s="1" t="s">
-        <x:v>3625</x:v>
+        <x:v>3619</x:v>
       </x:c>
     </x:row>
     <x:row r="1719" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1719" s="0" t="s">
-        <x:v>3626</x:v>
+        <x:v>3620</x:v>
       </x:c>
       <x:c r="B1719" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1719" s="0" t="s">
-        <x:v>3627</x:v>
+        <x:v>3621</x:v>
       </x:c>
       <x:c r="D1719" s="1" t="s">
-        <x:v>3628</x:v>
+        <x:v>3622</x:v>
       </x:c>
     </x:row>
     <x:row r="1720" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1720" s="0" t="s">
-        <x:v>3629</x:v>
+        <x:v>3623</x:v>
       </x:c>
       <x:c r="B1720" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1720" s="0" t="s">
-        <x:v>3627</x:v>
+        <x:v>3624</x:v>
       </x:c>
       <x:c r="D1720" s="1" t="s">
-        <x:v>3628</x:v>
+        <x:v>3625</x:v>
       </x:c>
     </x:row>
     <x:row r="1721" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1721" s="0" t="s">
-        <x:v>3630</x:v>
+        <x:v>3623</x:v>
       </x:c>
       <x:c r="B1721" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1721" s="0" t="s">
-        <x:v>3631</x:v>
+        <x:v>3624</x:v>
       </x:c>
       <x:c r="D1721" s="1" t="s">
-        <x:v>3632</x:v>
+        <x:v>3625</x:v>
       </x:c>
     </x:row>
     <x:row r="1722" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1722" s="0" t="s">
-        <x:v>2464</x:v>
+        <x:v>3623</x:v>
       </x:c>
       <x:c r="B1722" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1722" s="0" t="s">
-        <x:v>3633</x:v>
+        <x:v>3624</x:v>
       </x:c>
       <x:c r="D1722" s="1" t="s">
-        <x:v>3634</x:v>
+        <x:v>3625</x:v>
       </x:c>
     </x:row>
     <x:row r="1723" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1723" s="0" t="s">
-        <x:v>3635</x:v>
+        <x:v>3626</x:v>
       </x:c>
       <x:c r="B1723" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1723" s="0" t="s">
-        <x:v>3633</x:v>
+        <x:v>3627</x:v>
       </x:c>
       <x:c r="D1723" s="1" t="s">
-        <x:v>3636</x:v>
+        <x:v>3628</x:v>
       </x:c>
     </x:row>
     <x:row r="1724" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1724" s="0" t="s">
-        <x:v>3637</x:v>
+        <x:v>3629</x:v>
       </x:c>
       <x:c r="B1724" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1724" s="0" t="s">
-        <x:v>3633</x:v>
+        <x:v>3627</x:v>
       </x:c>
       <x:c r="D1724" s="1" t="s">
-        <x:v>3638</x:v>
+        <x:v>3630</x:v>
       </x:c>
     </x:row>
     <x:row r="1725" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1725" s="0" t="s">
-        <x:v>3639</x:v>
+        <x:v>3631</x:v>
       </x:c>
       <x:c r="B1725" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1725" s="0" t="s">
-        <x:v>3640</x:v>
+        <x:v>3627</x:v>
       </x:c>
       <x:c r="D1725" s="1" t="s">
-        <x:v>3641</x:v>
+        <x:v>3632</x:v>
       </x:c>
     </x:row>
     <x:row r="1726" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1726" s="0" t="s">
-        <x:v>3642</x:v>
+        <x:v>3633</x:v>
       </x:c>
       <x:c r="B1726" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1726" s="0" t="s">
-        <x:v>3640</x:v>
+        <x:v>3634</x:v>
       </x:c>
       <x:c r="D1726" s="1" t="s">
-        <x:v>3643</x:v>
+        <x:v>3632</x:v>
       </x:c>
     </x:row>
     <x:row r="1727" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1727" s="0" t="s">
-        <x:v>3644</x:v>
+        <x:v>3635</x:v>
       </x:c>
       <x:c r="B1727" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1727" s="0" t="s">
-        <x:v>3645</x:v>
+        <x:v>3634</x:v>
       </x:c>
       <x:c r="D1727" s="1" t="s">
-        <x:v>3646</x:v>
+        <x:v>3632</x:v>
       </x:c>
     </x:row>
     <x:row r="1728" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1728" s="0" t="s">
-        <x:v>3647</x:v>
+        <x:v>3636</x:v>
       </x:c>
       <x:c r="B1728" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1728" s="0" t="s">
-        <x:v>3648</x:v>
+        <x:v>3634</x:v>
       </x:c>
       <x:c r="D1728" s="1" t="s">
-        <x:v>3649</x:v>
+        <x:v>3632</x:v>
       </x:c>
     </x:row>
     <x:row r="1729" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1729" s="0" t="s">
-        <x:v>3650</x:v>
+        <x:v>3637</x:v>
       </x:c>
       <x:c r="B1729" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1729" s="0" t="s">
-        <x:v>3651</x:v>
+        <x:v>3634</x:v>
       </x:c>
       <x:c r="D1729" s="1" t="s">
-        <x:v>3652</x:v>
+        <x:v>3632</x:v>
       </x:c>
     </x:row>
     <x:row r="1730" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1730" s="0" t="s">
-        <x:v>2455</x:v>
+        <x:v>3638</x:v>
       </x:c>
       <x:c r="B1730" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1730" s="0" t="s">
-        <x:v>3653</x:v>
+        <x:v>3639</x:v>
       </x:c>
       <x:c r="D1730" s="1" t="s">
-        <x:v>3654</x:v>
+        <x:v>3640</x:v>
       </x:c>
     </x:row>
     <x:row r="1731" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1731" s="0" t="s">
-        <x:v>3655</x:v>
+        <x:v>3641</x:v>
       </x:c>
       <x:c r="B1731" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1731" s="0" t="s">
-        <x:v>3656</x:v>
+        <x:v>3642</x:v>
       </x:c>
       <x:c r="D1731" s="1" t="s">
-        <x:v>3657</x:v>
+        <x:v>3643</x:v>
       </x:c>
     </x:row>
     <x:row r="1732" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1732" s="0" t="s">
-        <x:v>3658</x:v>
+        <x:v>3644</x:v>
       </x:c>
       <x:c r="B1732" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1732" s="0" t="s">
-        <x:v>3656</x:v>
+        <x:v>3645</x:v>
       </x:c>
       <x:c r="D1732" s="1" t="s">
-        <x:v>3657</x:v>
+        <x:v>3646</x:v>
       </x:c>
     </x:row>
     <x:row r="1733" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1733" s="0" t="s">
-        <x:v>3659</x:v>
+        <x:v>3647</x:v>
       </x:c>
       <x:c r="B1733" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1733" s="0" t="s">
-        <x:v>3656</x:v>
+        <x:v>3645</x:v>
       </x:c>
       <x:c r="D1733" s="1" t="s">
-        <x:v>3660</x:v>
+        <x:v>3648</x:v>
       </x:c>
     </x:row>
     <x:row r="1734" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1734" s="0" t="s">
-        <x:v>3661</x:v>
+        <x:v>3649</x:v>
       </x:c>
       <x:c r="B1734" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1734" s="0" t="s">
-        <x:v>3662</x:v>
+        <x:v>3645</x:v>
       </x:c>
       <x:c r="D1734" s="1" t="s">
-        <x:v>3663</x:v>
+        <x:v>3650</x:v>
       </x:c>
     </x:row>
     <x:row r="1735" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1735" s="0" t="s">
-        <x:v>3664</x:v>
+        <x:v>3651</x:v>
       </x:c>
       <x:c r="B1735" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1735" s="0" t="s">
-        <x:v>3662</x:v>
+        <x:v>3652</x:v>
       </x:c>
       <x:c r="D1735" s="1" t="s">
-        <x:v>3665</x:v>
+        <x:v>3653</x:v>
       </x:c>
     </x:row>
     <x:row r="1736" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1736" s="0" t="s">
-        <x:v>3666</x:v>
+        <x:v>3654</x:v>
       </x:c>
       <x:c r="B1736" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1736" s="0" t="s">
-        <x:v>3667</x:v>
+        <x:v>3652</x:v>
       </x:c>
       <x:c r="D1736" s="1" t="s">
-        <x:v>3668</x:v>
+        <x:v>3655</x:v>
       </x:c>
     </x:row>
     <x:row r="1737" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1737" s="0" t="s">
-        <x:v>3669</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="B1737" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1737" s="0" t="s">
-        <x:v>3670</x:v>
+        <x:v>3657</x:v>
       </x:c>
       <x:c r="D1737" s="1" t="s">
-        <x:v>3671</x:v>
+        <x:v>3658</x:v>
       </x:c>
     </x:row>
     <x:row r="1738" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1738" s="0" t="s">
-        <x:v>3672</x:v>
+        <x:v>3659</x:v>
       </x:c>
       <x:c r="B1738" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1738" s="0" t="s">
-        <x:v>3670</x:v>
+        <x:v>3660</x:v>
       </x:c>
       <x:c r="D1738" s="1" t="s">
-        <x:v>3673</x:v>
+        <x:v>3661</x:v>
       </x:c>
     </x:row>
     <x:row r="1739" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1739" s="0" t="s">
-        <x:v>3674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B1739" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1739" s="0" t="s">
-        <x:v>3670</x:v>
+        <x:v>3662</x:v>
       </x:c>
       <x:c r="D1739" s="1" t="s">
-        <x:v>3675</x:v>
+        <x:v>3663</x:v>
       </x:c>
     </x:row>
     <x:row r="1740" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1740" s="0" t="s">
-        <x:v>3676</x:v>
+        <x:v>3664</x:v>
       </x:c>
       <x:c r="B1740" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1740" s="0" t="s">
-        <x:v>3670</x:v>
+        <x:v>3665</x:v>
       </x:c>
       <x:c r="D1740" s="1" t="s">
-        <x:v>3675</x:v>
+        <x:v>3666</x:v>
       </x:c>
     </x:row>
     <x:row r="1741" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1741" s="0" t="s">
-        <x:v>3677</x:v>
+        <x:v>3664</x:v>
       </x:c>
       <x:c r="B1741" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1741" s="0" t="s">
-        <x:v>3670</x:v>
+        <x:v>3665</x:v>
       </x:c>
       <x:c r="D1741" s="1" t="s">
-        <x:v>3675</x:v>
+        <x:v>3666</x:v>
       </x:c>
     </x:row>
     <x:row r="1742" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1742" s="0" t="s">
-        <x:v>3678</x:v>
+        <x:v>3667</x:v>
       </x:c>
       <x:c r="B1742" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1742" s="0" t="s">
-        <x:v>3670</x:v>
+        <x:v>3665</x:v>
       </x:c>
       <x:c r="D1742" s="1" t="s">
-        <x:v>3675</x:v>
+        <x:v>3668</x:v>
       </x:c>
     </x:row>
     <x:row r="1743" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1743" s="0" t="s">
-        <x:v>3679</x:v>
+        <x:v>3669</x:v>
       </x:c>
       <x:c r="B1743" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1743" s="0" t="s">
         <x:v>3670</x:v>
       </x:c>
       <x:c r="D1743" s="1" t="s">
-        <x:v>3675</x:v>
+        <x:v>3671</x:v>
       </x:c>
     </x:row>
     <x:row r="1744" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1744" s="0" t="s">
-        <x:v>3680</x:v>
+        <x:v>3672</x:v>
       </x:c>
       <x:c r="B1744" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1744" s="0" t="s">
-        <x:v>3670</x:v>
+        <x:v>3673</x:v>
       </x:c>
       <x:c r="D1744" s="1" t="s">
-        <x:v>3681</x:v>
+        <x:v>3674</x:v>
       </x:c>
     </x:row>
     <x:row r="1745" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1745" s="0" t="s">
-        <x:v>3682</x:v>
+        <x:v>3675</x:v>
       </x:c>
       <x:c r="B1745" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1745" s="0" t="s">
-        <x:v>3670</x:v>
+        <x:v>3676</x:v>
       </x:c>
       <x:c r="D1745" s="1" t="s">
-        <x:v>3681</x:v>
+        <x:v>3677</x:v>
       </x:c>
     </x:row>
     <x:row r="1746" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1746" s="0" t="s">
-        <x:v>3683</x:v>
+        <x:v>3678</x:v>
       </x:c>
       <x:c r="B1746" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1746" s="0" t="s">
-        <x:v>3684</x:v>
+        <x:v>3679</x:v>
       </x:c>
       <x:c r="D1746" s="1" t="s">
-        <x:v>3685</x:v>
+        <x:v>3680</x:v>
       </x:c>
     </x:row>
     <x:row r="1747" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1747" s="0" t="s">
-        <x:v>3686</x:v>
+        <x:v>3681</x:v>
       </x:c>
       <x:c r="B1747" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1747" s="0" t="s">
-        <x:v>3687</x:v>
+        <x:v>3679</x:v>
       </x:c>
       <x:c r="D1747" s="1" t="s">
-        <x:v>3688</x:v>
+        <x:v>3682</x:v>
       </x:c>
     </x:row>
     <x:row r="1748" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1748" s="0" t="s">
-        <x:v>3689</x:v>
+        <x:v>3683</x:v>
       </x:c>
       <x:c r="B1748" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1748" s="0" t="s">
-        <x:v>3690</x:v>
+        <x:v>3679</x:v>
       </x:c>
       <x:c r="D1748" s="1" t="s">
-        <x:v>3691</x:v>
+        <x:v>3684</x:v>
       </x:c>
     </x:row>
     <x:row r="1749" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1749" s="0" t="s">
-        <x:v>3689</x:v>
+        <x:v>3685</x:v>
       </x:c>
       <x:c r="B1749" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1749" s="0" t="s">
-        <x:v>3690</x:v>
+        <x:v>3686</x:v>
       </x:c>
       <x:c r="D1749" s="1" t="s">
-        <x:v>3692</x:v>
+        <x:v>3687</x:v>
       </x:c>
     </x:row>
     <x:row r="1750" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1750" s="0" t="s">
-        <x:v>3693</x:v>
+        <x:v>3688</x:v>
       </x:c>
       <x:c r="B1750" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1750" s="0" t="s">
+        <x:v>3689</x:v>
+      </x:c>
+      <x:c r="D1750" s="1" t="s">
         <x:v>3690</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3694</x:v>
       </x:c>
     </x:row>
     <x:row r="1751" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1751" s="0" t="s">
-        <x:v>3695</x:v>
+        <x:v>3691</x:v>
       </x:c>
       <x:c r="B1751" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1751" s="0" t="s">
-        <x:v>3696</x:v>
+        <x:v>3692</x:v>
       </x:c>
       <x:c r="D1751" s="1" t="s">
-        <x:v>3697</x:v>
+        <x:v>3693</x:v>
       </x:c>
     </x:row>
     <x:row r="1752" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1752" s="0" t="s">
-        <x:v>3698</x:v>
+        <x:v>3694</x:v>
       </x:c>
       <x:c r="B1752" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1752" s="0" t="s">
-        <x:v>3699</x:v>
+        <x:v>3692</x:v>
       </x:c>
       <x:c r="D1752" s="1" t="s">
-        <x:v>3700</x:v>
+        <x:v>3695</x:v>
       </x:c>
     </x:row>
     <x:row r="1753" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1753" s="0" t="s">
-        <x:v>3701</x:v>
+        <x:v>3696</x:v>
       </x:c>
       <x:c r="B1753" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1753" s="0" t="s">
-        <x:v>3702</x:v>
+        <x:v>3692</x:v>
       </x:c>
       <x:c r="D1753" s="1" t="s">
-        <x:v>3703</x:v>
+        <x:v>3697</x:v>
       </x:c>
     </x:row>
     <x:row r="1754" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1754" s="0" t="s">
-        <x:v>3704</x:v>
+        <x:v>3698</x:v>
       </x:c>
       <x:c r="B1754" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1754" s="0" t="s">
-        <x:v>3705</x:v>
+        <x:v>3692</x:v>
       </x:c>
       <x:c r="D1754" s="1" t="s">
-        <x:v>3706</x:v>
+        <x:v>3699</x:v>
       </x:c>
     </x:row>
     <x:row r="1755" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1755" s="0" t="s">
-        <x:v>3707</x:v>
+        <x:v>3700</x:v>
       </x:c>
       <x:c r="B1755" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1755" s="0" t="s">
-        <x:v>3705</x:v>
+        <x:v>3692</x:v>
       </x:c>
       <x:c r="D1755" s="1" t="s">
-        <x:v>3708</x:v>
+        <x:v>3701</x:v>
       </x:c>
     </x:row>
     <x:row r="1756" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1756" s="0" t="s">
-        <x:v>3709</x:v>
+        <x:v>3702</x:v>
       </x:c>
       <x:c r="B1756" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1756" s="0" t="s">
-        <x:v>3710</x:v>
+        <x:v>3692</x:v>
       </x:c>
       <x:c r="D1756" s="1" t="s">
-        <x:v>3711</x:v>
+        <x:v>3703</x:v>
       </x:c>
     </x:row>
     <x:row r="1757" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1757" s="0" t="s">
-        <x:v>3712</x:v>
+        <x:v>3704</x:v>
       </x:c>
       <x:c r="B1757" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1757" s="0" t="s">
-        <x:v>3710</x:v>
+        <x:v>3705</x:v>
       </x:c>
       <x:c r="D1757" s="1" t="s">
-        <x:v>3713</x:v>
+        <x:v>3706</x:v>
       </x:c>
     </x:row>
     <x:row r="1758" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1758" s="0" t="s">
-        <x:v>3714</x:v>
+        <x:v>3707</x:v>
       </x:c>
       <x:c r="B1758" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1758" s="0" t="s">
-        <x:v>3715</x:v>
+        <x:v>3708</x:v>
       </x:c>
       <x:c r="D1758" s="1" t="s">
-        <x:v>3716</x:v>
+        <x:v>3709</x:v>
       </x:c>
     </x:row>
     <x:row r="1759" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1759" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>3710</x:v>
       </x:c>
       <x:c r="B1759" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1759" s="0" t="s">
-        <x:v>3717</x:v>
+        <x:v>3708</x:v>
       </x:c>
       <x:c r="D1759" s="1" t="s">
-        <x:v>3718</x:v>
+        <x:v>3711</x:v>
       </x:c>
     </x:row>
     <x:row r="1760" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1760" s="0" t="s">
-        <x:v>3719</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B1760" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1760" s="0" t="s">
-        <x:v>3720</x:v>
+        <x:v>3712</x:v>
       </x:c>
       <x:c r="D1760" s="1" t="s">
-        <x:v>3721</x:v>
+        <x:v>3713</x:v>
       </x:c>
     </x:row>
     <x:row r="1761" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1761" s="0" t="s">
-        <x:v>3722</x:v>
+        <x:v>3714</x:v>
       </x:c>
       <x:c r="B1761" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1761" s="0" t="s">
-        <x:v>3723</x:v>
+        <x:v>3715</x:v>
       </x:c>
       <x:c r="D1761" s="1" t="s">
-        <x:v>3724</x:v>
+        <x:v>3716</x:v>
       </x:c>
     </x:row>
     <x:row r="1762" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1762" s="0" t="s">
-        <x:v>3725</x:v>
+        <x:v>3717</x:v>
       </x:c>
       <x:c r="B1762" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1762" s="0" t="s">
-        <x:v>3726</x:v>
+        <x:v>3718</x:v>
       </x:c>
       <x:c r="D1762" s="1" t="s">
-        <x:v>3727</x:v>
+        <x:v>3719</x:v>
       </x:c>
     </x:row>
     <x:row r="1763" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1763" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>3720</x:v>
       </x:c>
       <x:c r="B1763" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1763" s="0" t="s">
-        <x:v>3726</x:v>
+        <x:v>3718</x:v>
       </x:c>
       <x:c r="D1763" s="1" t="s">
-        <x:v>3728</x:v>
+        <x:v>3721</x:v>
       </x:c>
     </x:row>
     <x:row r="1764" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1764" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>3722</x:v>
       </x:c>
       <x:c r="B1764" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1764" s="0" t="s">
-        <x:v>3726</x:v>
+        <x:v>3723</x:v>
       </x:c>
       <x:c r="D1764" s="1" t="s">
-        <x:v>3729</x:v>
+        <x:v>3724</x:v>
       </x:c>
     </x:row>
     <x:row r="1765" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1765" s="0" t="s">
-        <x:v>3730</x:v>
+        <x:v>3725</x:v>
       </x:c>
       <x:c r="B1765" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1765" s="0" t="s">
         <x:v>3726</x:v>
       </x:c>
       <x:c r="D1765" s="1" t="s">
-        <x:v>3731</x:v>
+        <x:v>3727</x:v>
       </x:c>
     </x:row>
     <x:row r="1766" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1766" s="0" t="s">
-        <x:v>3732</x:v>
+        <x:v>3728</x:v>
       </x:c>
       <x:c r="B1766" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1766" s="0" t="s">
         <x:v>3726</x:v>
       </x:c>
       <x:c r="D1766" s="1" t="s">
-        <x:v>3733</x:v>
+        <x:v>3729</x:v>
       </x:c>
     </x:row>
     <x:row r="1767" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1767" s="0" t="s">
-        <x:v>3734</x:v>
+        <x:v>3730</x:v>
       </x:c>
       <x:c r="B1767" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1767" s="0" t="s">
-        <x:v>3735</x:v>
+        <x:v>3726</x:v>
       </x:c>
       <x:c r="D1767" s="1" t="s">
-        <x:v>3736</x:v>
+        <x:v>3731</x:v>
       </x:c>
     </x:row>
     <x:row r="1768" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1768" s="0" t="s">
-        <x:v>3737</x:v>
+        <x:v>3732</x:v>
       </x:c>
       <x:c r="B1768" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1768" s="0" t="s">
-        <x:v>3738</x:v>
+        <x:v>3733</x:v>
       </x:c>
       <x:c r="D1768" s="1" t="s">
-        <x:v>3739</x:v>
+        <x:v>3734</x:v>
       </x:c>
     </x:row>
     <x:row r="1769" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1769" s="0" t="s">
-        <x:v>3740</x:v>
+        <x:v>3735</x:v>
       </x:c>
       <x:c r="B1769" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1769" s="0" t="s">
-        <x:v>3738</x:v>
+        <x:v>3733</x:v>
       </x:c>
       <x:c r="D1769" s="1" t="s">
-        <x:v>3741</x:v>
+        <x:v>3736</x:v>
       </x:c>
     </x:row>
     <x:row r="1770" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1770" s="0" t="s">
-        <x:v>3742</x:v>
+        <x:v>3737</x:v>
       </x:c>
       <x:c r="B1770" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1770" s="0" t="s">
-        <x:v>3743</x:v>
+        <x:v>3738</x:v>
       </x:c>
       <x:c r="D1770" s="1" t="s">
-        <x:v>3744</x:v>
+        <x:v>3739</x:v>
       </x:c>
     </x:row>
     <x:row r="1771" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1771" s="0" t="s">
-        <x:v>3745</x:v>
+        <x:v>3740</x:v>
       </x:c>
       <x:c r="B1771" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1771" s="0" t="s">
-        <x:v>3743</x:v>
+        <x:v>3738</x:v>
       </x:c>
       <x:c r="D1771" s="1" t="s">
-        <x:v>3744</x:v>
+        <x:v>3739</x:v>
       </x:c>
     </x:row>
     <x:row r="1772" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1772" s="0" t="s">
-        <x:v>3746</x:v>
+        <x:v>3741</x:v>
       </x:c>
       <x:c r="B1772" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1772" s="0" t="s">
+        <x:v>3742</x:v>
+      </x:c>
+      <x:c r="D1772" s="1" t="s">
         <x:v>3743</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3744</x:v>
       </x:c>
     </x:row>
     <x:row r="1773" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1773" s="0" t="s">
-        <x:v>3747</x:v>
+        <x:v>2575</x:v>
       </x:c>
       <x:c r="B1773" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1773" s="0" t="s">
-        <x:v>3748</x:v>
+        <x:v>3744</x:v>
       </x:c>
       <x:c r="D1773" s="1" t="s">
-        <x:v>3749</x:v>
+        <x:v>3745</x:v>
       </x:c>
     </x:row>
     <x:row r="1774" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1774" s="0" t="s">
-        <x:v>3750</x:v>
+        <x:v>3746</x:v>
       </x:c>
       <x:c r="B1774" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1774" s="0" t="s">
-        <x:v>3748</x:v>
+        <x:v>3744</x:v>
       </x:c>
       <x:c r="D1774" s="1" t="s">
-        <x:v>3751</x:v>
+        <x:v>3747</x:v>
       </x:c>
     </x:row>
     <x:row r="1775" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1775" s="0" t="s">
-        <x:v>3750</x:v>
+        <x:v>3748</x:v>
       </x:c>
       <x:c r="B1775" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1775" s="0" t="s">
-        <x:v>3748</x:v>
+        <x:v>3744</x:v>
       </x:c>
       <x:c r="D1775" s="1" t="s">
-        <x:v>3751</x:v>
+        <x:v>3749</x:v>
       </x:c>
     </x:row>
     <x:row r="1776" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1776" s="0" t="s">
         <x:v>3750</x:v>
       </x:c>
       <x:c r="B1776" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1776" s="0" t="s">
-        <x:v>3748</x:v>
+        <x:v>3751</x:v>
       </x:c>
       <x:c r="D1776" s="1" t="s">
-        <x:v>3751</x:v>
+        <x:v>3752</x:v>
       </x:c>
     </x:row>
     <x:row r="1777" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1777" s="0" t="s">
-        <x:v>3750</x:v>
+        <x:v>3753</x:v>
       </x:c>
       <x:c r="B1777" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1777" s="0" t="s">
-        <x:v>3752</x:v>
+        <x:v>3751</x:v>
       </x:c>
       <x:c r="D1777" s="1" t="s">
-        <x:v>3753</x:v>
+        <x:v>3754</x:v>
       </x:c>
     </x:row>
     <x:row r="1778" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1778" s="0" t="s">
-        <x:v>3750</x:v>
+        <x:v>3755</x:v>
       </x:c>
       <x:c r="B1778" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1778" s="0" t="s">
-        <x:v>3752</x:v>
+        <x:v>3756</x:v>
       </x:c>
       <x:c r="D1778" s="1" t="s">
-        <x:v>3753</x:v>
+        <x:v>3757</x:v>
       </x:c>
     </x:row>
     <x:row r="1779" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1779" s="0" t="s">
-        <x:v>3754</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B1779" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1779" s="0" t="s">
-        <x:v>3755</x:v>
+        <x:v>3758</x:v>
       </x:c>
       <x:c r="D1779" s="1" t="s">
-        <x:v>3756</x:v>
+        <x:v>3759</x:v>
       </x:c>
     </x:row>
     <x:row r="1780" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1780" s="0" t="s">
-        <x:v>3647</x:v>
+        <x:v>3760</x:v>
       </x:c>
       <x:c r="B1780" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1780" s="0" t="s">
-        <x:v>3757</x:v>
+        <x:v>3761</x:v>
       </x:c>
       <x:c r="D1780" s="1" t="s">
-        <x:v>3758</x:v>
+        <x:v>3762</x:v>
       </x:c>
     </x:row>
     <x:row r="1781" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1781" s="0" t="s">
-        <x:v>3759</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="B1781" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1781" s="0" t="s">
-        <x:v>3760</x:v>
+        <x:v>3763</x:v>
       </x:c>
       <x:c r="D1781" s="1" t="s">
-        <x:v>3761</x:v>
+        <x:v>3764</x:v>
       </x:c>
     </x:row>
     <x:row r="1782" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1782" s="0" t="s">
-        <x:v>3762</x:v>
+        <x:v>3765</x:v>
       </x:c>
       <x:c r="B1782" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1782" s="0" t="s">
-        <x:v>3760</x:v>
+        <x:v>3766</x:v>
       </x:c>
       <x:c r="D1782" s="1" t="s">
-        <x:v>3763</x:v>
+        <x:v>3767</x:v>
       </x:c>
     </x:row>
     <x:row r="1783" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1783" s="0" t="s">
-        <x:v>3764</x:v>
+        <x:v>3768</x:v>
       </x:c>
       <x:c r="B1783" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1783" s="0" t="s">
-        <x:v>3765</x:v>
+        <x:v>3766</x:v>
       </x:c>
       <x:c r="D1783" s="1" t="s">
-        <x:v>3766</x:v>
+        <x:v>3767</x:v>
       </x:c>
     </x:row>
     <x:row r="1784" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1784" s="0" t="s">
-        <x:v>3647</x:v>
+        <x:v>3769</x:v>
       </x:c>
       <x:c r="B1784" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1784" s="0" t="s">
-        <x:v>3767</x:v>
+        <x:v>3766</x:v>
       </x:c>
       <x:c r="D1784" s="1" t="s">
-        <x:v>3768</x:v>
+        <x:v>3770</x:v>
       </x:c>
     </x:row>
     <x:row r="1785" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1785" s="0" t="s">
-        <x:v>3769</x:v>
+        <x:v>3771</x:v>
       </x:c>
       <x:c r="B1785" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1785" s="0" t="s">
-        <x:v>3767</x:v>
+        <x:v>3772</x:v>
       </x:c>
       <x:c r="D1785" s="1" t="s">
-        <x:v>3770</x:v>
+        <x:v>3773</x:v>
       </x:c>
     </x:row>
     <x:row r="1786" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1786" s="0" t="s">
-        <x:v>3771</x:v>
+        <x:v>3774</x:v>
       </x:c>
       <x:c r="B1786" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1786" s="0" t="s">
         <x:v>3772</x:v>
       </x:c>
       <x:c r="D1786" s="1" t="s">
-        <x:v>3773</x:v>
+        <x:v>3775</x:v>
       </x:c>
     </x:row>
     <x:row r="1787" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1787" s="0" t="s">
-        <x:v>3774</x:v>
+        <x:v>3776</x:v>
       </x:c>
       <x:c r="B1787" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1787" s="0" t="s">
-        <x:v>3775</x:v>
+        <x:v>3777</x:v>
       </x:c>
       <x:c r="D1787" s="1" t="s">
-        <x:v>3776</x:v>
+        <x:v>3778</x:v>
       </x:c>
     </x:row>
     <x:row r="1788" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1788" s="0" t="s">
-        <x:v>3777</x:v>
+        <x:v>3779</x:v>
       </x:c>
       <x:c r="B1788" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1788" s="0" t="s">
-        <x:v>3778</x:v>
+        <x:v>3780</x:v>
       </x:c>
       <x:c r="D1788" s="1" t="s">
-        <x:v>3779</x:v>
+        <x:v>3781</x:v>
       </x:c>
     </x:row>
     <x:row r="1789" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1789" s="0" t="s">
+        <x:v>3782</x:v>
+      </x:c>
+      <x:c r="B1789" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1789" s="0" t="s">
         <x:v>3780</x:v>
       </x:c>
-      <x:c r="B1789" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1789" s="1" t="s">
-        <x:v>3781</x:v>
+        <x:v>3783</x:v>
       </x:c>
     </x:row>
     <x:row r="1790" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1790" s="0" t="s">
-        <x:v>3782</x:v>
+        <x:v>3784</x:v>
       </x:c>
       <x:c r="B1790" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1790" s="0" t="s">
-        <x:v>3783</x:v>
+        <x:v>3780</x:v>
       </x:c>
       <x:c r="D1790" s="1" t="s">
-        <x:v>3784</x:v>
+        <x:v>3785</x:v>
       </x:c>
     </x:row>
     <x:row r="1791" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1791" s="0" t="s">
+        <x:v>3786</x:v>
+      </x:c>
+      <x:c r="B1791" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1791" s="0" t="s">
+        <x:v>3780</x:v>
+      </x:c>
+      <x:c r="D1791" s="1" t="s">
         <x:v>3785</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3786</x:v>
       </x:c>
     </x:row>
     <x:row r="1792" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1792" s="0" t="s">
         <x:v>3787</x:v>
       </x:c>
       <x:c r="B1792" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1792" s="0" t="s">
-        <x:v>3788</x:v>
+        <x:v>3780</x:v>
       </x:c>
       <x:c r="D1792" s="1" t="s">
-        <x:v>3789</x:v>
+        <x:v>3785</x:v>
       </x:c>
     </x:row>
     <x:row r="1793" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1793" s="0" t="s">
-        <x:v>3790</x:v>
+        <x:v>3788</x:v>
       </x:c>
       <x:c r="B1793" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1793" s="0" t="s">
-        <x:v>3791</x:v>
+        <x:v>3780</x:v>
       </x:c>
       <x:c r="D1793" s="1" t="s">
-        <x:v>3792</x:v>
+        <x:v>3785</x:v>
       </x:c>
     </x:row>
     <x:row r="1794" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1794" s="0" t="s">
-        <x:v>3647</x:v>
+        <x:v>3789</x:v>
       </x:c>
       <x:c r="B1794" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1794" s="0" t="s">
-        <x:v>3793</x:v>
+        <x:v>3780</x:v>
       </x:c>
       <x:c r="D1794" s="1" t="s">
-        <x:v>3794</x:v>
+        <x:v>3785</x:v>
       </x:c>
     </x:row>
     <x:row r="1795" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1795" s="0" t="s">
-        <x:v>3795</x:v>
+        <x:v>3790</x:v>
       </x:c>
       <x:c r="B1795" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1795" s="0" t="s">
-        <x:v>3793</x:v>
+        <x:v>3780</x:v>
       </x:c>
       <x:c r="D1795" s="1" t="s">
-        <x:v>3796</x:v>
+        <x:v>3791</x:v>
       </x:c>
     </x:row>
     <x:row r="1796" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1796" s="0" t="s">
-        <x:v>3797</x:v>
+        <x:v>3792</x:v>
       </x:c>
       <x:c r="B1796" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1796" s="0" t="s">
-        <x:v>3798</x:v>
+        <x:v>3780</x:v>
       </x:c>
       <x:c r="D1796" s="1" t="s">
-        <x:v>3799</x:v>
+        <x:v>3791</x:v>
       </x:c>
     </x:row>
     <x:row r="1797" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1797" s="0" t="s">
-        <x:v>3800</x:v>
+        <x:v>3793</x:v>
       </x:c>
       <x:c r="B1797" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1797" s="0" t="s">
-        <x:v>3798</x:v>
+        <x:v>3794</x:v>
       </x:c>
       <x:c r="D1797" s="1" t="s">
-        <x:v>3801</x:v>
+        <x:v>3795</x:v>
       </x:c>
     </x:row>
     <x:row r="1798" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1798" s="0" t="s">
-        <x:v>3802</x:v>
+        <x:v>3796</x:v>
       </x:c>
       <x:c r="B1798" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1798" s="0" t="s">
-        <x:v>3803</x:v>
+        <x:v>3797</x:v>
       </x:c>
       <x:c r="D1798" s="1" t="s">
-        <x:v>3804</x:v>
+        <x:v>3798</x:v>
       </x:c>
     </x:row>
     <x:row r="1799" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1799" s="0" t="s">
-        <x:v>3805</x:v>
+        <x:v>3799</x:v>
       </x:c>
       <x:c r="B1799" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1799" s="0" t="s">
-        <x:v>3806</x:v>
+        <x:v>3800</x:v>
       </x:c>
       <x:c r="D1799" s="1" t="s">
-        <x:v>3807</x:v>
+        <x:v>3801</x:v>
       </x:c>
     </x:row>
     <x:row r="1800" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1800" s="0" t="s">
-        <x:v>3808</x:v>
+        <x:v>3799</x:v>
       </x:c>
       <x:c r="B1800" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1800" s="0" t="s">
-        <x:v>3809</x:v>
+        <x:v>3800</x:v>
       </x:c>
       <x:c r="D1800" s="1" t="s">
-        <x:v>3810</x:v>
+        <x:v>3802</x:v>
       </x:c>
     </x:row>
     <x:row r="1801" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1801" s="0" t="s">
-        <x:v>3734</x:v>
+        <x:v>3803</x:v>
       </x:c>
       <x:c r="B1801" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1801" s="0" t="s">
-        <x:v>3811</x:v>
+        <x:v>3800</x:v>
       </x:c>
       <x:c r="D1801" s="1" t="s">
-        <x:v>3812</x:v>
+        <x:v>3804</x:v>
       </x:c>
     </x:row>
     <x:row r="1802" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1802" s="0" t="s">
-        <x:v>3813</x:v>
+        <x:v>3805</x:v>
       </x:c>
       <x:c r="B1802" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1802" s="0" t="s">
-        <x:v>3811</x:v>
+        <x:v>3806</x:v>
       </x:c>
       <x:c r="D1802" s="1" t="s">
-        <x:v>3814</x:v>
+        <x:v>3807</x:v>
       </x:c>
     </x:row>
     <x:row r="1803" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1803" s="0" t="s">
-        <x:v>3815</x:v>
+        <x:v>3808</x:v>
       </x:c>
       <x:c r="B1803" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1803" s="0" t="s">
-        <x:v>3816</x:v>
+        <x:v>3809</x:v>
       </x:c>
       <x:c r="D1803" s="1" t="s">
-        <x:v>3817</x:v>
+        <x:v>3810</x:v>
       </x:c>
     </x:row>
     <x:row r="1804" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1804" s="0" t="s">
-        <x:v>3818</x:v>
+        <x:v>3811</x:v>
       </x:c>
       <x:c r="B1804" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1804" s="0" t="s">
-        <x:v>3816</x:v>
+        <x:v>3812</x:v>
       </x:c>
       <x:c r="D1804" s="1" t="s">
-        <x:v>3819</x:v>
+        <x:v>3813</x:v>
       </x:c>
     </x:row>
     <x:row r="1805" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1805" s="0" t="s">
-        <x:v>3820</x:v>
+        <x:v>3814</x:v>
       </x:c>
       <x:c r="B1805" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1805" s="0" t="s">
+        <x:v>3815</x:v>
+      </x:c>
+      <x:c r="D1805" s="1" t="s">
         <x:v>3816</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3821</x:v>
       </x:c>
     </x:row>
     <x:row r="1806" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1806" s="0" t="s">
-        <x:v>3822</x:v>
+        <x:v>3817</x:v>
       </x:c>
       <x:c r="B1806" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1806" s="0" t="s">
-        <x:v>3816</x:v>
+        <x:v>3815</x:v>
       </x:c>
       <x:c r="D1806" s="1" t="s">
-        <x:v>3823</x:v>
+        <x:v>3818</x:v>
       </x:c>
     </x:row>
     <x:row r="1807" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1807" s="0" t="s">
-        <x:v>3824</x:v>
+        <x:v>3819</x:v>
       </x:c>
       <x:c r="B1807" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1807" s="0" t="s">
-        <x:v>3816</x:v>
+        <x:v>3820</x:v>
       </x:c>
       <x:c r="D1807" s="1" t="s">
-        <x:v>3825</x:v>
+        <x:v>3821</x:v>
       </x:c>
     </x:row>
     <x:row r="1808" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1808" s="0" t="s">
-        <x:v>3826</x:v>
+        <x:v>3822</x:v>
       </x:c>
       <x:c r="B1808" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1808" s="0" t="s">
-        <x:v>3816</x:v>
+        <x:v>3820</x:v>
       </x:c>
       <x:c r="D1808" s="1" t="s">
-        <x:v>3827</x:v>
+        <x:v>3823</x:v>
       </x:c>
     </x:row>
     <x:row r="1809" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1809" s="0" t="s">
-        <x:v>3828</x:v>
+        <x:v>3824</x:v>
       </x:c>
       <x:c r="B1809" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1809" s="0" t="s">
-        <x:v>3816</x:v>
+        <x:v>3825</x:v>
       </x:c>
       <x:c r="D1809" s="1" t="s">
-        <x:v>3829</x:v>
+        <x:v>3826</x:v>
       </x:c>
     </x:row>
     <x:row r="1810" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1810" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B1810" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1810" s="0" t="s">
+        <x:v>3827</x:v>
+      </x:c>
+      <x:c r="D1810" s="1" t="s">
         <x:v>3828</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3830</x:v>
       </x:c>
     </x:row>
     <x:row r="1811" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1811" s="0" t="s">
-        <x:v>3828</x:v>
+        <x:v>3829</x:v>
       </x:c>
       <x:c r="B1811" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1811" s="0" t="s">
-        <x:v>3816</x:v>
+        <x:v>3830</x:v>
       </x:c>
       <x:c r="D1811" s="1" t="s">
-        <x:v>3829</x:v>
+        <x:v>3831</x:v>
       </x:c>
     </x:row>
     <x:row r="1812" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1812" s="0" t="s">
-        <x:v>3831</x:v>
+        <x:v>3832</x:v>
       </x:c>
       <x:c r="B1812" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1812" s="0" t="s">
-        <x:v>3816</x:v>
+        <x:v>3833</x:v>
       </x:c>
       <x:c r="D1812" s="1" t="s">
-        <x:v>3832</x:v>
+        <x:v>3834</x:v>
       </x:c>
     </x:row>
     <x:row r="1813" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1813" s="0" t="s">
-        <x:v>3833</x:v>
+        <x:v>3835</x:v>
       </x:c>
       <x:c r="B1813" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1813" s="0" t="s">
-        <x:v>3816</x:v>
+        <x:v>3836</x:v>
       </x:c>
       <x:c r="D1813" s="1" t="s">
-        <x:v>3834</x:v>
+        <x:v>3837</x:v>
       </x:c>
     </x:row>
     <x:row r="1814" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1814" s="0" t="s">
-        <x:v>3833</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="B1814" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1814" s="0" t="s">
-        <x:v>3816</x:v>
+        <x:v>3836</x:v>
       </x:c>
       <x:c r="D1814" s="1" t="s">
-        <x:v>3835</x:v>
+        <x:v>3838</x:v>
       </x:c>
     </x:row>
     <x:row r="1815" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1815" s="0" t="s">
+        <x:v>1999</x:v>
+      </x:c>
+      <x:c r="B1815" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1815" s="0" t="s">
         <x:v>3836</x:v>
       </x:c>
-      <x:c r="B1815" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1815" s="1" t="s">
-        <x:v>3837</x:v>
+        <x:v>3839</x:v>
       </x:c>
     </x:row>
     <x:row r="1816" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1816" s="0" t="s">
-        <x:v>3838</x:v>
+        <x:v>3840</x:v>
       </x:c>
       <x:c r="B1816" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1816" s="0" t="s">
-        <x:v>3839</x:v>
+        <x:v>3836</x:v>
       </x:c>
       <x:c r="D1816" s="1" t="s">
-        <x:v>3840</x:v>
+        <x:v>3841</x:v>
       </x:c>
     </x:row>
     <x:row r="1817" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1817" s="0" t="s">
-        <x:v>3841</x:v>
+        <x:v>3842</x:v>
       </x:c>
       <x:c r="B1817" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1817" s="0" t="s">
-        <x:v>3842</x:v>
+        <x:v>3836</x:v>
       </x:c>
       <x:c r="D1817" s="1" t="s">
         <x:v>3843</x:v>
       </x:c>
     </x:row>
     <x:row r="1818" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1818" s="0" t="s">
         <x:v>3844</x:v>
       </x:c>
       <x:c r="B1818" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1818" s="0" t="s">
         <x:v>3845</x:v>
       </x:c>
       <x:c r="D1818" s="1" t="s">
         <x:v>3846</x:v>
       </x:c>
     </x:row>
     <x:row r="1819" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1819" s="0" t="s">
         <x:v>3847</x:v>
       </x:c>
       <x:c r="B1819" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1819" s="0" t="s">
         <x:v>3848</x:v>
       </x:c>
       <x:c r="D1819" s="1" t="s">
         <x:v>3849</x:v>
       </x:c>
     </x:row>
     <x:row r="1820" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1820" s="0" t="s">
         <x:v>3850</x:v>
       </x:c>
       <x:c r="B1820" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1820" s="0" t="s">
         <x:v>3848</x:v>
       </x:c>
       <x:c r="D1820" s="1" t="s">
         <x:v>3851</x:v>
       </x:c>
     </x:row>
     <x:row r="1821" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1821" s="0" t="s">
-        <x:v>3850</x:v>
+        <x:v>3852</x:v>
       </x:c>
       <x:c r="B1821" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1821" s="0" t="s">
-        <x:v>3848</x:v>
+        <x:v>3853</x:v>
       </x:c>
       <x:c r="D1821" s="1" t="s">
-        <x:v>3851</x:v>
+        <x:v>3854</x:v>
       </x:c>
     </x:row>
     <x:row r="1822" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1822" s="0" t="s">
-        <x:v>3852</x:v>
+        <x:v>3855</x:v>
       </x:c>
       <x:c r="B1822" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1822" s="0" t="s">
         <x:v>3853</x:v>
       </x:c>
       <x:c r="D1822" s="1" t="s">
         <x:v>3854</x:v>
       </x:c>
     </x:row>
     <x:row r="1823" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1823" s="0" t="s">
-        <x:v>3787</x:v>
+        <x:v>3856</x:v>
       </x:c>
       <x:c r="B1823" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1823" s="0" t="s">
         <x:v>3853</x:v>
       </x:c>
       <x:c r="D1823" s="1" t="s">
         <x:v>3854</x:v>
       </x:c>
     </x:row>
     <x:row r="1824" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1824" s="0" t="s">
-        <x:v>3855</x:v>
+        <x:v>3857</x:v>
       </x:c>
       <x:c r="B1824" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1824" s="0" t="s">
-        <x:v>3856</x:v>
+        <x:v>3858</x:v>
       </x:c>
       <x:c r="D1824" s="1" t="s">
-        <x:v>3857</x:v>
+        <x:v>3859</x:v>
       </x:c>
     </x:row>
     <x:row r="1825" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1825" s="0" t="s">
+        <x:v>3860</x:v>
+      </x:c>
+      <x:c r="B1825" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1825" s="0" t="s">
         <x:v>3858</x:v>
       </x:c>
-      <x:c r="B1825" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D1825" s="1" t="s">
-        <x:v>3859</x:v>
+        <x:v>3861</x:v>
       </x:c>
     </x:row>
     <x:row r="1826" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1826" s="0" t="s">
         <x:v>3860</x:v>
       </x:c>
       <x:c r="B1826" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1826" s="0" t="s">
-        <x:v>3856</x:v>
+        <x:v>3858</x:v>
       </x:c>
       <x:c r="D1826" s="1" t="s">
         <x:v>3861</x:v>
       </x:c>
     </x:row>
     <x:row r="1827" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1827" s="0" t="s">
-        <x:v>1990</x:v>
+        <x:v>3860</x:v>
       </x:c>
       <x:c r="B1827" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1827" s="0" t="s">
-        <x:v>3856</x:v>
+        <x:v>3858</x:v>
       </x:c>
       <x:c r="D1827" s="1" t="s">
-        <x:v>3862</x:v>
+        <x:v>3861</x:v>
       </x:c>
     </x:row>
     <x:row r="1828" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1828" s="0" t="s">
+        <x:v>3860</x:v>
+      </x:c>
+      <x:c r="B1828" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1828" s="0" t="s">
+        <x:v>3862</x:v>
+      </x:c>
+      <x:c r="D1828" s="1" t="s">
         <x:v>3863</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3864</x:v>
       </x:c>
     </x:row>
     <x:row r="1829" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1829" s="0" t="s">
-        <x:v>1990</x:v>
+        <x:v>3860</x:v>
       </x:c>
       <x:c r="B1829" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1829" s="0" t="s">
-        <x:v>3856</x:v>
+        <x:v>3862</x:v>
       </x:c>
       <x:c r="D1829" s="1" t="s">
-        <x:v>3865</x:v>
+        <x:v>3863</x:v>
       </x:c>
     </x:row>
     <x:row r="1830" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1830" s="0" t="s">
+        <x:v>3864</x:v>
+      </x:c>
+      <x:c r="B1830" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1830" s="0" t="s">
+        <x:v>3865</x:v>
+      </x:c>
+      <x:c r="D1830" s="1" t="s">
         <x:v>3866</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3868</x:v>
       </x:c>
     </x:row>
     <x:row r="1831" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1831" s="0" t="s">
-        <x:v>3869</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B1831" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1831" s="0" t="s">
         <x:v>3867</x:v>
       </x:c>
       <x:c r="D1831" s="1" t="s">
-        <x:v>3870</x:v>
+        <x:v>3868</x:v>
       </x:c>
     </x:row>
     <x:row r="1832" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1832" s="0" t="s">
+        <x:v>3869</x:v>
+      </x:c>
+      <x:c r="B1832" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1832" s="0" t="s">
+        <x:v>3870</x:v>
+      </x:c>
+      <x:c r="D1832" s="1" t="s">
         <x:v>3871</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3872</x:v>
       </x:c>
     </x:row>
     <x:row r="1833" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1833" s="0" t="s">
-        <x:v>3871</x:v>
+        <x:v>3872</x:v>
       </x:c>
       <x:c r="B1833" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1833" s="0" t="s">
-        <x:v>3867</x:v>
+        <x:v>3870</x:v>
       </x:c>
       <x:c r="D1833" s="1" t="s">
         <x:v>3873</x:v>
       </x:c>
     </x:row>
     <x:row r="1834" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1834" s="0" t="s">
         <x:v>3874</x:v>
       </x:c>
       <x:c r="B1834" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1834" s="0" t="s">
-        <x:v>3867</x:v>
+        <x:v>3875</x:v>
       </x:c>
       <x:c r="D1834" s="1" t="s">
-        <x:v>3875</x:v>
+        <x:v>3876</x:v>
       </x:c>
     </x:row>
     <x:row r="1835" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1835" s="0" t="s">
-        <x:v>3876</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B1835" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1835" s="0" t="s">
-        <x:v>3867</x:v>
+        <x:v>3877</x:v>
       </x:c>
       <x:c r="D1835" s="1" t="s">
-        <x:v>3877</x:v>
+        <x:v>3878</x:v>
       </x:c>
     </x:row>
     <x:row r="1836" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1836" s="0" t="s">
-        <x:v>3878</x:v>
+        <x:v>3879</x:v>
       </x:c>
       <x:c r="B1836" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1836" s="0" t="s">
-        <x:v>3867</x:v>
+        <x:v>3877</x:v>
       </x:c>
       <x:c r="D1836" s="1" t="s">
-        <x:v>3877</x:v>
+        <x:v>3880</x:v>
       </x:c>
     </x:row>
     <x:row r="1837" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1837" s="0" t="s">
-        <x:v>3879</x:v>
+        <x:v>3881</x:v>
       </x:c>
       <x:c r="B1837" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1837" s="0" t="s">
-        <x:v>3880</x:v>
+        <x:v>3882</x:v>
       </x:c>
       <x:c r="D1837" s="1" t="s">
-        <x:v>3881</x:v>
+        <x:v>3883</x:v>
       </x:c>
     </x:row>
     <x:row r="1838" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1838" s="0" t="s">
-        <x:v>3882</x:v>
+        <x:v>3884</x:v>
       </x:c>
       <x:c r="B1838" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1838" s="0" t="s">
-        <x:v>3880</x:v>
+        <x:v>3885</x:v>
       </x:c>
       <x:c r="D1838" s="1" t="s">
-        <x:v>3883</x:v>
+        <x:v>3886</x:v>
       </x:c>
     </x:row>
     <x:row r="1839" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1839" s="0" t="s">
-        <x:v>3884</x:v>
+        <x:v>3887</x:v>
       </x:c>
       <x:c r="B1839" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1839" s="0" t="s">
-        <x:v>3880</x:v>
+        <x:v>3888</x:v>
       </x:c>
       <x:c r="D1839" s="1" t="s">
-        <x:v>3885</x:v>
+        <x:v>3889</x:v>
       </x:c>
     </x:row>
     <x:row r="1840" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1840" s="0" t="s">
-        <x:v>3886</x:v>
+        <x:v>3890</x:v>
       </x:c>
       <x:c r="B1840" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1840" s="0" t="s">
-        <x:v>3887</x:v>
+        <x:v>3888</x:v>
       </x:c>
       <x:c r="D1840" s="1" t="s">
-        <x:v>3888</x:v>
+        <x:v>3891</x:v>
       </x:c>
     </x:row>
     <x:row r="1841" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1841" s="0" t="s">
-        <x:v>3886</x:v>
+        <x:v>3892</x:v>
       </x:c>
       <x:c r="B1841" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1841" s="0" t="s">
-        <x:v>3887</x:v>
+        <x:v>3893</x:v>
       </x:c>
       <x:c r="D1841" s="1" t="s">
-        <x:v>3888</x:v>
+        <x:v>3894</x:v>
       </x:c>
     </x:row>
     <x:row r="1842" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1842" s="0" t="s">
-        <x:v>3889</x:v>
+        <x:v>3895</x:v>
       </x:c>
       <x:c r="B1842" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1842" s="0" t="s">
-        <x:v>3890</x:v>
+        <x:v>3893</x:v>
       </x:c>
       <x:c r="D1842" s="1" t="s">
-        <x:v>3891</x:v>
+        <x:v>3896</x:v>
       </x:c>
     </x:row>
     <x:row r="1843" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1843" s="0" t="s">
-        <x:v>3892</x:v>
+        <x:v>3897</x:v>
       </x:c>
       <x:c r="B1843" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1843" s="0" t="s">
-        <x:v>3890</x:v>
+        <x:v>3898</x:v>
       </x:c>
       <x:c r="D1843" s="1" t="s">
-        <x:v>3893</x:v>
+        <x:v>3899</x:v>
       </x:c>
     </x:row>
     <x:row r="1844" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1844" s="0" t="s">
-        <x:v>3894</x:v>
+        <x:v>3900</x:v>
       </x:c>
       <x:c r="B1844" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1844" s="0" t="s">
-        <x:v>3890</x:v>
+        <x:v>3901</x:v>
       </x:c>
       <x:c r="D1844" s="1" t="s">
-        <x:v>3893</x:v>
+        <x:v>3902</x:v>
       </x:c>
     </x:row>
     <x:row r="1845" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1845" s="0" t="s">
-        <x:v>3895</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B1845" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1845" s="0" t="s">
-        <x:v>3896</x:v>
+        <x:v>3903</x:v>
       </x:c>
       <x:c r="D1845" s="1" t="s">
-        <x:v>3897</x:v>
+        <x:v>3904</x:v>
       </x:c>
     </x:row>
     <x:row r="1846" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1846" s="0" t="s">
-        <x:v>3898</x:v>
+        <x:v>3905</x:v>
       </x:c>
       <x:c r="B1846" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1846" s="0" t="s">
-        <x:v>3899</x:v>
+        <x:v>3903</x:v>
       </x:c>
       <x:c r="D1846" s="1" t="s">
-        <x:v>3900</x:v>
+        <x:v>3906</x:v>
       </x:c>
     </x:row>
     <x:row r="1847" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1847" s="0" t="s">
-        <x:v>3901</x:v>
+        <x:v>3907</x:v>
       </x:c>
       <x:c r="B1847" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1847" s="0" t="s">
-        <x:v>3899</x:v>
+        <x:v>3908</x:v>
       </x:c>
       <x:c r="D1847" s="1" t="s">
-        <x:v>3902</x:v>
+        <x:v>3909</x:v>
       </x:c>
     </x:row>
     <x:row r="1848" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1848" s="0" t="s">
-        <x:v>3901</x:v>
+        <x:v>3910</x:v>
       </x:c>
       <x:c r="B1848" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1848" s="0" t="s">
-        <x:v>3899</x:v>
+        <x:v>3908</x:v>
       </x:c>
       <x:c r="D1848" s="1" t="s">
-        <x:v>3902</x:v>
+        <x:v>3911</x:v>
       </x:c>
     </x:row>
     <x:row r="1849" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1849" s="0" t="s">
-        <x:v>3903</x:v>
+        <x:v>3912</x:v>
       </x:c>
       <x:c r="B1849" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1849" s="0" t="s">
-        <x:v>3899</x:v>
+        <x:v>3913</x:v>
       </x:c>
       <x:c r="D1849" s="1" t="s">
-        <x:v>3904</x:v>
+        <x:v>3914</x:v>
       </x:c>
     </x:row>
     <x:row r="1850" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1850" s="0" t="s">
-        <x:v>3905</x:v>
+        <x:v>3915</x:v>
       </x:c>
       <x:c r="B1850" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1850" s="0" t="s">
-        <x:v>3899</x:v>
+        <x:v>3916</x:v>
       </x:c>
       <x:c r="D1850" s="1" t="s">
-        <x:v>3906</x:v>
+        <x:v>3917</x:v>
       </x:c>
     </x:row>
     <x:row r="1851" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1851" s="0" t="s">
-        <x:v>3905</x:v>
+        <x:v>3918</x:v>
       </x:c>
       <x:c r="B1851" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1851" s="0" t="s">
-        <x:v>3899</x:v>
+        <x:v>3919</x:v>
       </x:c>
       <x:c r="D1851" s="1" t="s">
-        <x:v>3906</x:v>
+        <x:v>3920</x:v>
       </x:c>
     </x:row>
     <x:row r="1852" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1852" s="0" t="s">
-        <x:v>3905</x:v>
+        <x:v>3844</x:v>
       </x:c>
       <x:c r="B1852" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1852" s="0" t="s">
-        <x:v>3899</x:v>
+        <x:v>3921</x:v>
       </x:c>
       <x:c r="D1852" s="1" t="s">
-        <x:v>3906</x:v>
+        <x:v>3922</x:v>
       </x:c>
     </x:row>
     <x:row r="1853" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1853" s="0" t="s">
-        <x:v>3907</x:v>
+        <x:v>3923</x:v>
       </x:c>
       <x:c r="B1853" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1853" s="0" t="s">
-        <x:v>3899</x:v>
+        <x:v>3921</x:v>
       </x:c>
       <x:c r="D1853" s="1" t="s">
-        <x:v>3908</x:v>
+        <x:v>3924</x:v>
       </x:c>
     </x:row>
     <x:row r="1854" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1854" s="0" t="s">
-        <x:v>3909</x:v>
+        <x:v>3925</x:v>
       </x:c>
       <x:c r="B1854" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1854" s="0" t="s">
-        <x:v>3910</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1854" s="1" t="s">
-        <x:v>3911</x:v>
+        <x:v>3927</x:v>
       </x:c>
     </x:row>
     <x:row r="1855" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1855" s="0" t="s">
-        <x:v>3912</x:v>
+        <x:v>3928</x:v>
       </x:c>
       <x:c r="B1855" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1855" s="0" t="s">
-        <x:v>3913</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1855" s="1" t="s">
-        <x:v>3914</x:v>
+        <x:v>3929</x:v>
       </x:c>
     </x:row>
     <x:row r="1856" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1856" s="0" t="s">
-        <x:v>3915</x:v>
+        <x:v>3930</x:v>
       </x:c>
       <x:c r="B1856" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1856" s="0" t="s">
-        <x:v>3913</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1856" s="1" t="s">
-        <x:v>3916</x:v>
+        <x:v>3931</x:v>
       </x:c>
     </x:row>
     <x:row r="1857" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1857" s="0" t="s">
-        <x:v>3915</x:v>
+        <x:v>3932</x:v>
       </x:c>
       <x:c r="B1857" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1857" s="0" t="s">
-        <x:v>3913</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1857" s="1" t="s">
-        <x:v>3916</x:v>
+        <x:v>3933</x:v>
       </x:c>
     </x:row>
     <x:row r="1858" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1858" s="0" t="s">
-        <x:v>3917</x:v>
+        <x:v>3934</x:v>
       </x:c>
       <x:c r="B1858" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1858" s="0" t="s">
-        <x:v>3913</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1858" s="1" t="s">
-        <x:v>3918</x:v>
+        <x:v>3935</x:v>
       </x:c>
     </x:row>
     <x:row r="1859" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1859" s="0" t="s">
-        <x:v>3919</x:v>
+        <x:v>3936</x:v>
       </x:c>
       <x:c r="B1859" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1859" s="0" t="s">
-        <x:v>3913</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1859" s="1" t="s">
-        <x:v>3920</x:v>
+        <x:v>3937</x:v>
       </x:c>
     </x:row>
     <x:row r="1860" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1860" s="0" t="s">
-        <x:v>3921</x:v>
+        <x:v>3938</x:v>
       </x:c>
       <x:c r="B1860" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1860" s="0" t="s">
-        <x:v>3913</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1860" s="1" t="s">
-        <x:v>3922</x:v>
+        <x:v>3939</x:v>
       </x:c>
     </x:row>
     <x:row r="1861" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1861" s="0" t="s">
-        <x:v>3923</x:v>
+        <x:v>3938</x:v>
       </x:c>
       <x:c r="B1861" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1861" s="0" t="s">
-        <x:v>3913</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1861" s="1" t="s">
-        <x:v>3924</x:v>
+        <x:v>3940</x:v>
       </x:c>
     </x:row>
     <x:row r="1862" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1862" s="0" t="s">
-        <x:v>3925</x:v>
+        <x:v>3938</x:v>
       </x:c>
       <x:c r="B1862" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1862" s="0" t="s">
-        <x:v>3913</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1862" s="1" t="s">
-        <x:v>3926</x:v>
+        <x:v>3939</x:v>
       </x:c>
     </x:row>
     <x:row r="1863" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1863" s="0" t="s">
-        <x:v>3927</x:v>
+        <x:v>3941</x:v>
       </x:c>
       <x:c r="B1863" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1863" s="0" t="s">
-        <x:v>3928</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1863" s="1" t="s">
-        <x:v>3929</x:v>
+        <x:v>3942</x:v>
       </x:c>
     </x:row>
     <x:row r="1864" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1864" s="0" t="s">
-        <x:v>3930</x:v>
+        <x:v>3943</x:v>
       </x:c>
       <x:c r="B1864" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1864" s="0" t="s">
-        <x:v>3928</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1864" s="1" t="s">
-        <x:v>3931</x:v>
+        <x:v>3944</x:v>
       </x:c>
     </x:row>
     <x:row r="1865" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1865" s="0" t="s">
-        <x:v>3932</x:v>
+        <x:v>3943</x:v>
       </x:c>
       <x:c r="B1865" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1865" s="0" t="s">
-        <x:v>3928</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1865" s="1" t="s">
-        <x:v>3933</x:v>
+        <x:v>3945</x:v>
       </x:c>
     </x:row>
     <x:row r="1866" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1866" s="0" t="s">
-        <x:v>3932</x:v>
+        <x:v>3946</x:v>
       </x:c>
       <x:c r="B1866" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1866" s="0" t="s">
-        <x:v>3928</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D1866" s="1" t="s">
-        <x:v>3933</x:v>
+        <x:v>3947</x:v>
       </x:c>
     </x:row>
     <x:row r="1867" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1867" s="0" t="s">
-        <x:v>3934</x:v>
+        <x:v>3948</x:v>
       </x:c>
       <x:c r="B1867" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1867" s="0" t="s">
-        <x:v>3928</x:v>
+        <x:v>3949</x:v>
       </x:c>
       <x:c r="D1867" s="1" t="s">
-        <x:v>3935</x:v>
+        <x:v>3950</x:v>
       </x:c>
     </x:row>
     <x:row r="1868" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1868" s="0" t="s">
-        <x:v>3934</x:v>
+        <x:v>3951</x:v>
       </x:c>
       <x:c r="B1868" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1868" s="0" t="s">
-        <x:v>3928</x:v>
+        <x:v>3952</x:v>
       </x:c>
       <x:c r="D1868" s="1" t="s">
-        <x:v>3935</x:v>
+        <x:v>3953</x:v>
       </x:c>
     </x:row>
     <x:row r="1869" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1869" s="0" t="s">
-        <x:v>3934</x:v>
+        <x:v>3954</x:v>
       </x:c>
       <x:c r="B1869" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1869" s="0" t="s">
-        <x:v>3928</x:v>
+        <x:v>3955</x:v>
       </x:c>
       <x:c r="D1869" s="1" t="s">
-        <x:v>3935</x:v>
+        <x:v>3956</x:v>
       </x:c>
     </x:row>
     <x:row r="1870" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1870" s="0" t="s">
-        <x:v>3936</x:v>
+        <x:v>3957</x:v>
       </x:c>
       <x:c r="B1870" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1870" s="0" t="s">
-        <x:v>3937</x:v>
+        <x:v>3958</x:v>
       </x:c>
       <x:c r="D1870" s="1" t="s">
-        <x:v>3938</x:v>
+        <x:v>3959</x:v>
       </x:c>
     </x:row>
     <x:row r="1871" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1871" s="0" t="s">
-        <x:v>3939</x:v>
+        <x:v>3960</x:v>
       </x:c>
       <x:c r="B1871" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1871" s="0" t="s">
-        <x:v>3940</x:v>
+        <x:v>3958</x:v>
       </x:c>
       <x:c r="D1871" s="1" t="s">
-        <x:v>3941</x:v>
+        <x:v>3961</x:v>
       </x:c>
     </x:row>
     <x:row r="1872" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1872" s="0" t="s">
-        <x:v>3942</x:v>
+        <x:v>3960</x:v>
       </x:c>
       <x:c r="B1872" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1872" s="0" t="s">
-        <x:v>3940</x:v>
+        <x:v>3958</x:v>
       </x:c>
       <x:c r="D1872" s="1" t="s">
-        <x:v>3943</x:v>
+        <x:v>3961</x:v>
       </x:c>
     </x:row>
     <x:row r="1873" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1873" s="0" t="s">
-        <x:v>3944</x:v>
+        <x:v>3962</x:v>
       </x:c>
       <x:c r="B1873" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1873" s="0" t="s">
-        <x:v>3940</x:v>
+        <x:v>3963</x:v>
       </x:c>
       <x:c r="D1873" s="1" t="s">
-        <x:v>3943</x:v>
+        <x:v>3964</x:v>
       </x:c>
     </x:row>
     <x:row r="1874" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1874" s="0" t="s">
-        <x:v>3945</x:v>
+        <x:v>3897</x:v>
       </x:c>
       <x:c r="B1874" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1874" s="0" t="s">
-        <x:v>3940</x:v>
+        <x:v>3963</x:v>
       </x:c>
       <x:c r="D1874" s="1" t="s">
-        <x:v>3943</x:v>
+        <x:v>3964</x:v>
       </x:c>
     </x:row>
     <x:row r="1875" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1875" s="0" t="s">
-        <x:v>3946</x:v>
+        <x:v>3965</x:v>
       </x:c>
       <x:c r="B1875" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1875" s="0" t="s">
-        <x:v>3940</x:v>
+        <x:v>3966</x:v>
       </x:c>
       <x:c r="D1875" s="1" t="s">
-        <x:v>3947</x:v>
+        <x:v>3967</x:v>
       </x:c>
     </x:row>
     <x:row r="1876" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1876" s="0" t="s">
-        <x:v>3948</x:v>
+        <x:v>3968</x:v>
       </x:c>
       <x:c r="B1876" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1876" s="0" t="s">
-        <x:v>3940</x:v>
+        <x:v>3966</x:v>
       </x:c>
       <x:c r="D1876" s="1" t="s">
-        <x:v>3949</x:v>
+        <x:v>3969</x:v>
       </x:c>
     </x:row>
     <x:row r="1877" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1877" s="0" t="s">
-        <x:v>3950</x:v>
+        <x:v>3970</x:v>
       </x:c>
       <x:c r="B1877" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1877" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3966</x:v>
       </x:c>
       <x:c r="D1877" s="1" t="s">
-        <x:v>3952</x:v>
+        <x:v>3971</x:v>
       </x:c>
     </x:row>
     <x:row r="1878" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1878" s="0" t="s">
-        <x:v>3953</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="B1878" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1878" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3966</x:v>
       </x:c>
       <x:c r="D1878" s="1" t="s">
-        <x:v>3954</x:v>
+        <x:v>3972</x:v>
       </x:c>
     </x:row>
     <x:row r="1879" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1879" s="0" t="s">
-        <x:v>3955</x:v>
+        <x:v>3973</x:v>
       </x:c>
       <x:c r="B1879" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1879" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3966</x:v>
       </x:c>
       <x:c r="D1879" s="1" t="s">
-        <x:v>3956</x:v>
+        <x:v>3974</x:v>
       </x:c>
     </x:row>
     <x:row r="1880" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1880" s="0" t="s">
-        <x:v>3957</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="B1880" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1880" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3966</x:v>
       </x:c>
       <x:c r="D1880" s="1" t="s">
-        <x:v>3956</x:v>
+        <x:v>3975</x:v>
       </x:c>
     </x:row>
     <x:row r="1881" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1881" s="0" t="s">
-        <x:v>3958</x:v>
+        <x:v>3976</x:v>
       </x:c>
       <x:c r="B1881" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1881" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3977</x:v>
       </x:c>
       <x:c r="D1881" s="1" t="s">
-        <x:v>3959</x:v>
+        <x:v>3978</x:v>
       </x:c>
     </x:row>
     <x:row r="1882" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1882" s="0" t="s">
-        <x:v>3960</x:v>
+        <x:v>3979</x:v>
       </x:c>
       <x:c r="B1882" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1882" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3977</x:v>
       </x:c>
       <x:c r="D1882" s="1" t="s">
-        <x:v>3959</x:v>
+        <x:v>3980</x:v>
       </x:c>
     </x:row>
     <x:row r="1883" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1883" s="0" t="s">
-        <x:v>3961</x:v>
+        <x:v>3981</x:v>
       </x:c>
       <x:c r="B1883" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1883" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3977</x:v>
       </x:c>
       <x:c r="D1883" s="1" t="s">
-        <x:v>3959</x:v>
+        <x:v>3982</x:v>
       </x:c>
     </x:row>
     <x:row r="1884" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1884" s="0" t="s">
-        <x:v>3962</x:v>
+        <x:v>3981</x:v>
       </x:c>
       <x:c r="B1884" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1884" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3977</x:v>
       </x:c>
       <x:c r="D1884" s="1" t="s">
-        <x:v>3963</x:v>
+        <x:v>3983</x:v>
       </x:c>
     </x:row>
     <x:row r="1885" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1885" s="0" t="s">
-        <x:v>3964</x:v>
+        <x:v>3984</x:v>
       </x:c>
       <x:c r="B1885" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1885" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3977</x:v>
       </x:c>
       <x:c r="D1885" s="1" t="s">
-        <x:v>3965</x:v>
+        <x:v>3985</x:v>
       </x:c>
     </x:row>
     <x:row r="1886" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1886" s="0" t="s">
-        <x:v>3966</x:v>
+        <x:v>3986</x:v>
       </x:c>
       <x:c r="B1886" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1886" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3977</x:v>
       </x:c>
       <x:c r="D1886" s="1" t="s">
-        <x:v>3967</x:v>
+        <x:v>3987</x:v>
       </x:c>
     </x:row>
     <x:row r="1887" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1887" s="0" t="s">
-        <x:v>3968</x:v>
+        <x:v>3988</x:v>
       </x:c>
       <x:c r="B1887" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1887" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3977</x:v>
       </x:c>
       <x:c r="D1887" s="1" t="s">
-        <x:v>3967</x:v>
+        <x:v>3987</x:v>
       </x:c>
     </x:row>
     <x:row r="1888" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1888" s="0" t="s">
-        <x:v>3969</x:v>
+        <x:v>3989</x:v>
       </x:c>
       <x:c r="B1888" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1888" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3990</x:v>
       </x:c>
       <x:c r="D1888" s="1" t="s">
-        <x:v>3970</x:v>
+        <x:v>3991</x:v>
       </x:c>
     </x:row>
     <x:row r="1889" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1889" s="0" t="s">
-        <x:v>3971</x:v>
+        <x:v>3992</x:v>
       </x:c>
       <x:c r="B1889" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1889" s="0" t="s">
-        <x:v>3951</x:v>
+        <x:v>3990</x:v>
       </x:c>
       <x:c r="D1889" s="1" t="s">
-        <x:v>3970</x:v>
+        <x:v>3993</x:v>
       </x:c>
     </x:row>
     <x:row r="1890" spans="1:4" ht="20" customHeight="1">
       <x:c r="A1890" s="0" t="s">
-        <x:v>3972</x:v>
+        <x:v>3994</x:v>
       </x:c>
       <x:c r="B1890" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C1890" s="0" t="s">
-        <x:v>3973</x:v>
+        <x:v>3990</x:v>
       </x:c>
       <x:c r="D1890" s="1" t="s">
-        <x:v>3974</x:v>
+        <x:v>3995</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1891" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1891" s="0" t="s">
+        <x:v>3996</x:v>
+      </x:c>
+      <x:c r="B1891" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1891" s="0" t="s">
+        <x:v>3997</x:v>
+      </x:c>
+      <x:c r="D1891" s="1" t="s">
+        <x:v>3998</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1892" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1892" s="0" t="s">
+        <x:v>3996</x:v>
+      </x:c>
+      <x:c r="B1892" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1892" s="0" t="s">
+        <x:v>3997</x:v>
+      </x:c>
+      <x:c r="D1892" s="1" t="s">
+        <x:v>3998</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1893" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1893" s="0" t="s">
+        <x:v>3999</x:v>
+      </x:c>
+      <x:c r="B1893" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1893" s="0" t="s">
+        <x:v>4000</x:v>
+      </x:c>
+      <x:c r="D1893" s="1" t="s">
+        <x:v>4001</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1894" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1894" s="0" t="s">
+        <x:v>4002</x:v>
+      </x:c>
+      <x:c r="B1894" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1894" s="0" t="s">
+        <x:v>4000</x:v>
+      </x:c>
+      <x:c r="D1894" s="1" t="s">
+        <x:v>4003</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1895" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1895" s="0" t="s">
+        <x:v>4004</x:v>
+      </x:c>
+      <x:c r="B1895" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1895" s="0" t="s">
+        <x:v>4000</x:v>
+      </x:c>
+      <x:c r="D1895" s="1" t="s">
+        <x:v>4003</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1896" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1896" s="0" t="s">
+        <x:v>4005</x:v>
+      </x:c>
+      <x:c r="B1896" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1896" s="0" t="s">
+        <x:v>4006</x:v>
+      </x:c>
+      <x:c r="D1896" s="1" t="s">
+        <x:v>4007</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1897" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1897" s="0" t="s">
+        <x:v>4008</x:v>
+      </x:c>
+      <x:c r="B1897" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1897" s="0" t="s">
+        <x:v>4009</x:v>
+      </x:c>
+      <x:c r="D1897" s="1" t="s">
+        <x:v>4010</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1898" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1898" s="0" t="s">
+        <x:v>4011</x:v>
+      </x:c>
+      <x:c r="B1898" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1898" s="0" t="s">
+        <x:v>4009</x:v>
+      </x:c>
+      <x:c r="D1898" s="1" t="s">
+        <x:v>4012</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1899" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1899" s="0" t="s">
+        <x:v>4011</x:v>
+      </x:c>
+      <x:c r="B1899" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1899" s="0" t="s">
+        <x:v>4009</x:v>
+      </x:c>
+      <x:c r="D1899" s="1" t="s">
+        <x:v>4012</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1900" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1900" s="0" t="s">
+        <x:v>4013</x:v>
+      </x:c>
+      <x:c r="B1900" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1900" s="0" t="s">
+        <x:v>4009</x:v>
+      </x:c>
+      <x:c r="D1900" s="1" t="s">
+        <x:v>4014</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1901" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1901" s="0" t="s">
+        <x:v>4015</x:v>
+      </x:c>
+      <x:c r="B1901" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1901" s="0" t="s">
+        <x:v>4009</x:v>
+      </x:c>
+      <x:c r="D1901" s="1" t="s">
+        <x:v>4016</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1902" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1902" s="0" t="s">
+        <x:v>4015</x:v>
+      </x:c>
+      <x:c r="B1902" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1902" s="0" t="s">
+        <x:v>4009</x:v>
+      </x:c>
+      <x:c r="D1902" s="1" t="s">
+        <x:v>4016</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1903" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1903" s="0" t="s">
+        <x:v>4015</x:v>
+      </x:c>
+      <x:c r="B1903" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1903" s="0" t="s">
+        <x:v>4009</x:v>
+      </x:c>
+      <x:c r="D1903" s="1" t="s">
+        <x:v>4016</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1904" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1904" s="0" t="s">
+        <x:v>4017</x:v>
+      </x:c>
+      <x:c r="B1904" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1904" s="0" t="s">
+        <x:v>4009</x:v>
+      </x:c>
+      <x:c r="D1904" s="1" t="s">
+        <x:v>4018</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1905" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1905" s="0" t="s">
+        <x:v>4019</x:v>
+      </x:c>
+      <x:c r="B1905" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1905" s="0" t="s">
+        <x:v>4020</x:v>
+      </x:c>
+      <x:c r="D1905" s="1" t="s">
+        <x:v>4021</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1906" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1906" s="0" t="s">
+        <x:v>4022</x:v>
+      </x:c>
+      <x:c r="B1906" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1906" s="0" t="s">
+        <x:v>4023</x:v>
+      </x:c>
+      <x:c r="D1906" s="1" t="s">
+        <x:v>4024</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1907" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1907" s="0" t="s">
+        <x:v>4025</x:v>
+      </x:c>
+      <x:c r="B1907" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1907" s="0" t="s">
+        <x:v>4023</x:v>
+      </x:c>
+      <x:c r="D1907" s="1" t="s">
+        <x:v>4026</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1908" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1908" s="0" t="s">
+        <x:v>4025</x:v>
+      </x:c>
+      <x:c r="B1908" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1908" s="0" t="s">
+        <x:v>4023</x:v>
+      </x:c>
+      <x:c r="D1908" s="1" t="s">
+        <x:v>4026</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1909" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1909" s="0" t="s">
+        <x:v>4027</x:v>
+      </x:c>
+      <x:c r="B1909" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1909" s="0" t="s">
+        <x:v>4023</x:v>
+      </x:c>
+      <x:c r="D1909" s="1" t="s">
+        <x:v>4028</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1910" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1910" s="0" t="s">
+        <x:v>4029</x:v>
+      </x:c>
+      <x:c r="B1910" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1910" s="0" t="s">
+        <x:v>4023</x:v>
+      </x:c>
+      <x:c r="D1910" s="1" t="s">
+        <x:v>4030</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1911" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1911" s="0" t="s">
+        <x:v>4031</x:v>
+      </x:c>
+      <x:c r="B1911" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1911" s="0" t="s">
+        <x:v>4023</x:v>
+      </x:c>
+      <x:c r="D1911" s="1" t="s">
+        <x:v>4032</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1912" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1912" s="0" t="s">
+        <x:v>4033</x:v>
+      </x:c>
+      <x:c r="B1912" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1912" s="0" t="s">
+        <x:v>4023</x:v>
+      </x:c>
+      <x:c r="D1912" s="1" t="s">
+        <x:v>4034</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1913" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1913" s="0" t="s">
+        <x:v>4035</x:v>
+      </x:c>
+      <x:c r="B1913" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1913" s="0" t="s">
+        <x:v>4023</x:v>
+      </x:c>
+      <x:c r="D1913" s="1" t="s">
+        <x:v>4036</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1914" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1914" s="0" t="s">
+        <x:v>4037</x:v>
+      </x:c>
+      <x:c r="B1914" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1914" s="0" t="s">
+        <x:v>4038</x:v>
+      </x:c>
+      <x:c r="D1914" s="1" t="s">
+        <x:v>4039</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1915" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1915" s="0" t="s">
+        <x:v>4040</x:v>
+      </x:c>
+      <x:c r="B1915" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1915" s="0" t="s">
+        <x:v>4038</x:v>
+      </x:c>
+      <x:c r="D1915" s="1" t="s">
+        <x:v>4041</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1916" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1916" s="0" t="s">
+        <x:v>4042</x:v>
+      </x:c>
+      <x:c r="B1916" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1916" s="0" t="s">
+        <x:v>4038</x:v>
+      </x:c>
+      <x:c r="D1916" s="1" t="s">
+        <x:v>4043</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1917" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1917" s="0" t="s">
+        <x:v>4042</x:v>
+      </x:c>
+      <x:c r="B1917" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1917" s="0" t="s">
+        <x:v>4038</x:v>
+      </x:c>
+      <x:c r="D1917" s="1" t="s">
+        <x:v>4043</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1918" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1918" s="0" t="s">
+        <x:v>4044</x:v>
+      </x:c>
+      <x:c r="B1918" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1918" s="0" t="s">
+        <x:v>4038</x:v>
+      </x:c>
+      <x:c r="D1918" s="1" t="s">
+        <x:v>4045</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1919" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1919" s="0" t="s">
+        <x:v>4044</x:v>
+      </x:c>
+      <x:c r="B1919" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1919" s="0" t="s">
+        <x:v>4038</x:v>
+      </x:c>
+      <x:c r="D1919" s="1" t="s">
+        <x:v>4045</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1920" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1920" s="0" t="s">
+        <x:v>4044</x:v>
+      </x:c>
+      <x:c r="B1920" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1920" s="0" t="s">
+        <x:v>4038</x:v>
+      </x:c>
+      <x:c r="D1920" s="1" t="s">
+        <x:v>4045</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1921" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1921" s="0" t="s">
+        <x:v>4046</x:v>
+      </x:c>
+      <x:c r="B1921" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1921" s="0" t="s">
+        <x:v>4047</x:v>
+      </x:c>
+      <x:c r="D1921" s="1" t="s">
+        <x:v>4048</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1922" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1922" s="0" t="s">
+        <x:v>4049</x:v>
+      </x:c>
+      <x:c r="B1922" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1922" s="0" t="s">
+        <x:v>4050</x:v>
+      </x:c>
+      <x:c r="D1922" s="1" t="s">
+        <x:v>4051</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1923" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1923" s="0" t="s">
+        <x:v>4052</x:v>
+      </x:c>
+      <x:c r="B1923" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1923" s="0" t="s">
+        <x:v>4050</x:v>
+      </x:c>
+      <x:c r="D1923" s="1" t="s">
+        <x:v>4053</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1924" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1924" s="0" t="s">
+        <x:v>4054</x:v>
+      </x:c>
+      <x:c r="B1924" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1924" s="0" t="s">
+        <x:v>4050</x:v>
+      </x:c>
+      <x:c r="D1924" s="1" t="s">
+        <x:v>4053</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1925" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1925" s="0" t="s">
+        <x:v>4055</x:v>
+      </x:c>
+      <x:c r="B1925" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1925" s="0" t="s">
+        <x:v>4050</x:v>
+      </x:c>
+      <x:c r="D1925" s="1" t="s">
+        <x:v>4053</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1926" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1926" s="0" t="s">
+        <x:v>4056</x:v>
+      </x:c>
+      <x:c r="B1926" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1926" s="0" t="s">
+        <x:v>4050</x:v>
+      </x:c>
+      <x:c r="D1926" s="1" t="s">
+        <x:v>4057</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1927" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1927" s="0" t="s">
+        <x:v>4058</x:v>
+      </x:c>
+      <x:c r="B1927" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1927" s="0" t="s">
+        <x:v>4050</x:v>
+      </x:c>
+      <x:c r="D1927" s="1" t="s">
+        <x:v>4059</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1928" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1928" s="0" t="s">
+        <x:v>4060</x:v>
+      </x:c>
+      <x:c r="B1928" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1928" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1928" s="1" t="s">
+        <x:v>4062</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1929" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1929" s="0" t="s">
+        <x:v>4063</x:v>
+      </x:c>
+      <x:c r="B1929" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1929" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1929" s="1" t="s">
+        <x:v>4064</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1930" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1930" s="0" t="s">
+        <x:v>4065</x:v>
+      </x:c>
+      <x:c r="B1930" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1930" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1930" s="1" t="s">
+        <x:v>4066</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1931" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1931" s="0" t="s">
+        <x:v>4067</x:v>
+      </x:c>
+      <x:c r="B1931" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1931" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1931" s="1" t="s">
+        <x:v>4066</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1932" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1932" s="0" t="s">
+        <x:v>4068</x:v>
+      </x:c>
+      <x:c r="B1932" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1932" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1932" s="1" t="s">
+        <x:v>4069</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1933" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1933" s="0" t="s">
+        <x:v>4070</x:v>
+      </x:c>
+      <x:c r="B1933" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1933" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1933" s="1" t="s">
+        <x:v>4069</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1934" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1934" s="0" t="s">
+        <x:v>4071</x:v>
+      </x:c>
+      <x:c r="B1934" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1934" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1934" s="1" t="s">
+        <x:v>4069</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1935" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1935" s="0" t="s">
+        <x:v>4072</x:v>
+      </x:c>
+      <x:c r="B1935" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1935" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1935" s="1" t="s">
+        <x:v>4073</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1936" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1936" s="0" t="s">
+        <x:v>4074</x:v>
+      </x:c>
+      <x:c r="B1936" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1936" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1936" s="1" t="s">
+        <x:v>4075</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1937" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1937" s="0" t="s">
+        <x:v>4076</x:v>
+      </x:c>
+      <x:c r="B1937" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1937" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1937" s="1" t="s">
+        <x:v>4077</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1938" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1938" s="0" t="s">
+        <x:v>4078</x:v>
+      </x:c>
+      <x:c r="B1938" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1938" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1938" s="1" t="s">
+        <x:v>4077</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1939" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1939" s="0" t="s">
+        <x:v>4079</x:v>
+      </x:c>
+      <x:c r="B1939" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1939" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1939" s="1" t="s">
+        <x:v>4080</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1940" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1940" s="0" t="s">
+        <x:v>4081</x:v>
+      </x:c>
+      <x:c r="B1940" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1940" s="0" t="s">
+        <x:v>4061</x:v>
+      </x:c>
+      <x:c r="D1940" s="1" t="s">
+        <x:v>4080</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1941" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A1941" s="0" t="s">
+        <x:v>4082</x:v>
+      </x:c>
+      <x:c r="B1941" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C1941" s="0" t="s">
+        <x:v>4083</x:v>
+      </x:c>
+      <x:c r="D1941" s="1" t="s">
+        <x:v>4084</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>新聞列表</vt:lpstr>
       <vt:lpstr>新聞列表!Print_Area</vt:lpstr>
       <vt:lpstr>新聞列表!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>