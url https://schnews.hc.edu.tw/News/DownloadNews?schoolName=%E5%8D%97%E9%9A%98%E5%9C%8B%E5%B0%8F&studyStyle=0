--- v0 (2026-06-13)
+++ v1 (2026-09-03)
@@ -1,75 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2181c0c362b4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80b207f942d1436c9da323236a7da790.psmdcp" Id="R75cc901807cf4fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f9784e569d4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40d505aadc304970b38d2d15e4c12caa.psmdcp" Id="R32dcec079e3c4bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="新聞列表" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>標題</x:t>
   </x:si>
   <x:si>
     <x:t>學校</x:t>
   </x:si>
   <x:si>
     <x:t>日期</x:t>
   </x:si>
   <x:si>
     <x:t>內容</x:t>
   </x:si>
   <x:si>
+    <x:t>南隘國小舉行友善校園宣誓 攜手打造安全和諧校園</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘國小於今日舉辦「友善校園週」宣導活動，全校師生齊聚視聽教室參與。活動由校長與全校教師領軍進行「友善校園宣誓」，師生舉手齊聲朗誦誓詞，展現反霸凌與尊重關懷的決心。隨後大合照中，學生手持「拒絕霸凌」、「車輛慢看停、行人安全行」及「在南隘好開心」等標語，場面溫馨熱絡。學校期望透過活動將友善與安全觀念深植學生心中，讓每位南隘小新星都能在充滿愛的環境中快樂成長！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>迎接新學期！南隘國小「收心七大行動」陪孩子安心開學</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-29</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  暑假即將結束，新學期的腳步也近了。為協助孩子從假期生活順利銜接校園作息，南隘國小在開學前特別整理「開學收心七大行動」，邀請家長一起陪伴孩子做好準備，帶著穩定的步調與愉快的心情迎接新學期。  「收心」不只是早睡早起，更包含生活、學習與心理上的重新調整。學校提醒孩子可以從規律作息、限制3C、規律運動、整理環境、備妥用品、健康防護及心理調適七個面向著手，逐步找回上學的生活節奏。家長也可以利用開學前的時間，陪孩子整理書包、確認作業與學用品，並聊聊對新學期的期待或擔心，讓孩子知道，迎接新的開始不需要匆忙，而是可以一步一步做好準備。  除了學用品準備之外，南隘國小也特別重視孩子的心理調適。面對新的年級、課程與學習挑戰，有些孩子充滿期待，也有些孩子難免感到緊張。透過親子間的傾聽與對話，讓孩子把心情說出來，也能增加面對新學期的安全感與信心。8月31日（星期一）為新學期開學日。  校園已經準備好迎接孩子們回來，老師們也期待再次看見熟悉的笑容。  新學期是一段新的旅程。南隘國小期待與家長攜手，從生活中的小小準備開始，陪伴每一位孩子以最好的狀態回到校園，在新的學期安心學習、快樂成長。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>書香不打烊！南隘國小共讀站邀請大小朋友一起來坐坐</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>假日想找個地方安靜看書，歡迎來南隘國小走走！設置於中隘樓一樓的學校社區共讀站，在週六、日上午，以及寒暑假上午12時以前開放，邀請社區居民和親子走進校園，一起享受自在的閱讀時光。為了讓大家借還書更方便，共讀站入口附近設有還書箱；開放期間也有校內職員或志工協助辦理借書、還書等事宜。無論是想陪孩子挑一本故事書，還是自己找個角落靜靜閱讀，都能輕鬆使用共讀站的資源。除了開放閱讀空間，南隘國小也把共讀站變成分享知識、陪伴成長的交流場所。學校曾邀請馬大元醫師辦理兒童心理健康講座，帶領家長和師生認識孩子的心理發展與情緒需求，讓大家不只從書本中學習，也能透過專業交流，更了解如何陪伴孩子健康成長。另外學校也配合聖誕節，學校也辦理聖誕閱讀活動，將閱讀融入節日特色。透過應景書籍與主題閱讀，孩子們在充滿聖誕氣氛的環境中接觸不同故事，感受分享、感恩與祝福的意義，讓閱讀不只是學習，更成為值得期待的節日體驗。共讀站開放時間平日星期一至五下午4時至7時。週六、週日上午12時以前。寒假、暑假上午12時以前。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>小一新生家長座談會暨親師座談會</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為了讓孩子們順利適應小學生活，也讓家長能更安心地陪伴孩子成長，學校特別辦理「小一新生家長座談會暨親師座談會」。本次座談會由學校團隊詳細介紹學校辦學理念、校園安全環境與各項課程規劃，幫助家長全方位了解孩子的學習環境。與班級導師深度溝通，協助家長掌握陪伴孩子跨越「幼小銜接」的技巧，引導孩子建立良好的生活習慣與自主學習能力。透過此次面對面交流，學校和家長一起為孩子的學習與成長搭建最強大的支持網絡！讓孩子對未來的學習天地充滿期待與信心！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>【食農教育・水稻插秧體驗活動 圓滿完成】</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">【食農教育・水稻插秧體驗活動 圓滿完成】115/8/3，南隘國小全體師生走進田間，親身體驗一年一度的水稻插秧活動，在歡笑聲與泥土香中，為今年的稻作種下希望。從江阿公細心的解說示範，到孩子們捲起褲管、踩進泥田、親手將一株株秧苗插入田中，每一個過程都是最珍貴的學習。孩子們不僅體驗了農事工作的辛勞，也更加了解「粒粒皆辛苦」的真正意義，透過實作認識在地農業、珍惜糧食，並培養愛鄉愛土的情懷。感謝江阿公熱情分享寶貴的農耕經驗，感謝所有家長、師長及工作人員的協助與陪伴，讓活動順利圓滿完成。期待幾個月後，再回到這片稻田，迎接金黃稻穗，收穫屬於孩子們努力耕耘的成果！#南隘國小 #食農教育 #水稻插秧 #做中學 #珍惜糧食 #愛鄉愛土地 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>提升數位公民素養，南隘國小打造安全友善網路環境</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為培養學生正確使用網路的觀念，南隘國小於教師會議中進行「網路素養宣導」，提醒全校教師將網路安全、媒體識讀及數位公民教育融入課程與生活教育中，共同守護學生的數位學習安全。宣導內容包含網路禮儀、個人資料保護、辨識假訊息、預防網路霸凌及建立健康上網習慣等議題，期望透過教師的引導，提升學生資訊判讀與自我保護能力，培養負責任的數位公民素養。南隘國小持續重視學生資訊安全教育，未來也將透過課程、宣導活動及親師合作，協助學生在數位時代中安全、健康地使用網路，營造友善且安全的學習環境。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>隘喲不錯喔……未來的路一點都不南」—南隘國小114學年度畢業典禮圓滿落幕</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>【隘喲不錯喔……未來的路一點都不南】今天的南隘，充滿了歡笑、掌聲，也藏著一點點不捨。看著畢業生從校長手中接過畢業證書，彷彿昨天才剛踏進校門，如今已經準備邁向人生下一個階段。六年的時間不長也不短。有人在球場上揮灑汗水，為班級爭取榮譽；有人在獨輪車上一次次跌倒又站起來；有人在課堂中找到自己的興趣與方向；也有人在南隘的陪伴下，慢慢長成自己喜歡的模樣。這些年留下的，不只是課業上的學習，更是一路成長的勇氣、同學間真摯的友誼，以及師長們滿滿的祝福。今年適逢南隘國小創校50週年，能夠在這個特別的時刻見證孩子們畢業，更顯得意義非凡。典禮中，校長送給畢業生三個「好」： 好好說話好好學習好好逐夢希望孩子們帶著這份祝福，勇敢迎向未來的挑戰。畢業不是結束，而是夢想啟程的開始。親愛的畢業生們，請記得，無論未來走得多遠，南隘永遠是你們最溫暖的家。隘喲不錯喔！未來的路，一點都不南！#南隘國小#114學年度畢業典禮#隘喲不錯喔未來的路一點都不南#創校50週年#好好說話好好學習好好逐夢</x:t>
+  </x:si>
+  <x:si>
     <x:t>南隘國小喜迎第49屆畢業典禮</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>南隘國小</x:t>
   </x:si>
   <x:si>
     <x:t>2026-06-12</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小親師生總動員 溫馨佈置校園，喜迎第49屆畢業典禮。南隘國小全校親師生總動員，齊心協力展開校園畢業佈置，用滿滿的創意與祝福點綴校園的每一個角落​。凝聚了親師生的向心力，更上了一堂最生動的「感恩與祝福」素養課。歡迎來賓在6月15日典禮當天，光臨充滿愛與創意的南隘校園，大家一起迎接這一天的到來。</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小閱讀超能力</x:t>
   </x:si>
   <x:si>
     <x:t>2026-06-10</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小閱讀超能力！五月隘閱之星頒獎！南隘的孩子，培養閱讀超能力，把閱讀當作一種習慣、一種享受，從書本中探索智慧，勇敢探索未來！這份閱讀之星獎勵是一份送給閱讀小達人的驚喜，感謝本校家長會及全體家長的支持與鼓勵！期許在孩子們心中播下熱愛知識的種子，更期待有更多的「閱讀之星」一起在南隘發光發熱！</x:t>
   </x:si>
   <x:si>
     <x:t>115年度第二學期開學日－防制人口販運宣導</x:t>
   </x:si>
   <x:si>
     <x:t>為提升學生對人口販運議題的認識與自我保護能力，南隘國小於115年度開學日辦理「防制人口販運宣導」，向全校師生宣導人口販運相關知識及防範觀念。宣導過程中，透過案例分享及簡報說明，讓學生了解人口販運的定義與常見態樣，包括網路交友陷阱、非法打工、詐騙集團利用等情形，提醒學生面對陌生人的邀約或不明資訊時，應提高警覺並主動向師長尋求協助。同時也宣導「不輕信、不透露、不跟隨」等自我保護原則，培養學生辨識風險及保護自身安全的能力。南隘國小持續推動人權教育與法治教育，透過各項宣導活動強化學生正確觀念，期盼每位孩子都能建立安全意識，共同營造友善、安全的校園環境。</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小雙語體育Run Run Run</x:t>
   </x:si>
@@ -308,57 +371,57 @@
   <x:si>
     <x:t>愛與笑容的幸福空間，南隘國小學習中心角落空間大變身！</x:t>
   </x:si>
   <x:si>
     <x:t>2026-03-31</x:t>
   </x:si>
   <x:si>
     <x:t>最近，學習中心的孩子們發現教室的角落一處變得不一樣了！眼睛散發出迫不及待想進去看一看的期盼，而這其實是我們專為特教班孩子們打造的「幸福角落」，趁著兒童節將至，也送給孩子們一個小小的放鬆空間。這樣的改變，感謝市府補助改善及充實特教班設施設備實施計畫的大力支持以及家長會參與的建議，我們對學習中心的空間進行了升級與改善，改善以前閒置、堆放雜物的空間，讓這裡成為孩子們休憩、遊戲與成長的快樂園地！現在，這裡煥然一新，從投射下來的溫暖照明開始，就讓人感受到放鬆與體貼。過去有洗手臺擋著、裡面還有一個水槽，沒有辦法好好利用實在可惜。而我們現在將這裡重新上漆、鋪上舒適的木地板，放置懶骨頭和小小帳蓬，孩子們感到沒電需要充一充電時，可以來躺一下；如果心情真的不好，像生氣王子快要噴火的時候，我們也歡迎來這裡讓自己暫停一下。除了是放鬆、調整情緒的空間，當然也能在這裡運用積木堆疊自己的夢想、也是學習新知的小天地。老師也能運用這個空間，以更有趣的方式教學，而舒適的環境也讓孩子們更專注於學習。這一切的改變，都要誠摯地感謝新竹市政府的經費挹注，我們才能將這個「幸福角落」的夢想變成現實。感謝市府重視特殊教育，持續投入資源，改善特教學生的學習與生活環境，讓愛與溫暖能夠傳遞給每一位需要幫助的孩子。「看到孩子們在新環境中開心的笑容，就是給我們最大的回饋！」</x:t>
   </x:si>
   <x:si>
     <x:t>數位領航、智慧共好：南隘群跨校交流與社群紀錄</x:t>
   </x:si>
   <x:si>
     <x:t>在三月底這個春暖花開的季節，南隘、茄苳、關埔、陽光、大湖、大庄、載熙、水源等八所學校的夥伴們，透過「114學年度第2學期跨校交流暨社群會議」再度聚首。這不只是第2學期數位學習精進方案執行的序幕，更像是一場老朋友間的「經驗交流會」。會中，夥伴們最有共鳴的話題莫過於「AI 工具的應用」。多校正積極探索如何將AI轉化為最強助教。在「教學層面」，希望AI能協助產出差異化的教學文本或作業批改；在「行政層面」，希望透過AI能有效節省瑣碎工作時間，讓教師能回歸教育專業。也感謝友校能提供相關的研習資訊，讓各個學校的教師皆能依需求精進教學專業。針對學力落後的補救，夥伴也分享因材網在學習扶助上的應用。透過系統的診斷測驗，教師能精準掌握每位學生的學習斷點。另外廣受學生歡迎的PaGamO平台，友校教師也透過這類遊戲化機制提升了學習動機，正落實了適時、適性的數位學習。謝謝夥伴學校在今日的分享，也為本學期的計畫執行揭開序幕。我們在會中深刻感受到各校因應自身校時、校地及學生特質所產出的在地化調整。這些因校制宜的靈活策略，無論是在行政推動的流程優化，或是教學現場的整合，對各個夥伴而言都是極具參考價值的推動借鏡，更讓我們在擘畫數位學習的藍圖中，能更貼近孩子的需求。</x:t>
   </x:si>
   <x:si>
     <x:t>南隘好學報_吹口氣就能讓鋁罐靠近？假日科學營帶孩子破解「空氣的魔術」！</x:t>
   </x:si>
   <x:si>
     <x:t>2026-03-29</x:t>
   </x:si>
   <x:si>
     <x:t>假日科學營的課程迎來了第二個主題：空氣好好玩。課程一開始，老師發下兩個空鋁罐，孩子們好奇的擺放著在桌上，老師指示：從罐子正面、左右側正吹，罐子會有什麼變化？對著兩個罐子中間縫隙吹，會有什麼情況?大家原本的直覺都是：「用力吹，東西一定會被吹飛吧！」結果奇妙的事情發生了，鋁罐跟紙張竟然緊緊「靠在一起」了！而且單獨一個鋁罐，如果從側面吹出空氣，移動的路徑竟然不是直的！透過這個有趣的實作，孩子們親自從觀察以及老師的說明中認識了「伯努利定律」：原來空氣流動越快的地方，壓力反而會變小，旁邊的空氣就會把東西往中間推！科學當然不能只關在教室裡！老師接著帶著大家把剛學到的知識「推論與驗證」到真實世界。為什麼等火車時，一定要站在黃色警戒線後方？為什麼大船和小船在海上靠太近並行時，小船會不由自主地撞向大船？連可怕的龍捲風，背後都藏著這個原理。看著孩子們恍然大悟的表情，這正是課中最希望帶給孩子的：讓知識變成能解釋生活現象的超能力！最後的驚喜是：眼睛看到的，不一定是真的？整堂課的最後，老師分享了一個二戰戰機的故事。當時軍方為了減少戰機被擊落，觀察了飛回來的飛機的受損狀況，以便強化易被攻擊之處，最後發現飛機的某些地方彈孔最多，於是決定要把機身的這幾處的裝甲加厚。「等一下！真的是這樣嗎？」老師拋出了這個疑問。 其實，那些「沒能飛回來」的戰機，往往是因為引擎或駕駛艙中彈墜毀了！這就是著名的「倖存者偏差」。老師用這個故事溫柔地提醒：雖然我們用科學的方法去「蒐集資料」，但如果一開始的「命題」或「思考方向」錯了，就會得出似是而非的結論。我們不只要教孩子做實驗，更要培養他們擁有「批判性思考」的靈活腦袋！</x:t>
   </x:si>
   <x:si>
-    <x:t>培養時間小達人　南隘國小兒童朝會推動時間管理教育</x:t>
+    <x:t>校園學生自我傷害辨識與防治處遇知能研習 守護孩子心理健康</x:t>
   </x:si>
   <x:si>
     <x:t>2026-03-24</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">	為培養學生良好的生活習慣與自我管理能力，南隘國小於今日兒童朝會時間辦理「時間管理」主題輔導宣導活動，透過情境引導與互動說明，帶領學生認識時間運用的重要性，學習成為有效率的時間小達人。本次宣導活動由輔導教師進行分享，透過生動簡報說明「重要與緊急」的概念，引導學生理解事情的優先順序，並學習如何在日常生活中妥善安排時間。活動中也以「時間魔法師」為主題，鼓勵學生善用每一分每一秒，將時間運用在學習與自我成長上。	現場學生專心聆聽，並隨著講解進行思考與互動，氣氛專注而熱烈。透過具體案例與簡單易懂的說明，學生逐步建立正確的時間觀念，了解拖延與時間分配不當所帶來的影響，進而培養良好的自律習慣。	時間管理是學生學習歷程中相當重要的一環，透過持續性的宣導與實踐，能幫助孩子提升學習效率與生活品質。未來學校也將持續推動相關主題活動，協助學生在成長過程中建立良好的生活與學習態度。</x:t>
+    <x:t>為提升校園心理健康支持系統及強化自我傷害防治知能，南隘國小於114年3月24日辦理「校園學生自我傷害辨識與防治處遇知能研習」，由校長帶領全體教職員及學生共同參與，希望透過宣導與教育，提升師生對心理健康議題的認識與關懷。研習內容包含情緒覺察、自我傷害警訊辨識、關懷陪伴技巧及求助資源介紹，藉由案例分享與互動討論，引導師生了解當自己或身邊的人出現情緒困擾時，應適時表達感受、主動關心並勇於尋求協助。心理健康是學生健全成長的重要基礎，學校除了重視學習發展，更關心每一位孩子的身心狀況，期盼透過持續的生命教育與心理健康宣導，建立友善、溫暖且具支持力量的校園環境，讓每位孩子都能在愛與關懷中健康成長。</x:t>
   </x:si>
   <x:si>
     <x:t>假日科學啟蒙營第二彈！「橘子油燈」與「橘皮微煙火」點燃科學探究魂！</x:t>
   </x:si>
   <x:si>
     <x:t>2026-03-23</x:t>
   </x:si>
   <x:si>
     <x:t>假日科學啟蒙營隊「蠟燭好好玩」迎來了充滿驚喜的第二堂課！本次課程從一顆日常可見的橘子揭開序幕！老師首先示範挖空橘子果肉，巧妙運用留下的「橘絡」與日常食用的「沙拉油」，引導孩子們製作「橘子油燈」。在實作探究中，學生們敏銳地觀察到一個現象：單獨點燃橘絡或沙拉油，火焰都無法持續；然而，當沙拉油透過橘絡的毛細現象往上輸送，汽化並遇到熱時，油燈就能順利被點燃！這個發現讓教室裡充滿了興奮的討論聲。抓緊孩子們的好奇心，老師順勢帶領大家認識「燃燒的要素」，而且操作過程中，有孩子提到了「火上加油」，老師也讓孩子親自動手測試「一滴滴加入」與「一次全部倒入」對火焰狀態的差異，從觀察中釐清科學變因，並且探討兩種加入油的方法為什麼會對火焰產生不同的結果。課程的另一波高潮，是讓學生擠壓橘子皮，當「橘皮油」接觸到火源時，瞬間綻放出點點微小的火花，宛如仙女棒一般！老師藉此視覺震撼，進一步帶入了「粉塵燃燒」的進階概念，厚植校園防災素養。最後，藉由觀察「燭火投影」的狀態，完整了這堂結合光影與燃燒的精彩課程。看著學生從動手操作中仔細觀察、針對實驗結果熱烈討論，並且「敢於嘗試與分享」，這份充滿好奇心與探究精神的模樣，正是我們推動科學教育最珍貴的收穫。我們也誠摯鼓勵父母們能與孩子一同參與，假日攜手一同來上一堂不一樣的科學課程。</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小晨間運動GO！迎接五十週年一起動起來</x:t>
   </x:si>
   <x:si>
     <x:t>2026-03-20</x:t>
   </x:si>
   <x:si>
     <x:t>迎接創校五十週年，南隘國小校園的早晨充滿活力與朝氣。為培養學生良好的運動習慣，學務處持續推動晨間運動活動，鼓勵孩子們在一天開始之前走出教室、走向操場，透過跑步、健走、做操與伸展等活動，開啟健康有精神的一天。晨間運動不僅能增進學生體適能，提升身體健康，更有助於培養專注力與規律作息，讓孩子們以更飽滿的精神投入一天的學習。活動過程中，學生在老師的帶領下認真參與、彼此陪伴，展現出堅持不懈、互相鼓勵的精神，也讓校園洋溢著笑聲與朝氣。在陽光灑落的操場上，孩子們揮灑汗水、盡情奔跑，一步一步累積健康，一點一滴凝聚屬於南隘的活力與希望。這些充滿生命力的身影，不僅是晨間校園最美的風景，也象徵著南隘國小迎向五十週年的蓬勃朝氣。五十週年，是回顧與傳承的重要時刻，更是展望未來的新起點。南隘國小將持續推動健康促進與多元體育活動，陪伴孩子們在快樂中成長、在運動中茁壯，一起用健康、活力與笑容迎向更美好的未來。</x:t>
   </x:si>
   <x:si>
     <x:t>實踐勤學精神！本校表揚寒假作業成果優良學生</x:t>
   </x:si>
   <x:si>
     <x:t>2026-03-17</x:t>
   </x:si>
@@ -371,51 +434,51 @@
   <x:si>
     <x:t>2026-03-16</x:t>
   </x:si>
   <x:si>
     <x:t>延續上學期的精采課程，南隘國小這學期的「假日科學啟蒙營隊」正式展開！本次營隊的第一堂課主題是「蠟燭好好玩」。課程初始，指導老師帶領學生穿梭時空，認識人類文化中使用蠟燭的歷史軌跡。接著，老師發下各種不同種類的蠟，包含「石蠟」、「蜂蠟」、「大豆蠟」以及傳統的「豬油」。孩子們在座位上仔細觀察、嗅聞、觸摸這些不同材質的蠟，這正是課綱中自然科學領域極為強調的「觀察與感知」能力。而且在觀察以及實作時，其中一位學生提出了疑問與想法，大家也多嘗試了將蠟塗抹在紙上，水珠呈現外觀的不同，這又是一個驚喜的發現。而最讓學生們興奮的，莫過於圍繞著加熱爐進行的「動手做」環節。孩子們拿著綁在竹籤上的棉線，親自體驗製蠟。在這個實作過程中，學生們敏銳地發現了一個重要的科學現象：想要讓蠟燭快速成型變粗，絕對不能「一直泡在熱蠟油中」，因為高溫會讓剛附著的蠟再次融化！正確的方法是必須反覆「沾取熱蠟」與「拉起冷卻」，利用接觸空氣的溫差讓蠟液快速凝固，一層一層地將蠟燭變厚。我們也希望從「做中學」的活動、從實際操作中發現問題並找出解方的歷程，培養學生「解決問題的能力」，更讓科學知識從課本走入生活，成為真正帶著走的素養！</x:t>
   </x:si>
   <x:si>
     <x:t>114學年度第二學期防災避難演練　提升校園安全應變能力</x:t>
   </x:si>
   <x:si>
     <x:t>2026-03-11</x:t>
   </x:si>
   <x:si>
     <x:t>為強化師生防災意識與緊急應變能力，本校今日115.03.11辦理114學年度第二學期全校防災避難演練。當地震警報響起時，各班學生立即在老師指導下進行地震避難動作，確實落實「趴下、掩護、穩住」三項避難要領，保護自身安全。模擬震動結束後，學生迅速戴上防災頭套，依照校園規劃的避難動線前往操場集合。疏散過程中，全體師生遵守「不跑、不推、不語」的原則，有秩序地完成避難行動。抵達集合地點後，各班教師立即清點學生人數並向指揮中心回報狀況，整體演練過程順利完成。透過定期辦理防災演練，讓學生熟悉地震發生時的正確應變方式，培養面對突發狀況時的冷靜與紀律，也讓師生更加了解校園避難動線與安全措施，共同打造安全安心的學習環境。</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小籃球隊參與新竹市校際籃球錦標賽　展現團隊精神與運動家風範</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小籃球隊近日參加「新竹市115年度中小學校際籃球錦標賽」，學生們在球場上全力以赴、奮力拚戰，展現平日辛勤訓練的成果與團隊合作精神。球員們在比賽中展現積極拚搏的態度與良好的運動家精神，為自己累積了寶貴的比賽經驗。比賽過程中，隊員們在攻防轉換與團隊配合上持續努力，面對挑戰仍不放棄，展現南隘學子勇於挑戰、堅持到底的精神。透過參與正式賽事，學生不僅提升籃球技巧與體能，也在競賽中學習團隊合作與自我突破，為成長歷程留下難得的學習經驗。本次賽事期間，南隘國小鄭鈞隆校長及富禮國中黃賜宏校長特地到場為學生加油打氣，給予球員們極大的鼓勵與支持。學校也感謝教練沈律娟老師平時用心帶領球隊訓練，以及富禮國中蕭浩宸老師熱心到場協助指導籃球技巧與比賽規則，讓學生在專業指導下持續進步。透過體育活動與競賽參與，不僅能培養學生運動興趣與健康體能，也能建立團隊合作與堅持不懈的態度。未來學校將持續鼓勵學生參與各類體育活動，讓孩子在多元學習中成長，培養健全身心與積極進取的精神。</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小辦理班親會　家校攜手陪伴孩子成長</x:t>
   </x:si>
   <x:si>
-    <x:t>為促進家長與學校之間的溝通與合作，南隘國小於3/6晚間辦理「114學年度第二學期班親會」，邀請各班家長到校與導師面對面交流，共同關心孩子在校的學習情形與生活適應。當晚校園氣氛溫馨融洽，許多家長踴躍參與，展現對孩子教育的高度重視。班親會中，各班導師向家長說明本學期的教學重點、班級經營方式及學生學習情況，也藉由面對面的交流機會，讓家長更了解孩子在校的表現與成長歷程。透過彼此分享與討論，不僅拉近了親師之間的距離，也建立更良好的合作關係。南隘國小長期重視學生多元發展，持續推動各項特色課程與活動，包含食農教育、水稻耕作體驗、體能運動課程及多元學習活動，讓學生在課堂之外也能探索興趣、培養能力，在學習過程中找到屬於自己的亮點。學校表示，教育的成功需要家庭與學校共同努力。透過班親會的交流平台，讓家長更了解學校教育理念與課程發展，也讓學校更貼近家庭需求，共同為孩子打造安心且充滿支持的學習環境。在家長的支持與參與下，南隘國小持續朝向優質校園邁進。邁向創校50週年的重要時刻，學校也將持續與家長攜手合作，陪伴孩子在南隘這片土地上快樂學習、健康成長。</x:t>
+    <x:t>為促進家長與學校之間的溝通與合作，南隘國小於3月6日晚間辦理「114學年度第二學期班親會」，邀請各班家長到校與導師面對面交流，共同關心孩子在校的學習情形與生活適應。當晚校園氣氛溫馨融洽，許多家長踴躍參與，展現對孩子教育的高度重視。班親會中，各班導師向家長說明本學期的教學重點、班級經營方式及學生學習情況，也藉由面對面的交流機會，讓家長更了解孩子在校的表現與成長歷程。透過彼此分享與討論，不僅拉近了親師之間的距離，也建立更良好的合作關係。此外，學校也利用班親會向家長宣導網路素養與數位安全觀念，提醒家長關注孩子使用網路與3C產品的情形，培養正確的資訊判讀能力、網路禮儀及個人資料保護意識，並鼓勵親子共同建立健康的數位使用習慣，攜手守護孩子安全、友善的網路學習環境。南隘國小長期重視學生多元發展，持續推動各項特色課程與活動，包含食農教育、水稻耕作體驗、體能運動課程及多元學習活動，讓學生在課堂之外也能探索興趣、培養能力，在學習過程中找到屬於自己的亮點。教育的成功需要家庭與學校共同努力。透過班親會的交流平台，讓家長更了解學校教育理念與課程發展，也讓學校更貼近家庭需求，共同為孩子打造安心且充滿支持的學習環境。在家長的支持與參與下，南隘國小持續朝向優質校園邁進。邁向創校50週年的重要時刻，學校也將持續與家長攜手合作，陪伴孩子在南隘這片土地上快樂學習、健康成長。</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小籃球隊積極備戰　迎戰新竹市校際籃球錦標賽</x:t>
   </x:si>
   <x:si>
     <x:t>2026-03-04</x:t>
   </x:si>
   <x:si>
     <x:t>本校籃球隊將於本週五參加「新竹市115年度中小學校際籃球錦標賽」，為了在賽場上展現最佳表現，隊員們近期持續努力訓練、積極備戰，展現出高度的團隊精神與運動家精神。在備賽期間，教練沈律娟老師用心指導學生，即使今日清晨下雨，仍於早上6時50分即到校帶領學生進行晨間訓練，陪伴孩子們持續精進基本動作與團隊默契。學生們也在一次次練習中培養堅持與努力的態度，展現對籃球運動的熱情。此外，也特別感謝富禮國中蕭浩宸老師熱心指導，協助學生加強籃球技巧與比賽規則的理解，讓孩子們在專業指導下更加進步。透過密集的訓練與教練們的悉心指導，相信南隘國小籃球隊將以最佳狀態迎接比賽，在球場上全力以赴、展現自信與活力，為學校爭取榮耀。</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小學生朝會活力滿滿　節奏遊戲、健康操與元宵燈謎熱鬧登場</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小於昨日舉行學生朝會，全校師生齊聚操場，透過節奏遊戲、健康操帶動以及元宵節燈謎活動，讓早晨的校園充滿活力與歡笑。活動首先由校長為學生朝會開場致詞，勉勵同學們保持良好的生活作息與健康習慣，並鼓勵大家以積極、樂觀的態度面對每一天的學習與生活，為校園注入溫暖與正向的力量。接著由學務主任與沈律娟老師帶領全校學生進行有趣的節奏互動遊戲。透過簡單的拍手與身體律動，學生跟隨節奏一起互動，現場氣氛熱絡，同學們在遊戲中培養節奏感與專注力，也讓早晨迅速充滿活力。隨後，全校師生在老師帶領下進行健康操活動，伴隨輕快音樂節奏伸展身體、活動筋骨，不僅舒展身心，也培養學生規律運動的好習慣，展現南隘學子朝氣蓬勃的精神風貌。朝會最後安排應景的元宵節燈謎活動，由本週導護老師蕭老師精心準備許多趣味燈謎，題目結合生活常識與語文趣味，同學們踴躍舉手搶答，現場笑聲與掌聲不斷，在歡樂的互動中感受元宵節的節慶氛圍。透過學生朝會安排多元活動，不僅能促進學生身心健康，也讓傳統文化融入校園生活，讓學生在輕鬆愉快的氣氛中學習與成長，打造健康、快樂且充滿活力的校園環境。</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小課後運動班啟動　五十週年以運動為孩子扎根</x:t>
   </x:si>
   <x:si>
     <x:t>2026-03-03</x:t>
   </x:si>
   <x:si>
     <x:t>迎接創校五十週年，南隘國小持續為孩子打造更健康、更有活力的學習環境。本學期正式開辦「課後運動班」，讓孩子在放學後也能持續動起來，在歡笑與汗水中強健體魄、培養規律運動的好習慣。本次課程推動，特別感謝新竹市政府教育處資源支持，學務處團隊縝密規劃，以及富禮國中體育組長蕭浩宸老師專業指導，為孩子設計安全又有效的訓練內容。課程以基礎體能為核心，融入敏捷協調訓練、肌耐力提升及團隊合作活動。透過循序漸進的教學安排與多元有趣的活動設計，學生在跑、跳、投、協調訓練中挑戰自我，也在團隊任務中學習合作與互助。課堂上充滿活力笑聲，孩子們全力投入、互相加油，展現南隘學子的朝氣與精神。規律運動不僅強健體魄，更能提升專注力與抗壓能力，是落實全人教育的重要基石。站在五十週年的里程碑上，南隘國小將持續以「健康、品格、活力」為核心，為孩子奠定穩固基礎，陪伴他們邁向更自信、更精彩的未來。</x:t>
   </x:si>
@@ -2849,57 +2912,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D313"/>
+  <x:dimension ref="A1:D320"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="37.996339" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="4.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="10.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="255" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4" ht="20" customHeight="1">
       <x:c r="A2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>5</x:v>
@@ -2911,4125 +2974,4125 @@
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4" ht="20" customHeight="1">
       <x:c r="A3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4" ht="20" customHeight="1">
       <x:c r="A4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4" ht="20" customHeight="1">
       <x:c r="A5" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4" ht="20" customHeight="1">
       <x:c r="A6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4" ht="20" customHeight="1">
       <x:c r="A7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4" ht="20" customHeight="1">
       <x:c r="A8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4" ht="20" customHeight="1">
       <x:c r="A9" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4" ht="20" customHeight="1">
       <x:c r="A10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4" ht="20" customHeight="1">
       <x:c r="A11" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4" ht="20" customHeight="1">
       <x:c r="A12" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4" ht="20" customHeight="1">
       <x:c r="A13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4" ht="20" customHeight="1">
       <x:c r="A14" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4" ht="20" customHeight="1">
       <x:c r="A15" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4" ht="20" customHeight="1">
       <x:c r="A16" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4" ht="20" customHeight="1">
       <x:c r="A17" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4" ht="20" customHeight="1">
       <x:c r="A18" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4" ht="20" customHeight="1">
       <x:c r="A19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4" ht="20" customHeight="1">
       <x:c r="A20" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4" ht="20" customHeight="1">
       <x:c r="A21" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="B21" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4" ht="20" customHeight="1">
       <x:c r="A22" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4" ht="20" customHeight="1">
       <x:c r="A23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4" ht="20" customHeight="1">
       <x:c r="A24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4" ht="20" customHeight="1">
       <x:c r="A25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4" ht="20" customHeight="1">
       <x:c r="A26" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4" ht="20" customHeight="1">
       <x:c r="A27" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4" ht="20" customHeight="1">
       <x:c r="A28" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4" ht="20" customHeight="1">
       <x:c r="A29" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4" ht="20" customHeight="1">
       <x:c r="A30" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4" ht="20" customHeight="1">
       <x:c r="A31" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4" ht="20" customHeight="1">
       <x:c r="A32" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4" ht="20" customHeight="1">
       <x:c r="A33" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4" ht="20" customHeight="1">
       <x:c r="A34" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4" ht="20" customHeight="1">
       <x:c r="A35" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4" ht="20" customHeight="1">
       <x:c r="A36" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4" ht="20" customHeight="1">
       <x:c r="A37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4" ht="20" customHeight="1">
       <x:c r="A38" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4" ht="20" customHeight="1">
       <x:c r="A39" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4" ht="20" customHeight="1">
       <x:c r="A40" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4" ht="20" customHeight="1">
       <x:c r="A41" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4" ht="20" customHeight="1">
       <x:c r="A42" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4" ht="20" customHeight="1">
       <x:c r="A43" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4" ht="20" customHeight="1">
       <x:c r="A44" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4" ht="20" customHeight="1">
       <x:c r="A45" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4" ht="20" customHeight="1">
       <x:c r="A46" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4" ht="20" customHeight="1">
       <x:c r="A47" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4" ht="20" customHeight="1">
       <x:c r="A48" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4" ht="20" customHeight="1">
       <x:c r="A49" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4" ht="20" customHeight="1">
       <x:c r="A50" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4" ht="20" customHeight="1">
       <x:c r="A51" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4" ht="20" customHeight="1">
       <x:c r="A52" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4" ht="20" customHeight="1">
       <x:c r="A53" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4" ht="20" customHeight="1">
       <x:c r="A54" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4" ht="20" customHeight="1">
       <x:c r="A55" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4" ht="20" customHeight="1">
       <x:c r="A56" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="B56" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4" ht="20" customHeight="1">
       <x:c r="A57" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4" ht="20" customHeight="1">
       <x:c r="A58" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="B58" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4" ht="20" customHeight="1">
       <x:c r="A59" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4" ht="20" customHeight="1">
       <x:c r="A60" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4" ht="20" customHeight="1">
       <x:c r="A61" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4" ht="20" customHeight="1">
       <x:c r="A62" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4" ht="20" customHeight="1">
       <x:c r="A63" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="B63" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4" ht="20" customHeight="1">
       <x:c r="A64" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4" ht="20" customHeight="1">
       <x:c r="A65" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4" ht="20" customHeight="1">
       <x:c r="A66" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4" ht="20" customHeight="1">
       <x:c r="A67" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4" ht="20" customHeight="1">
       <x:c r="A68" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4" ht="20" customHeight="1">
       <x:c r="A69" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4" ht="20" customHeight="1">
       <x:c r="A70" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="B70" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4" ht="20" customHeight="1">
       <x:c r="A71" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4" ht="20" customHeight="1">
       <x:c r="A72" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4" ht="20" customHeight="1">
       <x:c r="A73" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4" ht="20" customHeight="1">
       <x:c r="A74" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4" ht="20" customHeight="1">
       <x:c r="A75" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4" ht="20" customHeight="1">
       <x:c r="A76" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4" ht="20" customHeight="1">
       <x:c r="A77" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4" ht="20" customHeight="1">
       <x:c r="A78" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="B78" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4" ht="20" customHeight="1">
       <x:c r="A79" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4" ht="20" customHeight="1">
       <x:c r="A80" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4" ht="20" customHeight="1">
       <x:c r="A81" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4" ht="20" customHeight="1">
       <x:c r="A82" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4" ht="20" customHeight="1">
       <x:c r="A83" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:4" ht="20" customHeight="1">
       <x:c r="A84" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4" ht="20" customHeight="1">
       <x:c r="A85" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4" ht="20" customHeight="1">
       <x:c r="A86" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4" ht="20" customHeight="1">
       <x:c r="A87" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4" ht="20" customHeight="1">
       <x:c r="A88" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4" ht="20" customHeight="1">
       <x:c r="A89" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4" ht="20" customHeight="1">
       <x:c r="A90" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4" ht="20" customHeight="1">
       <x:c r="A91" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4" ht="20" customHeight="1">
       <x:c r="A92" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4" ht="20" customHeight="1">
       <x:c r="A93" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:4" ht="20" customHeight="1">
       <x:c r="A94" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:4" ht="20" customHeight="1">
       <x:c r="A95" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="B95" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:4" ht="20" customHeight="1">
       <x:c r="A96" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:4" ht="20" customHeight="1">
       <x:c r="A97" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:4" ht="20" customHeight="1">
       <x:c r="A98" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:4" ht="20" customHeight="1">
       <x:c r="A99" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:4" ht="20" customHeight="1">
       <x:c r="A100" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:4" ht="20" customHeight="1">
       <x:c r="A101" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:4" ht="20" customHeight="1">
       <x:c r="A102" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:4" ht="20" customHeight="1">
       <x:c r="A103" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:4" ht="20" customHeight="1">
       <x:c r="A104" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:4" ht="20" customHeight="1">
       <x:c r="A105" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:4" ht="20" customHeight="1">
       <x:c r="A106" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:4" ht="20" customHeight="1">
       <x:c r="A107" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:4" ht="20" customHeight="1">
       <x:c r="A108" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:4" ht="20" customHeight="1">
       <x:c r="A109" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:4" ht="20" customHeight="1">
       <x:c r="A110" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:4" ht="20" customHeight="1">
       <x:c r="A111" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:4" ht="20" customHeight="1">
       <x:c r="A112" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:4" ht="20" customHeight="1">
       <x:c r="A113" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:4" ht="20" customHeight="1">
       <x:c r="A114" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:4" ht="20" customHeight="1">
       <x:c r="A115" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:4" ht="20" customHeight="1">
       <x:c r="A116" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:4" ht="20" customHeight="1">
       <x:c r="A117" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:4" ht="20" customHeight="1">
       <x:c r="A118" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="B118" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:4" ht="20" customHeight="1">
       <x:c r="A119" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:4" ht="20" customHeight="1">
       <x:c r="A120" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:4" ht="20" customHeight="1">
       <x:c r="A121" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="B121" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:4" ht="20" customHeight="1">
       <x:c r="A122" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:4" ht="20" customHeight="1">
       <x:c r="A123" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:4" ht="20" customHeight="1">
       <x:c r="A124" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:4" ht="20" customHeight="1">
       <x:c r="A125" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:4" ht="20" customHeight="1">
       <x:c r="A126" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:4" ht="20" customHeight="1">
       <x:c r="A127" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:4" ht="20" customHeight="1">
       <x:c r="A128" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:4" ht="20" customHeight="1">
       <x:c r="A129" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:4" ht="20" customHeight="1">
       <x:c r="A130" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:4" ht="20" customHeight="1">
       <x:c r="A131" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:4" ht="20" customHeight="1">
       <x:c r="A132" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:4" ht="20" customHeight="1">
       <x:c r="A133" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:4" ht="20" customHeight="1">
       <x:c r="A134" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:4" ht="20" customHeight="1">
       <x:c r="A135" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:4" ht="20" customHeight="1">
       <x:c r="A136" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:4" ht="20" customHeight="1">
       <x:c r="A137" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:4" ht="20" customHeight="1">
       <x:c r="A138" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:4" ht="20" customHeight="1">
       <x:c r="A139" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:4" ht="20" customHeight="1">
       <x:c r="A140" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:4" ht="20" customHeight="1">
       <x:c r="A141" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:4" ht="20" customHeight="1">
       <x:c r="A142" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:4" ht="20" customHeight="1">
       <x:c r="A143" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:4" ht="20" customHeight="1">
       <x:c r="A144" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:4" ht="20" customHeight="1">
       <x:c r="A145" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:4" ht="20" customHeight="1">
       <x:c r="A146" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:4" ht="20" customHeight="1">
       <x:c r="A147" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:4" ht="20" customHeight="1">
       <x:c r="A148" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:4" ht="20" customHeight="1">
       <x:c r="A149" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:4" ht="20" customHeight="1">
       <x:c r="A150" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:4" ht="20" customHeight="1">
       <x:c r="A151" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="B151" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:4" ht="20" customHeight="1">
       <x:c r="A152" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:4" ht="20" customHeight="1">
       <x:c r="A153" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:4" ht="20" customHeight="1">
       <x:c r="A154" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="B154" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:4" ht="20" customHeight="1">
       <x:c r="A155" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:4" ht="20" customHeight="1">
       <x:c r="A156" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:4" ht="20" customHeight="1">
       <x:c r="A157" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:4" ht="20" customHeight="1">
       <x:c r="A158" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:4" ht="20" customHeight="1">
       <x:c r="A159" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:4" ht="20" customHeight="1">
       <x:c r="A160" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:4" ht="20" customHeight="1">
       <x:c r="A161" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:4" ht="20" customHeight="1">
       <x:c r="A162" s="0" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="B162" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:4" ht="20" customHeight="1">
       <x:c r="A163" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:4" ht="20" customHeight="1">
       <x:c r="A164" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:4" ht="20" customHeight="1">
       <x:c r="A165" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:4" ht="20" customHeight="1">
       <x:c r="A166" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:4" ht="20" customHeight="1">
       <x:c r="A167" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:4" ht="20" customHeight="1">
       <x:c r="A168" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:4" ht="20" customHeight="1">
       <x:c r="A169" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:4" ht="20" customHeight="1">
       <x:c r="A170" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:4" ht="20" customHeight="1">
       <x:c r="A171" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:4" ht="20" customHeight="1">
       <x:c r="A172" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:4" ht="20" customHeight="1">
       <x:c r="A173" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:4" ht="20" customHeight="1">
       <x:c r="A174" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:4" ht="20" customHeight="1">
       <x:c r="A175" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:4" ht="20" customHeight="1">
       <x:c r="A176" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="B176" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C176" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="B176" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:4" ht="20" customHeight="1">
       <x:c r="A177" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:4" ht="20" customHeight="1">
       <x:c r="A178" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:4" ht="20" customHeight="1">
       <x:c r="A179" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:4" ht="20" customHeight="1">
       <x:c r="A180" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:4" ht="20" customHeight="1">
       <x:c r="A181" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:4" ht="20" customHeight="1">
       <x:c r="A182" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:4" ht="20" customHeight="1">
       <x:c r="A183" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:4" ht="20" customHeight="1">
       <x:c r="A184" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:4" ht="20" customHeight="1">
       <x:c r="A185" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:4" ht="20" customHeight="1">
       <x:c r="A186" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:4" ht="20" customHeight="1">
       <x:c r="A187" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:4" ht="20" customHeight="1">
       <x:c r="A188" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:4" ht="20" customHeight="1">
       <x:c r="A189" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:4" ht="20" customHeight="1">
       <x:c r="A190" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:4" ht="20" customHeight="1">
       <x:c r="A191" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:4" ht="20" customHeight="1">
       <x:c r="A192" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:4" ht="20" customHeight="1">
       <x:c r="A193" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:4" ht="20" customHeight="1">
       <x:c r="A194" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:4" ht="20" customHeight="1">
       <x:c r="A195" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:4" ht="20" customHeight="1">
       <x:c r="A196" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:4" ht="20" customHeight="1">
       <x:c r="A197" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:4" ht="20" customHeight="1">
       <x:c r="A198" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:4" ht="20" customHeight="1">
       <x:c r="A199" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:4" ht="20" customHeight="1">
       <x:c r="A200" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:4" ht="20" customHeight="1">
       <x:c r="A201" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:4" ht="20" customHeight="1">
       <x:c r="A202" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:4" ht="20" customHeight="1">
       <x:c r="A203" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:4" ht="20" customHeight="1">
       <x:c r="A204" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:4" ht="20" customHeight="1">
       <x:c r="A205" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:4" ht="20" customHeight="1">
       <x:c r="A206" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:4" ht="20" customHeight="1">
       <x:c r="A207" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:4" ht="20" customHeight="1">
       <x:c r="A208" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:4" ht="20" customHeight="1">
       <x:c r="A209" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:4" ht="20" customHeight="1">
       <x:c r="A210" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:4" ht="20" customHeight="1">
       <x:c r="A211" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:4" ht="20" customHeight="1">
       <x:c r="A212" s="0" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="B212" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:4" ht="20" customHeight="1">
       <x:c r="A213" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:4" ht="20" customHeight="1">
       <x:c r="A214" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:4" ht="20" customHeight="1">
       <x:c r="A215" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:4" ht="20" customHeight="1">
       <x:c r="A216" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:4" ht="20" customHeight="1">
       <x:c r="A217" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:4" ht="20" customHeight="1">
       <x:c r="A218" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:4" ht="20" customHeight="1">
       <x:c r="A219" s="0" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="B219" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C219" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="B219" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:4" ht="20" customHeight="1">
       <x:c r="A220" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:4" ht="20" customHeight="1">
       <x:c r="A221" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:4" ht="20" customHeight="1">
       <x:c r="A222" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:4" ht="20" customHeight="1">
       <x:c r="A223" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:4" ht="20" customHeight="1">
       <x:c r="A224" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:4" ht="20" customHeight="1">
       <x:c r="A225" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:4" ht="20" customHeight="1">
       <x:c r="A226" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:4" ht="20" customHeight="1">
       <x:c r="A227" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:4" ht="20" customHeight="1">
       <x:c r="A228" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:4" ht="20" customHeight="1">
       <x:c r="A229" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:4" ht="20" customHeight="1">
       <x:c r="A230" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:4" ht="20" customHeight="1">
       <x:c r="A231" s="0" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="B231" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C231" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="B231" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:4" ht="20" customHeight="1">
       <x:c r="A232" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:4" ht="20" customHeight="1">
       <x:c r="A233" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:4" ht="20" customHeight="1">
       <x:c r="A234" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:4" ht="20" customHeight="1">
       <x:c r="A235" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:4" ht="20" customHeight="1">
       <x:c r="A236" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:4" ht="20" customHeight="1">
       <x:c r="A237" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:4" ht="20" customHeight="1">
       <x:c r="A238" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:4" ht="20" customHeight="1">
       <x:c r="A239" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:4" ht="20" customHeight="1">
       <x:c r="A240" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:4" ht="20" customHeight="1">
       <x:c r="A241" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="B241" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C241" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="B241" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:4" ht="20" customHeight="1">
       <x:c r="A242" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:4" ht="20" customHeight="1">
       <x:c r="A243" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:4" ht="20" customHeight="1">
       <x:c r="A244" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:4" ht="20" customHeight="1">
       <x:c r="A245" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:4" ht="20" customHeight="1">
       <x:c r="A246" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:4" ht="20" customHeight="1">
       <x:c r="A247" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:4" ht="20" customHeight="1">
       <x:c r="A248" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:4" ht="20" customHeight="1">
       <x:c r="A249" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:4" ht="20" customHeight="1">
       <x:c r="A250" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:4" ht="20" customHeight="1">
       <x:c r="A251" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:4" ht="20" customHeight="1">
       <x:c r="A252" s="0" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="B252" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C252" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="B252" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:4" ht="20" customHeight="1">
       <x:c r="A253" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:4" ht="20" customHeight="1">
       <x:c r="A254" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:4" ht="20" customHeight="1">
       <x:c r="A255" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:4" ht="20" customHeight="1">
       <x:c r="A256" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:4" ht="20" customHeight="1">
       <x:c r="A257" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:4" ht="20" customHeight="1">
       <x:c r="A258" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:4" ht="20" customHeight="1">
       <x:c r="A259" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:4" ht="20" customHeight="1">
       <x:c r="A260" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:4" ht="20" customHeight="1">
       <x:c r="A261" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:4" ht="20" customHeight="1">
       <x:c r="A262" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:4" ht="20" customHeight="1">
       <x:c r="A263" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:4" ht="20" customHeight="1">
       <x:c r="A264" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:4" ht="20" customHeight="1">
       <x:c r="A265" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:4" ht="20" customHeight="1">
       <x:c r="A266" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:4" ht="20" customHeight="1">
       <x:c r="A267" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:4" ht="20" customHeight="1">
       <x:c r="A268" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:4" ht="20" customHeight="1">
       <x:c r="A269" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:4" ht="20" customHeight="1">
       <x:c r="A270" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:4" ht="20" customHeight="1">
       <x:c r="A271" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:4" ht="20" customHeight="1">
       <x:c r="A272" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:4" ht="20" customHeight="1">
       <x:c r="A273" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:4" ht="20" customHeight="1">
       <x:c r="A274" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:4" ht="20" customHeight="1">
       <x:c r="A275" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:4" ht="20" customHeight="1">
       <x:c r="A276" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:4" ht="20" customHeight="1">
       <x:c r="A277" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:4" ht="20" customHeight="1">
       <x:c r="A278" s="0" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="B278" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C278" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="B278" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:4" ht="20" customHeight="1">
       <x:c r="A279" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:4" ht="20" customHeight="1">
       <x:c r="A280" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:4" ht="20" customHeight="1">
       <x:c r="A281" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:4" ht="20" customHeight="1">
       <x:c r="A282" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:4" ht="20" customHeight="1">
       <x:c r="A283" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:4" ht="20" customHeight="1">
       <x:c r="A284" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:4" ht="20" customHeight="1">
       <x:c r="A285" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:4" ht="20" customHeight="1">
       <x:c r="A286" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:4" ht="20" customHeight="1">
       <x:c r="A287" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:4" ht="20" customHeight="1">
       <x:c r="A288" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:4" ht="20" customHeight="1">
       <x:c r="A289" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:4" ht="20" customHeight="1">
       <x:c r="A290" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:4" ht="20" customHeight="1">
       <x:c r="A291" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:4" ht="20" customHeight="1">
       <x:c r="A292" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:4" ht="20" customHeight="1">
       <x:c r="A293" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:4" ht="20" customHeight="1">
       <x:c r="A294" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:4" ht="20" customHeight="1">
       <x:c r="A295" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:4" ht="20" customHeight="1">
       <x:c r="A296" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:4" ht="20" customHeight="1">
       <x:c r="A297" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>5</x:v>
@@ -7125,166 +7188,264 @@
         <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:4" ht="20" customHeight="1">
       <x:c r="A304" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:4" ht="20" customHeight="1">
       <x:c r="A305" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:4" ht="20" customHeight="1">
       <x:c r="A306" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:4" ht="20" customHeight="1">
       <x:c r="A307" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:4" ht="20" customHeight="1">
       <x:c r="A308" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:4" ht="20" customHeight="1">
       <x:c r="A309" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:4" ht="20" customHeight="1">
       <x:c r="A310" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:4" ht="20" customHeight="1">
       <x:c r="A311" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D311" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:4" ht="20" customHeight="1">
       <x:c r="A312" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="D312" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:4" ht="20" customHeight="1">
       <x:c r="A313" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D313" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>829</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="314" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A314" s="0" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="B314" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C314" s="0" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="D314" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="315" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A315" s="0" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="B315" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C315" s="0" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="D315" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="316" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A316" s="0" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="B316" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C316" s="0" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="D316" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="317" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A317" s="0" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="B317" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C317" s="0" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="D317" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="318" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A318" s="0" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="B318" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C318" s="0" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="D318" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="319" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A319" s="0" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="B319" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C319" s="0" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="D319" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="320" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A320" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="B320" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C320" s="0" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="D320" s="1" t="s">
+        <x:v>847</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>新聞列表</vt:lpstr>
       <vt:lpstr>新聞列表!Print_Area</vt:lpstr>
       <vt:lpstr>新聞列表!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>