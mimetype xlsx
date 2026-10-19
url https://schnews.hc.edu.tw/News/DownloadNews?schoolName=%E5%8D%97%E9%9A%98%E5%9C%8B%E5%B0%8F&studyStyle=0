--- v1 (2026-09-03)
+++ v2 (2026-10-19)
@@ -1,75 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f9784e569d4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40d505aadc304970b38d2d15e4c12caa.psmdcp" Id="R32dcec079e3c4bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ff16c1f5534485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c9ccccda30740949f153205a23e3f71.psmdcp" Id="Rd3c2270a915843bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="新聞列表" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>標題</x:t>
   </x:si>
   <x:si>
     <x:t>學校</x:t>
   </x:si>
   <x:si>
     <x:t>日期</x:t>
   </x:si>
   <x:si>
     <x:t>內容</x:t>
   </x:si>
   <x:si>
+    <x:t>南隘假日科學課，從尋找導電的線索開始</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>加入了一點魔法，就能讓燈亮起來？南隘假日科學課，從尋找導電的線索開始……今天，南隘國小假日「科學啟蒙種子課程」正式開課！第一堂「廚房科學1－導電黏土」，帶著孩子探索藏在日常材料裡的科學祕密。哪些東西可以導電？老師先引導孩子認識導電的特性，透過不同物品的測試，觀察哪些能讓 LED 燈亮起、哪些不能。孩子們一邊嘗試、一邊比較，逐步找出導電的線索。接著，挑戰來了：如果把測試的材料換成「水」，結果會如何？換成純水，燈怎麼沒有亮？接好電路，用純水進行測試，LED 燈卻沒有亮起。接著，在水中加入一樣廚房裡常見的材料——鹽。再次測試，燈竟然亮了！外觀看起來差不多的水，為什麼加了鹽，結果就不一樣？原來，純水很不容易導電，在這次實驗中不足以讓 LED 燈亮起；鹽溶入水後，讓水更容易導電。看不見的變化，就這樣透過一盞燈被發現了！如果再加入麵粉，祕密還會繼續嗎？孩子們將鹽水與麵粉混合、揉製，做成導電黏土，再接上電池與LED燈。當燈再次亮起，手中的黏土也成了電路的一部分，讓廚房材料有了意想不到的用途！從測試物品到探索水的變化，再到親手製作導電黏土，孩子們透過觀察、嘗試與驗證，逐步找出答案。南隘希望讓每一個「為什麼」，都成為孩子主動探索的起點。下一堂課，還有哪些祕密等著大家發現呢？</x:t>
+  </x:si>
+  <x:si>
+    <x:t>理解與珍惜！南隘國小攜手創世基金會推動生命教育宣導</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為深化學生的生命教育內涵並落實安全觀念，本校特別邀請創世基金會舉辦「尊重生命暨保腦宣導」講座。活動中，學生們對於「植物人」的概念從陌生漸至理解，並透過講師帶領與實例分享，深刻體會到照護植物人家庭背後的辛酸與不易。這場講座讓孩子們明白，生命的脆弱與寶貴往往就在一瞬之間，而遵守交通安全規則、配戴安全帽等「保腦」行為，不僅是保護自己的安全，更是珍惜生命、展現對家人深厚愛意的具體行動。活動在溫馨與省思中圓滿結束，孩子們不僅學會同理與尊重，更將「愛惜生命、守護家庭」的種子深深扎根於心中。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>珍惜生命從頭做起！南隘國小舉辦交通安全暨尊重生命保腦宣導活動</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為提升學生交通安全意識與生命教育觀念，本校特別邀請創世基金會辦理「交通安全暨尊重生命保腦宣導」講座。活動中，不少學生對「植物人」一詞感到陌生或僅有耳聞，更難以想像照護植物人的辛苦過程。透過基金會講師講述照護現況與實例分享，學生們深刻體會到腦部傷害對個人與家庭帶來的巨大影響，進而明白遵守交通規則、騎乘自行車佩戴安全帽等「保腦」行為的重要性。許多學生在活動後紛紛表示，遵守交通安全不只是為了個人安危，更是愛護家人、對生命負責的具體展現，獲益匪淺。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘國小辦理教師輔導知能研習 聆聽身體律動！透過五感找回心靈平靜</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為提升教師身心照顧與輔導知能，本校日前舉辦「聆聽身體的律動，從五感中找回平靜」宣講活動。活動中，老師們全神貫注聆聽，並在專業講師的引導下展開熱烈互動，進行一場深刻的「身心對話」。透過呼吸與肢體伸展，和正念掃描身體的引導下，現場教師逐漸鬆開緊繃的身形，說話語氣也轉為和緩平靜，顯見放鬆效果斐然。與會老師表示，此活動不僅紓解了教學壓力，更能將這份平靜與覺察帶回課堂，為學生營造更穩定溫暖的學習環境。宣講在溫馨療癒的氛圍中圓滿落幕。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>社交冒險王-如何交到好朋友又不弄丟自己</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為協助學生建立健康的社交關係與自我情緒覺察能力，本校日前特別舉辦「社交冒險王——如何交到好朋友又不弄丟自己」心理健康宣導講座。活動透過生動活訪的情境模擬、表情模倣與趣味團體互動遊戲，帶領學生深入探討人際互動中的情緒變化，學習如何在交往中轉念、保持正向思考，並建立良好的友誼界線。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘國小網路成癮防制宣導</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為培養學生良好的數位習慣，本校日前特別邀請新竹市衛生局入校，進行「健康不迷網，快樂不退場」宣導講座。活動中，講師透過互動問答與自我檢核表，引導學生客觀評估自己的手機使用習慣。課堂上學生參與熱烈，認真檢視日常使用時間與情境。透過沉浸式的思考與討論，同學們不僅深刻察覺自己是否有過度依賴手機的現象，更學習到如何規劃使用時間、拒絕網路誘惑。本次講座成功引導學生從被動的「手機使用者」轉變為具備自律能力的「網路主人」，為營造健康健康的數位生活踏出堅實的一步。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘共學教師社群第1次聚會－老師也當學生，玩出教學新靈感！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>本日（9/30）南隘國小教師社群透過以「因材網學習扶助應用」與「無人機足球實作」為主軸，邊操作、邊交流，探索數位工具融入教學的更多可能。透過因材網的應用，老師們思考如何依據學生的學習表現與需求，提供更精準的練習、引導與陪伴，讓學習扶助真正貼近每一位孩子。此外，夥伴分享無人機足球的操作，讓在場的老師一同體驗新興科技，理解學生的學習歷程。無人機足球不只是有趣的科技體驗，更讓老師親自感受學生學習新事物時的過程：從不熟悉操作、反覆嘗試，到修正方法、彼此合作，逐步累積成功經驗。透過親身體驗，老師們更能理解孩子在學習過程中的挑戰、需要的支持，以及完成任務時的成就感。期待老師們能將社群中的觀察與感受轉化為教學靈感，期待帶給南隘孩子更多元、有趣且充滿成就感的學習經驗！</x:t>
+  </x:si>
+  <x:si>
+    <x:t>以數位科技看見學習需求，讓陪伴更有方向</x:t>
+  </x:si>
+  <x:si>
+    <x:t>孩子在哪個觀念卡住了？需要什麼樣的練習與引導？這些教室裡的日常提問，也是南隘國小教師共同關注的課題。本次數位學習研習，由邱春菊老師以「因材網學習扶助應用」為主題，並透過實際操作與經驗交流，探討如何結合平台上的學習紀錄與課堂觀察，更清楚掌握學生的學習狀況，作為調整教學的參考。研習中，老師們聚焦如何依據學生尚未熟練的概念，選擇適合的教材與練習，搭配教師的講解、提問和回饋，讓學習扶助更貼近個別需求。同時，也思考如何透過後續學習表現，了解孩子是否真正理解，再調整下一步的引導。本次研羽讓老師有機會共同操作、交流疑問，將數位工具的應用連結到實際教學。期待把研習所學逐步帶進課堂，幫助孩子依照自己的步調練習，在一次次「我懂了」「我做到了」之中，累積學習的信心與主動性。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘學子多元展能　校長暖心鼓勵孩子持續發光</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為肯定學生積極參與校內外各項活動及競賽的優良表現，南隘國小校長特別邀請近期表現優異的學生一起享用點心，在輕鬆溫馨的氣氛中與孩子們聊聊參賽及演出的心得，並給予鼓勵與肯定。本次受邀學生在不同領域都有亮眼表現，其中部分學生代表學校參加國語文競賽，認真準備、全力以赴，獲得不錯的成績；另有學生參與客家童謠歌唱表演，透過歌聲展現學習成果，也在舞台上累積難得的演出經驗。校長除了準備點心慰勞孩子，也一一聆聽大家分享參與活動的過程，肯定學生願意接受挑戰、認真投入的態度。校長勉勵孩子，參加競賽與表演的意義不只在於成績與名次，更重要的是從一次次準備與上台的經驗中，培養自信、勇氣與面對挑戰的能力。一份點心，是對孩子努力的小小肯定；一句鼓勵，更是支持孩子繼續前進的力量。南隘國小持續提供學生多元展能的舞台，讓每一位「隘寶」都能在不同領域找到自己的亮點，在學習與成長的路上勇敢嘗試、自在發光。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘國小「我學會感謝」朝會宣導　用一句謝謝迎接教師節</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘國小於今日學生朝會辦理「感謝」主題宣導，由專任輔導教師陳宜君老師透過繪本《我學會感謝》，帶領全校學生從生活經驗出發，認識感謝的意義，學習看見身邊他人的付出，並勇敢將心中的感謝說出來。適逢教師節即將到來，學校也將繪本中的「感謝」延伸至校園生活，邀請各班學生主動舉手，說出自己想對老師表達的感謝。孩子們踴躍分享，有人感謝老師耐心教導，有人謝謝老師每天的陪伴與照顧，一句句真誠的話語，也讓平時不容易說出口的感謝，有了被聽見的機會。活動中，參與分享的學生上台接受鼓勵，並與老師合影留念。最後，全校學生一起向老師表達感謝，大聲說出「老師，謝謝您！祝您教師節快樂！」為即將到來的教師節送上最真摯的祝福。南隘國小期盼透過生活化的輔導教育，讓學生不只是「知道」什麼是感謝，更能實際說出口、做出來，從日常生活中學習看見他人的付出、珍惜身邊的關懷，讓感謝與尊重成為校園中持續傳遞的溫暖力量。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘國小辦理115年度國家防災日防震避難疏散演練</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-21</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">	為強化全校師生防災觀念及地震應變能力，南隘國小配合國家防災日，於115年9月21日上午9時21分辦理防震避難疏散演練，透過實際操作，讓師生熟悉地震發生時的避難方式及校園疏散流程。上午9時21分地震警報響起後，各班師生立即依防震避難原則進行就地掩護，確實做到「趴下、掩護、穩住」，並注意保護頭頸部。待疏散指令發布後，全校師生依照規劃之避難路線迅速前往指定集合地點，各班完成學生人數清點後，逐級回報人數及安全狀況，確認全體師生疏散情形。	本次演練除防震避難及疏散外，亦結合校園災害應變機制進行情境演練，模擬學生於災害發生時受傷，由校內救護人員進行初步處置及包紮，並依現場狀況將傷患引導至緊急救護站安置，以實際演練檢視各應變小組間的分工與聯繫。	透過此次演練，讓師生從實際行動中熟悉地震發生時的應變程序，並檢視學校防災疏散及緊急救護機制。南隘國小將持續落實防災教育與定期演練，使正確的防災觀念融入校園日常，提升全校師生面對災害時的自我保護及應變能力，共同維護校園安全。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>防毒好遊趣，反毒好有趣！南隘國小引進互動教具 扎根學童防毒意識</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘國小為防範偽裝成零食、咖啡包的新興毒品，積極響應教育部「防毒好遊趣」計畫，引進互動式桌遊與益智教具。透過遊戲化教學，學童在邊玩邊思考中提升毒品辨識力與拒毒意識。校方強調「預防重於治療」，期盼將防毒種子從小扎根校園，並延伸至家庭，攜手打造安全健康的無毒環境。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>深化安全意識！南隘國小辦理「學生通學交通安全維護暨自行車安全研習」</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為提升師生交通安全意識，本校日前舉辦「學生通學交通安全維護暨自行車安全研習」。研習聚焦三大核心：一是落實騎乘規範，宣導配戴安全帽、夜間亮燈與路權觀念；二是指導依體型挑選合適車款並示範煞車與車況安檢；三是培養防衛駕駛意識，教導學生避開大型車盲點與內輪差。學校未來將持續推動車輛安檢與實務演練，結合家長力量共同守護通學安全。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>溫馨「食」光！南隘國小親子共做在地小吃 體驗「我的餐盤」傳遞愛與惜食</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>本校舉辦「親子食光，農情覓意」家庭教育活動，以「食在地」與「認識我的餐盤」為核心。家長與孩子在專業講師指導下，攜手料理傳統臺灣小吃。互動過程中不僅展現默契、增進親情，更一同享用佳餚與收拾餐具。透過「從土地到餐桌」的體驗，提升孩子的烹飪技能，並建立珍愛在地食材與惜食環保的意識。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘國小班親會圓滿舉行，親師同心攜手共創學子美好未來</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>本校日前隆重舉行班親會，活動當天各班教室踴躍參加，家長們展現高度熱情與行動力，齊聚校園以行動全力支持學校的各項教育推動。會議首先進行精實的行政報告，各處室主任針對本學期的重要校務發展、課程規劃與安全防疫措施進行詳細說明。在場家長們均神情專注、仔細聆聽，並適時提出寶貴建言，展現對孩子學習環境的深切關心。透過此次面對面的深度交流，校方與家長們凝聚了高度共識，充分體現親師同心、攜手合作的教育理念。未來學校將持續與家長並肩作戰，在同一陣線為孩子們的多元適性發展把關，共同為學子們規畫並打造一座充滿愛與希望的美好未來。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>本校今日隆重舉行本學期班親會，活動當天各班教室踴躍參加，家長們展現高度熱情與行動力，齊聚校園以行動全力支持學校的各項教育推動。會議首先進行精實的行政報告，各處室主任針對本學期的重要校務發展、課程規劃與安全防疫措施進行詳細說明。在場家長們均神情專注、仔細聆聽，展現對孩子學習環境的深切關心。透過此次面對面的深度交流，校方與家長們凝聚了高度共識，充分體現親師同心、攜手合作的教育理念。未來學校將持續與家長並肩作戰，在同一陣線為孩子們的多元適性發展把關，共同為學子們規畫並打造一座充滿愛與希望的美好未來。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>知法守法建構友善校園</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>用溫馨有趣的方式傳遞法律常識,讓小朋友們開心又學到寶貴道理
+今天學校舉辦了一場別出新穎、充滿歡樂的法治教育宣導講座!邀請了新竹市地檢署專業的講師來到我們校園,跟小朋友們一起探討校園裡常見的法律議題。
+講師用生動有趣的方式說明霸凌防治、竊盜罪責、毀損公物等,讓孩子們聽得津津有味。還分享了抽電子煙和毒品危害的案例,小朋友們聚精會神地聆聽,臉上洋溢著好奇與專注。
+講師將生硬的法律條文轉化為孩子們容易理解的生活常識,讓小朋友們開心學習知法守法的觀念。大家反應熱烈,對法律素養大幅提升,共同打造一個安心友善的校園環境。</x:t>
+  </x:si>
+  <x:si>
+    <x:t>小一防災初體驗！南隘國小新生演練趴下掩護，建立防護好觀念</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>為培養學生防災應變能力，南隘國小今日針對小一新生舉辦地震防災演練。在老師的指引下，剛入學的新生們迅速確實地完成「趴下、掩護、穩住」抗震保命三步驟，並聽從指示保護頭頸部，進行有序疏散。校方表示，防災教育從小扎根，透過實際演練能讓孩子在面臨突發災害時更加沉著應對，攜手打造安全的校園環境！</x:t>
+  </x:si>
+  <x:si>
     <x:t>南隘國小舉行友善校園宣誓 攜手打造安全和諧校園</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>南隘國小</x:t>
   </x:si>
   <x:si>
     <x:t>2026-09-01</x:t>
   </x:si>
   <x:si>
     <x:t>南隘國小於今日舉辦「友善校園週」宣導活動，全校師生齊聚視聽教室參與。活動由校長與全校教師領軍進行「友善校園宣誓」，師生舉手齊聲朗誦誓詞，展現反霸凌與尊重關懷的決心。隨後大合照中，學生手持「拒絕霸凌」、「車輛慢看停、行人安全行」及「在南隘好開心」等標語，場面溫馨熱絡。學校期望透過活動將友善與安全觀念深植學生心中，讓每位南隘小新星都能在充滿愛的環境中快樂成長！</x:t>
   </x:si>
   <x:si>
     <x:t>迎接新學期！南隘國小「收心七大行動」陪孩子安心開學</x:t>
   </x:si>
   <x:si>
     <x:t>2026-08-29</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">  暑假即將結束，新學期的腳步也近了。為協助孩子從假期生活順利銜接校園作息，南隘國小在開學前特別整理「開學收心七大行動」，邀請家長一起陪伴孩子做好準備，帶著穩定的步調與愉快的心情迎接新學期。  「收心」不只是早睡早起，更包含生活、學習與心理上的重新調整。學校提醒孩子可以從規律作息、限制3C、規律運動、整理環境、備妥用品、健康防護及心理調適七個面向著手，逐步找回上學的生活節奏。家長也可以利用開學前的時間，陪孩子整理書包、確認作業與學用品，並聊聊對新學期的期待或擔心，讓孩子知道，迎接新的開始不需要匆忙，而是可以一步一步做好準備。  除了學用品準備之外，南隘國小也特別重視孩子的心理調適。面對新的年級、課程與學習挑戰，有些孩子充滿期待，也有些孩子難免感到緊張。透過親子間的傾聽與對話，讓孩子把心情說出來，也能增加面對新學期的安全感與信心。8月31日（星期一）為新學期開學日。  校園已經準備好迎接孩子們回來，老師們也期待再次看見熟悉的笑容。  新學期是一段新的旅程。南隘國小期待與家長攜手，從生活中的小小準備開始，陪伴每一位孩子以最好的狀態回到校園，在新的學期安心學習、快樂成長。</x:t>
   </x:si>
   <x:si>
     <x:t>書香不打烊！南隘國小共讀站邀請大小朋友一起來坐坐</x:t>
   </x:si>
   <x:si>
     <x:t>2026-08-26</x:t>
   </x:si>
   <x:si>
     <x:t>假日想找個地方安靜看書，歡迎來南隘國小走走！設置於中隘樓一樓的學校社區共讀站，在週六、日上午，以及寒暑假上午12時以前開放，邀請社區居民和親子走進校園，一起享受自在的閱讀時光。為了讓大家借還書更方便，共讀站入口附近設有還書箱；開放期間也有校內職員或志工協助辦理借書、還書等事宜。無論是想陪孩子挑一本故事書，還是自己找個角落靜靜閱讀，都能輕鬆使用共讀站的資源。除了開放閱讀空間，南隘國小也把共讀站變成分享知識、陪伴成長的交流場所。學校曾邀請馬大元醫師辦理兒童心理健康講座，帶領家長和師生認識孩子的心理發展與情緒需求，讓大家不只從書本中學習，也能透過專業交流，更了解如何陪伴孩子健康成長。另外學校也配合聖誕節，學校也辦理聖誕閱讀活動，將閱讀融入節日特色。透過應景書籍與主題閱讀，孩子們在充滿聖誕氣氛的環境中接觸不同故事，感受分享、感恩與祝福的意義，讓閱讀不只是學習，更成為值得期待的節日體驗。共讀站開放時間平日星期一至五下午4時至7時。週六、週日上午12時以前。寒假、暑假上午12時以前。</x:t>
   </x:si>
@@ -2912,51 +3059,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D320"/>
+  <x:dimension ref="A1:D338"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="4.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="10.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="255" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -2974,485 +3121,485 @@
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4" ht="20" customHeight="1">
       <x:c r="A3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4" ht="20" customHeight="1">
       <x:c r="A4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D4" s="1" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4" ht="20" customHeight="1">
       <x:c r="A5" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
         <x:v>14</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4" ht="20" customHeight="1">
       <x:c r="A6" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
         <x:v>17</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4" ht="20" customHeight="1">
       <x:c r="A7" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4" ht="20" customHeight="1">
       <x:c r="A8" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4" ht="20" customHeight="1">
       <x:c r="A9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4" ht="20" customHeight="1">
       <x:c r="A10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4" ht="20" customHeight="1">
       <x:c r="A11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4" ht="20" customHeight="1">
       <x:c r="A12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4" ht="20" customHeight="1">
       <x:c r="A13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4" ht="20" customHeight="1">
       <x:c r="A14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4" ht="20" customHeight="1">
       <x:c r="A15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4" ht="20" customHeight="1">
       <x:c r="A16" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4" ht="20" customHeight="1">
       <x:c r="A17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4" ht="20" customHeight="1">
       <x:c r="A18" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4" ht="20" customHeight="1">
       <x:c r="A19" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4" ht="20" customHeight="1">
       <x:c r="A20" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4" ht="20" customHeight="1">
       <x:c r="A21" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4" ht="20" customHeight="1">
       <x:c r="A22" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="B22" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C22" s="0" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4" ht="20" customHeight="1">
       <x:c r="A23" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="B23" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C23" s="0" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4" ht="20" customHeight="1">
       <x:c r="A24" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B24" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C24" s="0" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4" ht="20" customHeight="1">
       <x:c r="A25" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="B25" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C25" s="0" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4" ht="20" customHeight="1">
       <x:c r="A26" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="B26" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C26" s="0" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4" ht="20" customHeight="1">
       <x:c r="A27" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4" ht="20" customHeight="1">
       <x:c r="A28" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4" ht="20" customHeight="1">
       <x:c r="A29" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4" ht="20" customHeight="1">
       <x:c r="A30" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="B30" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C30" s="0" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4" ht="20" customHeight="1">
       <x:c r="A31" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4" ht="20" customHeight="1">
       <x:c r="A32" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4" ht="20" customHeight="1">
       <x:c r="A33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4" ht="20" customHeight="1">
       <x:c r="A34" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4" ht="20" customHeight="1">
       <x:c r="A35" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4" ht="20" customHeight="1">
       <x:c r="A36" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4" ht="20" customHeight="1">
       <x:c r="A37" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>5</x:v>
@@ -3464,387 +3611,387 @@
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4" ht="20" customHeight="1">
       <x:c r="A38" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4" ht="20" customHeight="1">
       <x:c r="A39" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4" ht="20" customHeight="1">
       <x:c r="A40" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="B40" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C40" s="0" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4" ht="20" customHeight="1">
       <x:c r="A41" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="B41" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C41" s="0" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4" ht="20" customHeight="1">
       <x:c r="A42" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4" ht="20" customHeight="1">
       <x:c r="A43" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4" ht="20" customHeight="1">
       <x:c r="A44" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4" ht="20" customHeight="1">
       <x:c r="A45" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4" ht="20" customHeight="1">
       <x:c r="A46" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="B46" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C46" s="0" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4" ht="20" customHeight="1">
       <x:c r="A47" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="B47" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C47" s="0" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4" ht="20" customHeight="1">
       <x:c r="A48" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="B48" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C48" s="0" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4" ht="20" customHeight="1">
       <x:c r="A49" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4" ht="20" customHeight="1">
       <x:c r="A50" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4" ht="20" customHeight="1">
       <x:c r="A51" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4" ht="20" customHeight="1">
       <x:c r="A52" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4" ht="20" customHeight="1">
       <x:c r="A53" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4" ht="20" customHeight="1">
       <x:c r="A54" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4" ht="20" customHeight="1">
       <x:c r="A55" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4" ht="20" customHeight="1">
       <x:c r="A56" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4" ht="20" customHeight="1">
       <x:c r="A57" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="B57" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C57" s="0" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4" ht="20" customHeight="1">
       <x:c r="A58" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4" ht="20" customHeight="1">
       <x:c r="A59" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4" ht="20" customHeight="1">
       <x:c r="A60" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4" ht="20" customHeight="1">
       <x:c r="A61" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="B61" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C61" s="0" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4" ht="20" customHeight="1">
       <x:c r="A62" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="B62" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C62" s="0" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4" ht="20" customHeight="1">
       <x:c r="A63" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4" ht="20" customHeight="1">
       <x:c r="A64" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4" ht="20" customHeight="1">
       <x:c r="A65" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>5</x:v>
@@ -3856,1521 +4003,1521 @@
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4" ht="20" customHeight="1">
       <x:c r="A66" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4" ht="20" customHeight="1">
       <x:c r="A67" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4" ht="20" customHeight="1">
       <x:c r="A68" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4" ht="20" customHeight="1">
       <x:c r="A69" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4" ht="20" customHeight="1">
       <x:c r="A70" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4" ht="20" customHeight="1">
       <x:c r="A71" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4" ht="20" customHeight="1">
       <x:c r="A72" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4" ht="20" customHeight="1">
       <x:c r="A73" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4" ht="20" customHeight="1">
       <x:c r="A74" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4" ht="20" customHeight="1">
       <x:c r="A75" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="B75" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C75" s="0" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4" ht="20" customHeight="1">
       <x:c r="A76" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4" ht="20" customHeight="1">
       <x:c r="A77" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4" ht="20" customHeight="1">
       <x:c r="A78" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4" ht="20" customHeight="1">
       <x:c r="A79" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4" ht="20" customHeight="1">
       <x:c r="A80" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4" ht="20" customHeight="1">
       <x:c r="A81" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="B81" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4" ht="20" customHeight="1">
       <x:c r="A82" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4" ht="20" customHeight="1">
       <x:c r="A83" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:4" ht="20" customHeight="1">
       <x:c r="A84" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4" ht="20" customHeight="1">
       <x:c r="A85" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="B85" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4" ht="20" customHeight="1">
       <x:c r="A86" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4" ht="20" customHeight="1">
       <x:c r="A87" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4" ht="20" customHeight="1">
       <x:c r="A88" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="B88" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4" ht="20" customHeight="1">
       <x:c r="A89" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4" ht="20" customHeight="1">
       <x:c r="A90" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4" ht="20" customHeight="1">
       <x:c r="A91" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4" ht="20" customHeight="1">
       <x:c r="A92" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4" ht="20" customHeight="1">
       <x:c r="A93" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:4" ht="20" customHeight="1">
       <x:c r="A94" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:4" ht="20" customHeight="1">
       <x:c r="A95" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:4" ht="20" customHeight="1">
       <x:c r="A96" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:4" ht="20" customHeight="1">
       <x:c r="A97" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:4" ht="20" customHeight="1">
       <x:c r="A98" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:4" ht="20" customHeight="1">
       <x:c r="A99" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:4" ht="20" customHeight="1">
       <x:c r="A100" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:4" ht="20" customHeight="1">
       <x:c r="A101" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:4" ht="20" customHeight="1">
       <x:c r="A102" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:4" ht="20" customHeight="1">
       <x:c r="A103" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:4" ht="20" customHeight="1">
       <x:c r="A104" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="B104" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:4" ht="20" customHeight="1">
       <x:c r="A105" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:4" ht="20" customHeight="1">
       <x:c r="A106" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="B106" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:4" ht="20" customHeight="1">
       <x:c r="A107" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:4" ht="20" customHeight="1">
       <x:c r="A108" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:4" ht="20" customHeight="1">
       <x:c r="A109" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:4" ht="20" customHeight="1">
       <x:c r="A110" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="B110" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:4" ht="20" customHeight="1">
       <x:c r="A111" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:4" ht="20" customHeight="1">
       <x:c r="A112" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:4" ht="20" customHeight="1">
       <x:c r="A113" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:4" ht="20" customHeight="1">
       <x:c r="A114" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:4" ht="20" customHeight="1">
       <x:c r="A115" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:4" ht="20" customHeight="1">
       <x:c r="A116" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="B116" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C116" s="0" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:4" ht="20" customHeight="1">
       <x:c r="A117" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="B117" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C117" s="0" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:4" ht="20" customHeight="1">
       <x:c r="A118" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:4" ht="20" customHeight="1">
       <x:c r="A119" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:4" ht="20" customHeight="1">
       <x:c r="A120" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:4" ht="20" customHeight="1">
       <x:c r="A121" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:4" ht="20" customHeight="1">
       <x:c r="A122" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:4" ht="20" customHeight="1">
       <x:c r="A123" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:4" ht="20" customHeight="1">
       <x:c r="A124" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:4" ht="20" customHeight="1">
       <x:c r="A125" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:4" ht="20" customHeight="1">
       <x:c r="A126" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:4" ht="20" customHeight="1">
       <x:c r="A127" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:4" ht="20" customHeight="1">
       <x:c r="A128" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:4" ht="20" customHeight="1">
       <x:c r="A129" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:4" ht="20" customHeight="1">
       <x:c r="A130" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="B130" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C130" s="0" t="s">
+      <x:c r="D130" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:4" ht="20" customHeight="1">
       <x:c r="A131" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="B131" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C131" s="0" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:4" ht="20" customHeight="1">
       <x:c r="A132" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="B132" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C132" s="0" t="s">
+      <x:c r="D132" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:4" ht="20" customHeight="1">
       <x:c r="A133" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:4" ht="20" customHeight="1">
       <x:c r="A134" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="B134" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C134" s="0" t="s">
+      <x:c r="D134" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:4" ht="20" customHeight="1">
       <x:c r="A135" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:4" ht="20" customHeight="1">
       <x:c r="A136" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:4" ht="20" customHeight="1">
       <x:c r="A137" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:4" ht="20" customHeight="1">
       <x:c r="A138" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:4" ht="20" customHeight="1">
       <x:c r="A139" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:4" ht="20" customHeight="1">
       <x:c r="A140" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:4" ht="20" customHeight="1">
       <x:c r="A141" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:4" ht="20" customHeight="1">
       <x:c r="A142" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:4" ht="20" customHeight="1">
       <x:c r="A143" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:4" ht="20" customHeight="1">
       <x:c r="A144" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:4" ht="20" customHeight="1">
       <x:c r="A145" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:4" ht="20" customHeight="1">
       <x:c r="A146" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:4" ht="20" customHeight="1">
       <x:c r="A147" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="B147" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:4" ht="20" customHeight="1">
       <x:c r="A148" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:4" ht="20" customHeight="1">
       <x:c r="A149" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:4" ht="20" customHeight="1">
       <x:c r="A150" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:4" ht="20" customHeight="1">
       <x:c r="A151" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:4" ht="20" customHeight="1">
       <x:c r="A152" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:4" ht="20" customHeight="1">
       <x:c r="A153" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:4" ht="20" customHeight="1">
       <x:c r="A154" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:4" ht="20" customHeight="1">
       <x:c r="A155" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:4" ht="20" customHeight="1">
       <x:c r="A156" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:4" ht="20" customHeight="1">
       <x:c r="A157" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:4" ht="20" customHeight="1">
       <x:c r="A158" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:4" ht="20" customHeight="1">
       <x:c r="A159" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:4" ht="20" customHeight="1">
       <x:c r="A160" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:4" ht="20" customHeight="1">
       <x:c r="A161" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:4" ht="20" customHeight="1">
       <x:c r="A162" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:4" ht="20" customHeight="1">
       <x:c r="A163" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:4" ht="20" customHeight="1">
       <x:c r="A164" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:4" ht="20" customHeight="1">
       <x:c r="A165" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:4" ht="20" customHeight="1">
       <x:c r="A166" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:4" ht="20" customHeight="1">
       <x:c r="A167" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:4" ht="20" customHeight="1">
       <x:c r="A168" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="B168" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="B168" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C168" s="0" t="s">
+      <x:c r="D168" s="1" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:4" ht="20" customHeight="1">
       <x:c r="A169" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="B169" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:4" ht="20" customHeight="1">
       <x:c r="A170" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="B170" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C170" s="0" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:4" ht="20" customHeight="1">
       <x:c r="A171" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:4" ht="20" customHeight="1">
       <x:c r="A172" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:4" ht="20" customHeight="1">
       <x:c r="A173" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:4" ht="20" customHeight="1">
       <x:c r="A174" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>5</x:v>
@@ -5438,247 +5585,247 @@
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:4" ht="20" customHeight="1">
       <x:c r="A179" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:4" ht="20" customHeight="1">
       <x:c r="A180" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:4" ht="20" customHeight="1">
       <x:c r="A181" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="B181" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C181" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:4" ht="20" customHeight="1">
       <x:c r="A182" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="B182" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C182" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:4" ht="20" customHeight="1">
       <x:c r="A183" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="B183" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C183" s="0" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:4" ht="20" customHeight="1">
       <x:c r="A184" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:4" ht="20" customHeight="1">
       <x:c r="A185" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:4" ht="20" customHeight="1">
       <x:c r="A186" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:4" ht="20" customHeight="1">
       <x:c r="A187" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:4" ht="20" customHeight="1">
       <x:c r="A188" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:4" ht="20" customHeight="1">
       <x:c r="A189" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="B189" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C189" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:4" ht="20" customHeight="1">
       <x:c r="A190" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="B190" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C190" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
         <x:v>505</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:4" ht="20" customHeight="1">
       <x:c r="A191" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="B191" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C191" s="0" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>503</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:4" ht="20" customHeight="1">
       <x:c r="A192" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:4" ht="20" customHeight="1">
       <x:c r="A193" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:4" ht="20" customHeight="1">
       <x:c r="A194" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:4" ht="20" customHeight="1">
       <x:c r="A195" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:4" ht="20" customHeight="1">
       <x:c r="A196" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>5</x:v>
@@ -5690,1762 +5837,2014 @@
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:4" ht="20" customHeight="1">
       <x:c r="A197" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:4" ht="20" customHeight="1">
       <x:c r="A198" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:4" ht="20" customHeight="1">
       <x:c r="A199" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:4" ht="20" customHeight="1">
       <x:c r="A200" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:4" ht="20" customHeight="1">
       <x:c r="A201" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:4" ht="20" customHeight="1">
       <x:c r="A202" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:4" ht="20" customHeight="1">
       <x:c r="A203" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:4" ht="20" customHeight="1">
       <x:c r="A204" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:4" ht="20" customHeight="1">
       <x:c r="A205" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:4" ht="20" customHeight="1">
       <x:c r="A206" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:4" ht="20" customHeight="1">
       <x:c r="A207" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:4" ht="20" customHeight="1">
       <x:c r="A208" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="B208" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:4" ht="20" customHeight="1">
       <x:c r="A209" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:4" ht="20" customHeight="1">
       <x:c r="A210" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:4" ht="20" customHeight="1">
       <x:c r="A211" s="0" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>558</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:4" ht="20" customHeight="1">
       <x:c r="A212" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:4" ht="20" customHeight="1">
       <x:c r="A213" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:4" ht="20" customHeight="1">
       <x:c r="A214" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:4" ht="20" customHeight="1">
       <x:c r="A215" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:4" ht="20" customHeight="1">
       <x:c r="A216" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:4" ht="20" customHeight="1">
       <x:c r="A217" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:4" ht="20" customHeight="1">
       <x:c r="A218" s="0" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C218" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="B218" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:4" ht="20" customHeight="1">
       <x:c r="A219" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:4" ht="20" customHeight="1">
       <x:c r="A220" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:4" ht="20" customHeight="1">
       <x:c r="A221" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:4" ht="20" customHeight="1">
       <x:c r="A222" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:4" ht="20" customHeight="1">
       <x:c r="A223" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:4" ht="20" customHeight="1">
       <x:c r="A224" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:4" ht="20" customHeight="1">
       <x:c r="A225" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:4" ht="20" customHeight="1">
       <x:c r="A226" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:4" ht="20" customHeight="1">
       <x:c r="A227" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:4" ht="20" customHeight="1">
       <x:c r="A228" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:4" ht="20" customHeight="1">
       <x:c r="A229" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:4" ht="20" customHeight="1">
       <x:c r="A230" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:4" ht="20" customHeight="1">
       <x:c r="A231" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:4" ht="20" customHeight="1">
       <x:c r="A232" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:4" ht="20" customHeight="1">
       <x:c r="A233" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:4" ht="20" customHeight="1">
       <x:c r="A234" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:4" ht="20" customHeight="1">
       <x:c r="A235" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:4" ht="20" customHeight="1">
       <x:c r="A236" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="B236" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C236" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="B236" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:4" ht="20" customHeight="1">
       <x:c r="A237" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:4" ht="20" customHeight="1">
       <x:c r="A238" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="D238" s="1" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:4" ht="20" customHeight="1">
       <x:c r="A239" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="B239" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C239" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="D239" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:4" ht="20" customHeight="1">
       <x:c r="A240" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="B240" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C240" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="D240" s="1" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:4" ht="20" customHeight="1">
       <x:c r="A241" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="B241" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C241" s="0" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>630</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:4" ht="20" customHeight="1">
       <x:c r="A242" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:4" ht="20" customHeight="1">
       <x:c r="A243" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:4" ht="20" customHeight="1">
       <x:c r="A244" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:4" ht="20" customHeight="1">
       <x:c r="A245" s="0" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="B245" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C245" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="B245" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:4" ht="20" customHeight="1">
       <x:c r="A246" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:4" ht="20" customHeight="1">
       <x:c r="A247" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:4" ht="20" customHeight="1">
       <x:c r="A248" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:4" ht="20" customHeight="1">
       <x:c r="A249" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:4" ht="20" customHeight="1">
       <x:c r="A250" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="B250" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C250" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="B250" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:4" ht="20" customHeight="1">
       <x:c r="A251" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:4" ht="20" customHeight="1">
       <x:c r="A252" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:4" ht="20" customHeight="1">
       <x:c r="A253" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:4" ht="20" customHeight="1">
       <x:c r="A254" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:4" ht="20" customHeight="1">
       <x:c r="A255" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:4" ht="20" customHeight="1">
       <x:c r="A256" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:4" ht="20" customHeight="1">
       <x:c r="A257" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:4" ht="20" customHeight="1">
       <x:c r="A258" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:4" ht="20" customHeight="1">
       <x:c r="A259" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:4" ht="20" customHeight="1">
       <x:c r="A260" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:4" ht="20" customHeight="1">
       <x:c r="A261" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:4" ht="20" customHeight="1">
       <x:c r="A262" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:4" ht="20" customHeight="1">
       <x:c r="A263" s="0" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="B263" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C263" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="B263" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:4" ht="20" customHeight="1">
       <x:c r="A264" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:4" ht="20" customHeight="1">
       <x:c r="A265" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:4" ht="20" customHeight="1">
       <x:c r="A266" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:4" ht="20" customHeight="1">
       <x:c r="A267" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:4" ht="20" customHeight="1">
       <x:c r="A268" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:4" ht="20" customHeight="1">
       <x:c r="A269" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:4" ht="20" customHeight="1">
       <x:c r="A270" s="0" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="B270" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C270" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="B270" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:4" ht="20" customHeight="1">
       <x:c r="A271" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:4" ht="20" customHeight="1">
       <x:c r="A272" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:4" ht="20" customHeight="1">
       <x:c r="A273" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:4" ht="20" customHeight="1">
       <x:c r="A274" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:4" ht="20" customHeight="1">
       <x:c r="A275" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:4" ht="20" customHeight="1">
       <x:c r="A276" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:4" ht="20" customHeight="1">
       <x:c r="A277" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:4" ht="20" customHeight="1">
       <x:c r="A278" s="0" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="B278" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C278" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="B278" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:4" ht="20" customHeight="1">
       <x:c r="A279" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:4" ht="20" customHeight="1">
       <x:c r="A280" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:4" ht="20" customHeight="1">
       <x:c r="A281" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:4" ht="20" customHeight="1">
       <x:c r="A282" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:4" ht="20" customHeight="1">
       <x:c r="A283" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="D283" s="1" t="s">
         <x:v>743</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:4" ht="20" customHeight="1">
       <x:c r="A284" s="0" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="B284" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C284" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="B284" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:4" ht="20" customHeight="1">
       <x:c r="A285" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:4" ht="20" customHeight="1">
       <x:c r="A286" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:4" ht="20" customHeight="1">
       <x:c r="A287" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:4" ht="20" customHeight="1">
       <x:c r="A288" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:4" ht="20" customHeight="1">
       <x:c r="A289" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:4" ht="20" customHeight="1">
       <x:c r="A290" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:4" ht="20" customHeight="1">
       <x:c r="A291" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:4" ht="20" customHeight="1">
       <x:c r="A292" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:4" ht="20" customHeight="1">
       <x:c r="A293" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:4" ht="20" customHeight="1">
       <x:c r="A294" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:4" ht="20" customHeight="1">
       <x:c r="A295" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:4" ht="20" customHeight="1">
       <x:c r="A296" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="D296" s="1" t="s">
         <x:v>778</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:4" ht="20" customHeight="1">
       <x:c r="A297" s="0" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="B297" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C297" s="0" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="D297" s="1" t="s">
         <x:v>780</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:4" ht="20" customHeight="1">
       <x:c r="A298" s="0" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="B298" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C298" s="0" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="D298" s="1" t="s">
         <x:v>783</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:4" ht="20" customHeight="1">
       <x:c r="A299" s="0" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="B299" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C299" s="0" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="D299" s="1" t="s">
         <x:v>786</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:4" ht="20" customHeight="1">
       <x:c r="A300" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="B300" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C300" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D300" s="1" t="s">
         <x:v>789</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:4" ht="20" customHeight="1">
       <x:c r="A301" s="0" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="B301" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C301" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="D301" s="1" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:4" ht="20" customHeight="1">
       <x:c r="A302" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:4" ht="20" customHeight="1">
       <x:c r="A303" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:4" ht="20" customHeight="1">
       <x:c r="A304" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:4" ht="20" customHeight="1">
       <x:c r="A305" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:4" ht="20" customHeight="1">
       <x:c r="A306" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:4" ht="20" customHeight="1">
       <x:c r="A307" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:4" ht="20" customHeight="1">
       <x:c r="A308" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:4" ht="20" customHeight="1">
       <x:c r="A309" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:4" ht="20" customHeight="1">
       <x:c r="A310" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:4" ht="20" customHeight="1">
       <x:c r="A311" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D311" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:4" ht="20" customHeight="1">
       <x:c r="A312" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D312" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:4" ht="20" customHeight="1">
       <x:c r="A313" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D313" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:4" ht="20" customHeight="1">
       <x:c r="A314" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D314" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:4" ht="20" customHeight="1">
       <x:c r="A315" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="D315" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:4" ht="20" customHeight="1">
       <x:c r="A316" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D316" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:4" ht="20" customHeight="1">
       <x:c r="A317" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D317" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:4" ht="20" customHeight="1">
       <x:c r="A318" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D318" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:4" ht="20" customHeight="1">
       <x:c r="A319" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D319" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:4" ht="20" customHeight="1">
       <x:c r="A320" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="D320" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="321" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A321" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="B321" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C321" s="0" t="s">
         <x:v>847</x:v>
+      </x:c>
+      <x:c r="D321" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="322" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A322" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="B322" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C322" s="0" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="D322" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="323" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A323" s="0" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="B323" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C323" s="0" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="D323" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="324" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A324" s="0" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="B324" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C324" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="D324" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="325" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A325" s="0" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="B325" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C325" s="0" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="D325" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="326" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A326" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="B326" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C326" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="D326" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="327" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A327" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B327" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C327" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="D327" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="328" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A328" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="B328" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C328" s="0" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="D328" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="329" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A329" s="0" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="B329" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C329" s="0" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="D329" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="330" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A330" s="0" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="B330" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C330" s="0" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="D330" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="331" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A331" s="0" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="B331" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C331" s="0" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="D331" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="332" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A332" s="0" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="B332" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C332" s="0" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="D332" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="333" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A333" s="0" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="B333" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C333" s="0" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="D333" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="334" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A334" s="0" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="B334" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C334" s="0" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="D334" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="335" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A335" s="0" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="B335" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C335" s="0" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="D335" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="336" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A336" s="0" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="B336" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C336" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="D336" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="337" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A337" s="0" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="B337" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C337" s="0" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D337" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="338" spans="1:4" ht="20" customHeight="1">
+      <x:c r="A338" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="B338" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C338" s="0" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D338" s="1" t="s">
+        <x:v>895</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>新聞列表</vt:lpstr>
       <vt:lpstr>新聞列表!Print_Area</vt:lpstr>
       <vt:lpstr>新聞列表!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>